--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Garnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton Self-Trapping in Twisted Hexagonal Boron Nitride homostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Plaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.15.021067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Hydrothermal Carbonization of Sawdust and Sewage Sludge: Assessing the Potential of the Hydrochar as an Adsorbent and the Ecotoxicity of the Process Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Cavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuanne Braúlio Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Libardi Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (3), pp.1052. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15031052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence and energy transfer mediated by hyperbolic polaritons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubnan Abou-Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Tharrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 639 (8056), pp.909-914. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-08627-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexagonal boron nitride crystal growth in the Li3BN2-BN system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (19), pp.9848-9859. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Transparency in Non-Cubic Calcium Phosphate Ceramics: Effect of Starting Powder, LiF Doping, and Spark Plasma Sintering Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Albin Prokop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cottrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.607-624. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ceramics7020040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface recombination and out-of-plane diffusivity of free excitons in hexagonal boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Janzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James H. Edgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (15), pp.155305. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.109.155305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the integration of hexagonal boron nitride crystals and thin films into graphene-based van der Waals heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Ouaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Azpeitia Urkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunaja Baltic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.015017. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1583/ad96c9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional sintering of nano-crystalline Yttria-Stabilized Zirconia enables high-strength, highly translucent and opalescent dental ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Akhlaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Camposilvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Goharibajestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirous Khabbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dental Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (7), pp.1031-1040. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dental.2024.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrochar from sawdust and sewage sludge – a potential media for retaining heavy metals in sustainable drainage systems (SuDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Cavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tedoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2024.2411066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering of 3YSZ doped with lithium via modified wet chemical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Redonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (4), pp.2317 - 2328. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.10.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-field 1/f noise in hBN-encapsulated graphene transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rosticher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taniguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (16), pp.L161104. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.107.L161104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent high-strength nanosized yttria stabilized zirconia obtained by pressure-less sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Akhlaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Camposilvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Goharibajestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirous Khabbaz Abkenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleva Ow-Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (15), pp.7187-7195. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the synthesis of hBN crystals to their use as nanosheets in van der Waals heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (3), pp.035008. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1583/ac6c31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric permittivity, conductivity and breakdown ﬁeld of hexagonal boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Graef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Taniguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (6), pp.065901. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/ac4fe1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robocasting of highly porous ceramics scaffolds with hierarchized porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.-J. Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.101776. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2020.101776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative lifetime of free excitons in hexagonal boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Paleari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Sponza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Janzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (16), pp.L161203. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L161203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dislocation nucleation to dislocation multiplication in ceramic nanoparticle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inas Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Dunstan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.278-283. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21663831.2021.1894253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexagonal boron nitride: a review on selfstanding crystals synthesis towards 2D nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7639/ac2b87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of hexagonal boron nitride 2D layers using polymer derived ceramics route and derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuillet-A-Ciles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7639/ab854a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-Scale Hexagonal Boron Nitride Single Crystals for Nanosheet Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.1508-1515. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b02315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical salt-ceramic composites for efficient thermochemical energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.100658. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2020.100658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of helium irradiation on fine grained β-SiC synthesized by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02293252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Carbon Contamination in Transparent MgAl2O4 and Y3Al5O12 Ceramics Sintered by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Tadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.612 - 619. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ceramics2040048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced synthesis of highly crystallized hexagonal boron nitride by coupling polymer-derived ceramics and spark plasma sintering processes—influence of the crystallization promoter and sintering temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3), pp.035604. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaebb4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Y6MoO12 molybdate ceramics: From synthesis of cubic nano-powder to sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sobota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sobota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (4), pp.4619-4633. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.10.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature plasticity and phase transformation of nanometer-sized transition alumina nanoparticles under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.308-316. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface damage on polycrystalline $\beta$-SiC by xenon ion irradiation at high fluence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 503, pp.140-150. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01701709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical, thermal and electrical properties of nanostructured CNTs/SiC composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (2), pp.2566-2575. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.10.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02295165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kompozyty Al 2 O 3‐ZrO 2 wytwarzane za pomocą prasowania filtracyjnego nanoproszków dwutlenku cyrkonu i przej\'sciowych form tlenku glinu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">\l Zych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Macherzyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialy Ceramiczne/Ceramic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (3), pp.264--271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the γ-alumina to α-alumina phase transformation for an optimized alumina densification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (2), pp.47-54. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alumina‐Zirconia Composites Produced by Filter Pressing of zirconia and transition alumina nanopowders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">\l Zych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Macherzyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialy Ceramiczne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Increase the h-BN Crystallinity of Microfilms and Self-Standing Nanosheets: A Review of the Different Strategies Using the PDCs Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Linas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (5), pp.55. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst6050055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of grain size and microstructure on oxidation rate and mechanism in sintered titanium carbide under high temperature and low oxygen partial pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (13), pp.3099-3111. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01344506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure & crystallized 2D Boron Nitride sheets synthesized via a novel process coupling both PDCs and SPS methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Linas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep20388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and behavior under extreme irradiation conditions of nano- and micro-structured TiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 356-357, pp.114-128. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.04.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01182783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of carbon and oxygen on the spark plasma sintering additive-free densification and on the mechanical properties of nanostructured SiC ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (13), pp.3369-3379. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase Composites Obtained by Sintering Reaction of Boehmite and Zircon Part I: Development and Microstructural Characterization (Retraction of vol 46, pg 291, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (1), pp.115. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/SOS150330002E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase composites obtained by sintering reaction of boehmite and zircon part I: Development and microstructural characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (3), pp.291-306. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/SOS1403291B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of amount of doping agent on sintering, microstructure and optical properties of Zr- and La-doped alumina sintered by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 34 (n° 5), pp.1279-1288. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of solid particle impact on light transmission of transparent ceramics: Role of the microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (C), pp.352-357. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2014.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of multiphase composites obtained by reaction sintering of boehmite and zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior law of ceramic nanoparticles from transmission electron microscopy in situ nano-compression tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Calvié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.107-110. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature synthesis of ultrafine non vermicular alpha-alumina from aerosol decomposition of aluminum nitrates salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (10), pp.1917-1928. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized slurries for spray drying: Different approaches to obtain homogeneous and deformable alumina‐zirconia granules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Naglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Palmero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (11), pp.5382--5397. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma6115382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Dense, Transparent-Al2O3 Ceramics From Ultrafine Nanoparticles Via a Standard SPS Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chane-Ching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (4), pp.1039-1042. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.12255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation behavior of nano-scaled and micron-scaled TiC powders under air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.590-596. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00857961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time TEM observation of alumina ceramic nano-particles during compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Calvié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, pp.2067. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-less spark plasma sintering effect on non-conventional necking process during the initial stage of sintering of copper and alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (15), pp.5766-5773. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-012-6469-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent polycrystalline alumina obtained by SPS: Green bodies processing effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnefont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (11), pp.2909-2915. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.02.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark plasma sintering kinetics of pure α-alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (9), pp.2825-2833. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04424.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of TiN and TiC: Oxidation resistance and retention of xenon at high temperature and under degraded vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109, pp.014906. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3524267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00561644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the nature of the doping salt and of the thermal pre-treatment and sintering temperature on spark plasma sintering of transparent alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chane-Ching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 37, pp. 3565-3573. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2011.05.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure characterization of spark plasma sintered alumina by positron annihilation lifetime spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djourelov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Berovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nédelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208, pp.795-802. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201026474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00954796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A screening design approach for the understanding of spark plasma sintering parameters: A case of translucent polycrystalline undoped alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (5), pp.574-586. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7402.2009.02448.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of mullite formation in zircon and boehmite mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (1), pp.17-25. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/acsm.35.17-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear resistance of chromium oxide nanostructured coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.913-916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heating rate on phase and microstructural evolution during pressureless sintering of a nanostructured transition alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Palmero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Montanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.420-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of mullite-zirconia composites from gibbsite, boehmite and zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics - Silikaty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.205-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of green state processes on the sintering behaviour and the subsequent optical properties of spark plasma sintered alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (16), pp. 3363-3370. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and mechanical properties of TiC-TiN based cermets for tools application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Malchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.521-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesium isothermal migration behaviour in sintered titanium nitride: New data and comparison with previous results on iodine and xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267, pp.1942-1947. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2009.03.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00399343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of initial particle packing on the sintering of nanostructured transition alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Palmero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Montanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1121-1128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, structure and physical properties of single crystals of pure and Pb-doped Bi-based high Tc superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gladyshevskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Musolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and microstructural characterization of a mullite-zirconia composite obtained by reaction sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ann. Chim. Sci. mat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.605-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key role of processing to avoid low temperature ageing in alumina zirconia composites for orthopaedic application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1547-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of chromium oxide nanopowders dispersion for spray-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1017-1021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanopowder dispersion and spray-drying process: The case of Cr 2O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.632-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of SiC whisker morphology and nature of SiC/Al2O3 interface on thermomechanical properties of SiC reinforced Al2O3 composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Thollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.3485-3493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the addition of SnO 2 nano-particles on BI2223 phase formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Desgardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37 (9), pp.1785-1788. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1014937605284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical current density dependence of bulk textured Bi-2223 on thermal treatments and cold intermediate pressing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Desgardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 372-376, pp.1107-1110. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4534(02)00854-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical current density dependence of bulk textured Bi-2223 on thermal treatments and cold intermediate pressing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Desgardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 372-376, pp.1107-1110. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4534(02)00854-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routes to obtain high performance, high Tc superconducting bulk materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Inorganic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (6), pp.609-622. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1466-6049(00)00067-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured zirconia processed through high pressure-Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Roitero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Landtsheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Elissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the European Ceramic Society - ECerS XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Ceramic Society, Aug 2025, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a defect in a (millimetre-sized) h-BN stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The road for continuous flux growth of bulk hBN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lipperscheid, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the h-BN crystal growth and the defect generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BN Workshop 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the synthesis of boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Wenzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured zirconia processed through low-temperature approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Roitero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Reveron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Shaping Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Ceramic Society; Polish Ceramic Society, Sep 2024, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical synthesis of hBN crystals from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical synthesis of hexagonal boron nitride crystals from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Nanomaterials for Health, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Caloundra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of selfstanding hBN crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond graphene: how to synthesize hexagonal boron nitride crystals by chemical route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSpain 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECERS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">h-BN crystal growth: from synthesis to functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Nanotechnology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene Flagship WP3 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use the polymer-derived ceramics route for the synthesis of boron nitride-based nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellent Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroBoron 9, 9th European Conference on Boron chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of selfstanding hBN crystals via the Polymer Derived Ceramics route and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the selfstanding hBN crystal synthesis via the PDC route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of selfstanding hBN crystals : hunting for crystal defects and contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of selfstanding h-BN crystals: towards 2D nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hBN growth via PDCs assisted by HIP : towards the undertanding of growth mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer derived ceramics route and derivatives applied to the synthesis of boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuillet-A-Ciles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene and 2DM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of large h-BN single crystals suitable for exfoliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original route to get Boron Nitride Nanosheets,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROBORON8, 8th European Conference on Boron chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large h-BN single crystals as source for exfoliated 2D nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Japan-France Workshop On Nanomaterials and the 4th WPI on Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of exfoliable hexagonal boron nitride single crystals of millimeter size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heteronanocarb 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Benasque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNNS : Boron Nitride NanoSheets from large and highly-crystallized h-BN nanocrystals synthesized by a polymer route combined with a sintering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference and Expo on Graphene, Advanced 2D Materials &amp; Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative synthesis and characterization of large h-BN single crystals: from bulk to nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HT-CMC 10, 10th International Conference on High Temperature Ceramic Matrix Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing effects on sintering of transparent Al2O3 and MgAl2O4 ceramics by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cottrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Inter-regional Conference on Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, TURIN, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of nano-SiC/Carbon nanotubes composites: mechanical, thermal and electric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnefont Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Long Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-SiC / Carbon Nanotubes Composites : Elaboration and Thermomechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TechConnect World. Innovation Conference &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02362680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-SiC / Carbon Nanotubes Composites : Elaboration and Thermomechanical Properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TechConnect World. Innovation Conference &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-SiC/CNT composites sintered by SPS: CNT amount effect on mechanical, thermal and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Spark Plasma Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02362703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-SiC/CNT composites sintered by SPS: CNT amount effect on mechanical, thermal and electrical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Spark Plasma Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the mechanical properties of ceramics nanoparticles via in situ nano-indentation in a transmission electron microscope and finite elements simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inas Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Calvié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small scale plasticity International School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre microstructure et propriétés optiques de céramiques transparentes par nanotomographie – FIB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnefont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Thématique GN-MEBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Ulis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de carbures de titane nano et microstructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'ARC Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00979109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caracterisation de carbures de titane nano et microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'ARC Energies Rhônes-Alpes ARC ENERGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00981342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de monolithes de TiC nanostructurés par frittage SPS et HP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GnR MATINEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de carbure de titane nano et microstructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARC ENERGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of titanium carbide monoliths sintered through SPS, HIP and HP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Technology 2012 Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidation and mechanical properties of nano-SiC/carbon nanotubes composite ceramics sintered by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Advanced Materials and Processes (Euromat 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, comportement thermique et sous irradiation de TiN et TiC synthétisés par HP et SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GnR MATINEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure evolution of titanium carbide monoliths sintered by SPS and HP under extreme conditions of temperature and irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et caractérisation de carbure de titane nanostructuré pour utilisation en conditions extrêmes, Application en tant que matériau d'enrobage du combustible dans les réacteurs nucléaires de Génération IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Macodev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion thermique et sous irradiation du xénon dans TiN et TiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénières du GNR MATINEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramiques SiC nanostructurées : synthèse des nanopoudres par pyrolyse laser et frittage SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of xenon thermal migration in sintered titanium nitride using nuclear micro-probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Ion Beam Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cambridge, UK, United States. pp.1880-1883, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2010.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00487017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing effects on sintering of transparent Al2O3 and MgAl2O4 ceramics by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cottrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International workshop SPS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, CAGLIARI, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal oxide ceramic material, precursors, preparation and use thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Camposilvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Akhlaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2022018283A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId379"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Garnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Hydrothermal Carbonization of Sawdust and Sewage Sludge: Assessing the Potential of the Hydrochar as an Adsorbent and the Ecotoxicity of the Process Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Cavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuanne Braúlio Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Libardi Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (3), pp.1052. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15031052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton Self-Trapping in Twisted Hexagonal Boron Nitride homostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Plaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.15.021067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence and energy transfer mediated by hyperbolic polaritons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubnan Abou-Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Tharrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 639 (8056), pp.909-914. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-08627-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexagonal boron nitride crystal growth in the Li3BN2-BN system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (19), pp.9848-9859. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Transparency in Non-Cubic Calcium Phosphate Ceramics: Effect of Starting Powder, LiF Doping, and Spark Plasma Sintering Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Albin Prokop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cottrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.607-624. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ceramics7020040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface recombination and out-of-plane diffusivity of free excitons in hexagonal boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Janzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James H. Edgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (15), pp.155305. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.109.155305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the integration of hexagonal boron nitride crystals and thin films into graphene-based van der Waals heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Ouaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Azpeitia Urkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunaja Baltic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.015017. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1583/ad96c9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrochar from sawdust and sewage sludge – a potential media for retaining heavy metals in sustainable drainage systems (SuDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Cavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tedoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2024.2411066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional sintering of nano-crystalline Yttria-Stabilized Zirconia enables high-strength, highly translucent and opalescent dental ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Akhlaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Camposilvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Goharibajestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirous Khabbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dental Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (7), pp.1031-1040. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dental.2024.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-field 1/f noise in hBN-encapsulated graphene transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rosticher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taniguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (16), pp.L161104. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.107.L161104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering of 3YSZ doped with lithium via modified wet chemical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Redonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (4), pp.2317 - 2328. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.10.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric permittivity, conductivity and breakdown ﬁeld of hexagonal boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Graef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Taniguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (6), pp.065901. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/ac4fe1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent high-strength nanosized yttria stabilized zirconia obtained by pressure-less sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Akhlaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Camposilvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Goharibajestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirous Khabbaz Abkenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleva Ow-Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (15), pp.7187-7195. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the synthesis of hBN crystals to their use as nanosheets in van der Waals heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (3), pp.035008. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1583/ac6c31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dislocation nucleation to dislocation multiplication in ceramic nanoparticle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inas Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Dunstan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.278-283. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21663831.2021.1894253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robocasting of highly porous ceramics scaffolds with hierarchized porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.-J. Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.101776. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2020.101776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative lifetime of free excitons in hexagonal boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Paleari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Sponza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Janzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (16), pp.L161203. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L161203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexagonal boron nitride: a review on selfstanding crystals synthesis towards 2D nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7639/ac2b87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical salt-ceramic composites for efficient thermochemical energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.100658. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2020.100658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of helium irradiation on fine grained β-SiC synthesized by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02293252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of hexagonal boron nitride 2D layers using polymer derived ceramics route and derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuillet-A-Ciles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7639/ab854a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-Scale Hexagonal Boron Nitride Single Crystals for Nanosheet Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.1508-1515. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b02315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Carbon Contamination in Transparent MgAl2O4 and Y3Al5O12 Ceramics Sintered by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Tadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.612 - 619. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ceramics2040048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced synthesis of highly crystallized hexagonal boron nitride by coupling polymer-derived ceramics and spark plasma sintering processes—influence of the crystallization promoter and sintering temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3), pp.035604. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaebb4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Y6MoO12 molybdate ceramics: From synthesis of cubic nano-powder to sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sobota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sobota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (4), pp.4619-4633. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.10.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical, thermal and electrical properties of nanostructured CNTs/SiC composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (2), pp.2566-2575. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.10.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02295165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature plasticity and phase transformation of nanometer-sized transition alumina nanoparticles under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.308-316. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface damage on polycrystalline $\beta$-SiC by xenon ion irradiation at high fluence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 503, pp.140-150. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01701709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alumina‐Zirconia Composites Produced by Filter Pressing of zirconia and transition alumina nanopowders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">\l Zych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Macherzyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialy Ceramiczne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kompozyty Al 2 O 3‐ZrO 2 wytwarzane za pomocą prasowania filtracyjnego nanoproszków dwutlenku cyrkonu i przej\'sciowych form tlenku glinu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">\l Zych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Macherzyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialy Ceramiczne/Ceramic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (3), pp.264--271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the γ-alumina to α-alumina phase transformation for an optimized alumina densification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (2), pp.47-54. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Increase the h-BN Crystallinity of Microfilms and Self-Standing Nanosheets: A Review of the Different Strategies Using the PDCs Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Linas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (5), pp.55. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst6050055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of grain size and microstructure on oxidation rate and mechanism in sintered titanium carbide under high temperature and low oxygen partial pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (13), pp.3099-3111. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01344506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure & crystallized 2D Boron Nitride sheets synthesized via a novel process coupling both PDCs and SPS methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Linas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep20388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase Composites Obtained by Sintering Reaction of Boehmite and Zircon Part I: Development and Microstructural Characterization (Retraction of vol 46, pg 291, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (1), pp.115. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/SOS150330002E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of carbon and oxygen on the spark plasma sintering additive-free densification and on the mechanical properties of nanostructured SiC ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (13), pp.3369-3379. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and behavior under extreme irradiation conditions of nano- and micro-structured TiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 356-357, pp.114-128. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.04.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01182783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase composites obtained by sintering reaction of boehmite and zircon part I: Development and microstructural characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (3), pp.291-306. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/SOS1403291B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of amount of doping agent on sintering, microstructure and optical properties of Zr- and La-doped alumina sintered by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 34 (n° 5), pp.1279-1288. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of solid particle impact on light transmission of transparent ceramics: Role of the microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (C), pp.352-357. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2014.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of multiphase composites obtained by reaction sintering of boehmite and zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior law of ceramic nanoparticles from transmission electron microscopy in situ nano-compression tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Calvié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.107-110. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation behavior of nano-scaled and micron-scaled TiC powders under air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.590-596. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00857961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized slurries for spray drying: Different approaches to obtain homogeneous and deformable alumina‐zirconia granules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Naglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Palmero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (11), pp.5382--5397. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma6115382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature synthesis of ultrafine non vermicular alpha-alumina from aerosol decomposition of aluminum nitrates salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (10), pp.1917-1928. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Dense, Transparent-Al2O3 Ceramics From Ultrafine Nanoparticles Via a Standard SPS Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chane-Ching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (4), pp.1039-1042. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.12255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time TEM observation of alumina ceramic nano-particles during compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Calvié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, pp.2067. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-less spark plasma sintering effect on non-conventional necking process during the initial stage of sintering of copper and alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (15), pp.5766-5773. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-012-6469-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent polycrystalline alumina obtained by SPS: Green bodies processing effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnefont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (11), pp.2909-2915. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.02.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the nature of the doping salt and of the thermal pre-treatment and sintering temperature on spark plasma sintering of transparent alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chane-Ching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 37, pp. 3565-3573. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2011.05.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark plasma sintering kinetics of pure α-alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (9), pp.2825-2833. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04424.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of TiN and TiC: Oxidation resistance and retention of xenon at high temperature and under degraded vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109, pp.014906. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3524267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00561644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure characterization of spark plasma sintered alumina by positron annihilation lifetime spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djourelov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Berovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nédelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208, pp.795-802. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201026474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00954796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of mullite formation in zircon and boehmite mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (1), pp.17-25. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/acsm.35.17-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A screening design approach for the understanding of spark plasma sintering parameters: A case of translucent polycrystalline undoped alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (5), pp.574-586. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7402.2009.02448.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of mullite-zirconia composites from gibbsite, boehmite and zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics - Silikaty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.205-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear resistance of chromium oxide nanostructured coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.913-916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heating rate on phase and microstructural evolution during pressureless sintering of a nanostructured transition alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Palmero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Montanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.420-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of green state processes on the sintering behaviour and the subsequent optical properties of spark plasma sintered alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (16), pp. 3363-3370. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and mechanical properties of TiC-TiN based cermets for tools application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Malchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.521-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesium isothermal migration behaviour in sintered titanium nitride: New data and comparison with previous results on iodine and xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267, pp.1942-1947. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2009.03.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00399343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of initial particle packing on the sintering of nanostructured transition alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Palmero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Montanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1121-1128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, structure and physical properties of single crystals of pure and Pb-doped Bi-based high Tc superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gladyshevskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Musolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and microstructural characterization of a mullite-zirconia composite obtained by reaction sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ann. Chim. Sci. mat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.605-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key role of processing to avoid low temperature ageing in alumina zirconia composites for orthopaedic application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1547-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of chromium oxide nanopowders dispersion for spray-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1017-1021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanopowder dispersion and spray-drying process: The case of Cr 2O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.632-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of SiC whisker morphology and nature of SiC/Al2O3 interface on thermomechanical properties of SiC reinforced Al2O3 composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Thollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.3485-3493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the addition of SnO 2 nano-particles on BI2223 phase formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Desgardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37 (9), pp.1785-1788. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1014937605284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical current density dependence of bulk textured Bi-2223 on thermal treatments and cold intermediate pressing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Desgardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 372-376, pp.1107-1110. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4534(02)00854-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical current density dependence of bulk textured Bi-2223 on thermal treatments and cold intermediate pressing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Desgardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 372-376, pp.1107-1110. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4534(02)00854-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routes to obtain high performance, high Tc superconducting bulk materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Inorganic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (6), pp.609-622. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1466-6049(00)00067-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured zirconia processed through high pressure-Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Roitero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Landtsheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Elissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the European Ceramic Society - ECerS XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Ceramic Society, Aug 2025, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured zirconia processed through low-temperature approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Roitero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Reveron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Shaping Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Ceramic Society; Polish Ceramic Society, Sep 2024, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the synthesis of boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Wenzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the h-BN crystal growth and the defect generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BN Workshop 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The road for continuous flux growth of bulk hBN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lipperscheid, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a defect in a (millimetre-sized) h-BN stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of selfstanding hBN crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Nanomaterials for Health, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Caloundra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical synthesis of hBN crystals from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical synthesis of hexagonal boron nitride crystals from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond graphene: how to synthesize hexagonal boron nitride crystals by chemical route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSpain 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECERS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">h-BN crystal growth: from synthesis to functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Nanotechnology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use the polymer-derived ceramics route for the synthesis of boron nitride-based nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene Flagship WP3 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellent Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroBoron 9, 9th European Conference on Boron chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of selfstanding hBN crystals via the Polymer Derived Ceramics route and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the selfstanding hBN crystal synthesis via the PDC route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of selfstanding hBN crystals : hunting for crystal defects and contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer derived ceramics route and derivatives applied to the synthesis of boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuillet-A-Ciles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene and 2DM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of selfstanding h-BN crystals: towards 2D nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hBN growth via PDCs assisted by HIP : towards the undertanding of growth mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of exfoliable hexagonal boron nitride single crystals of millimeter size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heteronanocarb 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Benasque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNNS : Boron Nitride NanoSheets from large and highly-crystallized h-BN nanocrystals synthesized by a polymer route combined with a sintering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference and Expo on Graphene, Advanced 2D Materials &amp; Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative synthesis and characterization of large h-BN single crystals: from bulk to nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HT-CMC 10, 10th International Conference on High Temperature Ceramic Matrix Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of large h-BN single crystals suitable for exfoliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large h-BN single crystals as source for exfoliated 2D nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Japan-France Workshop On Nanomaterials and the 4th WPI on Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original route to get Boron Nitride Nanosheets,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROBORON8, 8th European Conference on Boron chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing effects on sintering of transparent Al2O3 and MgAl2O4 ceramics by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cottrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Inter-regional Conference on Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, TURIN, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of nano-SiC/Carbon nanotubes composites: mechanical, thermal and electric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnefont Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Long Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-SiC / Carbon Nanotubes Composites : Elaboration and Thermomechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TechConnect World. Innovation Conference &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02362680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-SiC / Carbon Nanotubes Composites : Elaboration and Thermomechanical Properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TechConnect World. Innovation Conference &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-SiC/CNT composites sintered by SPS: CNT amount effect on mechanical, thermal and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Spark Plasma Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02362703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-SiC/CNT composites sintered by SPS: CNT amount effect on mechanical, thermal and electrical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Spark Plasma Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre microstructure et propriétés optiques de céramiques transparentes par nanotomographie – FIB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnefont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Thématique GN-MEBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Ulis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the mechanical properties of ceramics nanoparticles via in situ nano-indentation in a transmission electron microscope and finite elements simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inas Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Calvié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small scale plasticity International School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de carbures de titane nano et microstructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'ARC Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00979109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caracterisation de carbures de titane nano et microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'ARC Energies Rhônes-Alpes ARC ENERGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00981342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de monolithes de TiC nanostructurés par frittage SPS et HP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GnR MATINEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of titanium carbide monoliths sintered through SPS, HIP and HP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Technology 2012 Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de carbure de titane nano et microstructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARC ENERGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidation and mechanical properties of nano-SiC/carbon nanotubes composite ceramics sintered by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Advanced Materials and Processes (Euromat 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, comportement thermique et sous irradiation de TiN et TiC synthétisés par HP et SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GnR MATINEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure evolution of titanium carbide monoliths sintered by SPS and HP under extreme conditions of temperature and irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et caractérisation de carbure de titane nanostructuré pour utilisation en conditions extrêmes, Application en tant que matériau d'enrobage du combustible dans les réacteurs nucléaires de Génération IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Macodev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of xenon thermal migration in sintered titanium nitride using nuclear micro-probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Ion Beam Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cambridge, UK, United States. pp.1880-1883, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2010.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00487017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion thermique et sous irradiation du xénon dans TiN et TiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénières du GNR MATINEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramiques SiC nanostructurées : synthèse des nanopoudres par pyrolyse laser et frittage SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing effects on sintering of transparent Al2O3 and MgAl2O4 ceramics by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cottrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International workshop SPS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, CAGLIARI, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal oxide ceramic material, precursors, preparation and use thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Camposilvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Akhlaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2022018283A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId379"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Plaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Cavali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuanne Bra&#250;lio Hennig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Libardi Junior" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnan Abou-Hamdan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Rossetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tharrault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08627-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Toury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01995" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Albin Prokop" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7020040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615308v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Janzen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Edgar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.155305" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Ouaj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Azpeitia Urkia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunaja Baltic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ad96c9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Akhlaghi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Camposilvan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Goharibajestani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Khabbaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2024.05.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2411066" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884784v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yuan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Hermange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Redonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.10.059" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mele" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosticher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.L161104" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Khabbaz Abkenar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleva Ow-Yang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.07.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangdi Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ac6c31" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564100v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mele" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Graef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Palomo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ac4fe1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098114v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tabard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-J. Courtial" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101776" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Paleari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sponza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L161203" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Issa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Dunstan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2021.1894253" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ac2b87" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boitumelo Matsoso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Hao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuillet-A-Ciles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab854a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02315" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100658" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02293252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavarini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millard-Pinard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peaucelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.09.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884357v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hammoud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lachaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tadier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2040048" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063822v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaebb4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sobota" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantozzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sobota" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.10.192" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757849v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Issa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.03.023" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01701709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.01.026" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02295165v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lanfant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.10.187" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670938v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=\l Zych" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Azar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Macherzy&#324;ska" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804220v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidouche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouaouadja" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belhouchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2016.10.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670810v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875821v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Linas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6050055" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01344506v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.04.025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HMJP09N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875822v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20388" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01182783v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gherrab" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.04.064" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-431K35FZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187781v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jorand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.05.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTJTMZ02-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814286v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Makri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouaouadja" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SOS150330002E" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808047v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SOS1403291B" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166223v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lallemant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnefont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.11.015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808021v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lallemant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marouani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.06.025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808030v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137605v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814458v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rossignol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Djurado" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.01.035" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670838v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Naglieri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gutknecht" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palmero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6115382" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814431v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12255" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S9BGFGL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00857961v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.07.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97R87L58-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696087v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.02.029" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS07KC3B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834924v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djurado" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6469-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWWB0XF4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834932v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.02.041" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4Z4CXQ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813694v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04424.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66B7M0Z1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561644v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3524267" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859670v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2011.05.152" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954796v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djourelov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berovski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;delec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charvin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201026474" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKMNNPR9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813961v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2009.02448.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VLN0BLJN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813943v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.35.17-25" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EB0F31998EEFC93A0244385C245B30D7B2D3E7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431384v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cellard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fort" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431371v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Lombardi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Azar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814984v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420551v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.07.014" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8F7PT6F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431367v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00399343v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnouf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.03.106" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B26KJ95F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434007v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433993v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giannini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gladyshevskii" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clayton" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Musolino" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434112v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Belhouchet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434178v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434180v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zenati" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436157v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436779v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454787v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desgardin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014937605284" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B0ABBB4D7283590FE2C072F18DCB5E043F78A95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454783v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Desgardin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(02)00854-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV6B74F5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454732v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454812v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Delamare" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1466-6049(00)00067-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/424A5C7B8CE398E972B05C6340BA9637BE09446A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382007v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Roitero" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Landtsheer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Denis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883466v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883470v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883463v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023891v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885574v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023855v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016238v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016296v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883445v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016246v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016271v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883452v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016314v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016255v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016309v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016312v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883436v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883420v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883430v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883414v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883310v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016266v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016282v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016323v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016322v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016268v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016318v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016327v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016286v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841989v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356692v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Lanfant" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leconte" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefont Guillaume" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362680v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095249v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362703v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095227v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066434v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066400v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00979109v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00981342v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018564v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018586v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018428v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660615v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lomello" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018544v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018360v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018549v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018511v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533917v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karouia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00487017v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2010.02.018" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSRQJ353-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841999v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884843v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Cavali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuanne Bra&#250;lio Hennig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Libardi Junior" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175213v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Plaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021067" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnan Abou-Hamdan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Rossetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tharrault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08627-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Toury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01995" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Albin Prokop" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7020040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615308v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Janzen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Edgar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.155305" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Ouaj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Azpeitia Urkia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunaja Baltic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ad96c9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766372v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2411066" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Akhlaghi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Camposilvan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Goharibajestani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Khabbaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2024.05.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosticher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.L161104" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yuan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Hermange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Redonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.10.059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mele" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Graef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Palomo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ac4fe1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Khabbaz Abkenar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleva Ow-Yang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.07.027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669076v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangdi Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ac6c31" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Issa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Dunstan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2021.1894253" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tabard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-J. Courtial" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101776" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407054v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Paleari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sponza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L161203" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ac2b87" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100658" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02293252v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavarini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millard-Pinard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peaucelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.09.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545911v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boitumelo Matsoso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Hao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuillet-A-Ciles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab854a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503025v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02315" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884357v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hammoud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lachaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tadier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2040048" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063822v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaebb4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sobota" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantozzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sobota" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.10.192" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02295165v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lanfant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.10.187" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757849v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Issa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.03.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01701709v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.01.026" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670810v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=\l Zych" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Azar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Macherzy&#324;ska" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670938v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804220v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidouche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouaouadja" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belhouchet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2016.10.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875821v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Linas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6050055" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01344506v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.04.025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HMJP09N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875822v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20388" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814286v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Makri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouaouadja" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SOS150330002E" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187781v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jorand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.05.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTJTMZ02-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01182783v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gherrab" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.04.064" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-431K35FZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808047v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SOS1403291B" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166223v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lallemant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnefont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.11.015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808021v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lallemant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marouani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.06.025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808030v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137605v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00857961v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.07.012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97R87L58-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670838v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Naglieri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gutknecht" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palmero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6115382" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814458v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rossignol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Djurado" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.01.035" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814431v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12255" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S9BGFGL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696087v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.02.029" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS07KC3B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834924v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djurado" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6469-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWWB0XF4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834932v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.02.041" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4Z4CXQ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859670v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2011.05.152" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813694v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04424.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66B7M0Z1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561644v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3524267" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954796v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djourelov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berovski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;delec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charvin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201026474" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKMNNPR9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813943v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.35.17-25" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EB0F31998EEFC93A0244385C245B30D7B2D3E7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813961v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2009.02448.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VLN0BLJN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814984v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431384v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cellard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fort" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431371v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Lombardi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Azar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420551v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.07.014" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8F7PT6F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431367v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00399343v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnouf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.03.106" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B26KJ95F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434007v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433993v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giannini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gladyshevskii" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clayton" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Musolino" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434112v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Belhouchet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434178v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434180v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zenati" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436157v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436779v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454787v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desgardin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014937605284" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B0ABBB4D7283590FE2C072F18DCB5E043F78A95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454783v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Desgardin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(02)00854-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV6B74F5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454732v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454812v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Delamare" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1466-6049(00)00067-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/424A5C7B8CE398E972B05C6340BA9637BE09446A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382007v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Roitero" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Landtsheer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Denis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885574v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023891v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883463v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883470v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883466v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883445v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016296v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023855v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016238v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016246v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016271v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883452v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016255v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016314v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016309v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016312v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883436v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883420v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883430v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016266v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883414v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883310v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016282v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016318v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016327v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016286v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016323v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016268v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016322v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841989v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356692v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Lanfant" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leconte" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefont Guillaume" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362680v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095249v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362703v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095227v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066400v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066434v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00979109v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00981342v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018564v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018428v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018586v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660615v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lomello" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018544v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018360v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018549v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00487017v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2010.02.018" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSRQJ353-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018511v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533917v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karouia" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841999v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884843v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>