--- v1 (2026-04-04)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Garnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Hydrothermal Carbonization of Sawdust and Sewage Sludge: Assessing the Potential of the Hydrochar as an Adsorbent and the Ecotoxicity of the Process Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Cavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuanne Braúlio Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Libardi Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (3), pp.1052. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15031052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton Self-Trapping in Twisted Hexagonal Boron Nitride homostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Plaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.15.021067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence and energy transfer mediated by hyperbolic polaritons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubnan Abou-Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Tharrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 639 (8056), pp.909-914. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-08627-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexagonal boron nitride crystal growth in the Li3BN2-BN system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (19), pp.9848-9859. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Transparency in Non-Cubic Calcium Phosphate Ceramics: Effect of Starting Powder, LiF Doping, and Spark Plasma Sintering Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Albin Prokop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cottrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.607-624. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ceramics7020040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface recombination and out-of-plane diffusivity of free excitons in hexagonal boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Janzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James H. Edgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (15), pp.155305. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.109.155305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the integration of hexagonal boron nitride crystals and thin films into graphene-based van der Waals heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Ouaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Azpeitia Urkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunaja Baltic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.015017. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1583/ad96c9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrochar from sawdust and sewage sludge – a potential media for retaining heavy metals in sustainable drainage systems (SuDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Cavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tedoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2024.2411066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional sintering of nano-crystalline Yttria-Stabilized Zirconia enables high-strength, highly translucent and opalescent dental ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Akhlaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Camposilvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Goharibajestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirous Khabbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dental Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (7), pp.1031-1040. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dental.2024.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-field 1/f noise in hBN-encapsulated graphene transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rosticher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taniguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (16), pp.L161104. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.107.L161104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering of 3YSZ doped with lithium via modified wet chemical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Redonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (4), pp.2317 - 2328. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.10.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric permittivity, conductivity and breakdown ﬁeld of hexagonal boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Graef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Taniguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (6), pp.065901. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/ac4fe1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent high-strength nanosized yttria stabilized zirconia obtained by pressure-less sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Akhlaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Camposilvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Goharibajestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirous Khabbaz Abkenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleva Ow-Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (15), pp.7187-7195. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the synthesis of hBN crystals to their use as nanosheets in van der Waals heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (3), pp.035008. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1583/ac6c31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dislocation nucleation to dislocation multiplication in ceramic nanoparticle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inas Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Dunstan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.278-283. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21663831.2021.1894253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robocasting of highly porous ceramics scaffolds with hierarchized porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.-J. Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.101776. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2020.101776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative lifetime of free excitons in hexagonal boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Paleari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Sponza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Janzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (16), pp.L161203. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L161203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexagonal boron nitride: a review on selfstanding crystals synthesis towards 2D nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7639/ac2b87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical salt-ceramic composites for efficient thermochemical energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.100658. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2020.100658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of helium irradiation on fine grained β-SiC synthesized by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02293252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of hexagonal boron nitride 2D layers using polymer derived ceramics route and derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuillet-A-Ciles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7639/ab854a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-Scale Hexagonal Boron Nitride Single Crystals for Nanosheet Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.1508-1515. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b02315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Carbon Contamination in Transparent MgAl2O4 and Y3Al5O12 Ceramics Sintered by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Tadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.612 - 619. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ceramics2040048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced synthesis of highly crystallized hexagonal boron nitride by coupling polymer-derived ceramics and spark plasma sintering processes—influence of the crystallization promoter and sintering temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3), pp.035604. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaebb4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Y6MoO12 molybdate ceramics: From synthesis of cubic nano-powder to sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sobota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sobota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (4), pp.4619-4633. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.10.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical, thermal and electrical properties of nanostructured CNTs/SiC composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (2), pp.2566-2575. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.10.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02295165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature plasticity and phase transformation of nanometer-sized transition alumina nanoparticles under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.308-316. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface damage on polycrystalline $\beta$-SiC by xenon ion irradiation at high fluence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 503, pp.140-150. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01701709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alumina‐Zirconia Composites Produced by Filter Pressing of zirconia and transition alumina nanopowders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">\l Zych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Macherzyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialy Ceramiczne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kompozyty Al 2 O 3‐ZrO 2 wytwarzane za pomocą prasowania filtracyjnego nanoproszków dwutlenku cyrkonu i przej\'sciowych form tlenku glinu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">\l Zych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Macherzyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialy Ceramiczne/Ceramic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (3), pp.264--271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the γ-alumina to α-alumina phase transformation for an optimized alumina densification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (2), pp.47-54. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Increase the h-BN Crystallinity of Microfilms and Self-Standing Nanosheets: A Review of the Different Strategies Using the PDCs Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Linas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (5), pp.55. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst6050055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of grain size and microstructure on oxidation rate and mechanism in sintered titanium carbide under high temperature and low oxygen partial pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (13), pp.3099-3111. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01344506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure & crystallized 2D Boron Nitride sheets synthesized via a novel process coupling both PDCs and SPS methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Linas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep20388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase Composites Obtained by Sintering Reaction of Boehmite and Zircon Part I: Development and Microstructural Characterization (Retraction of vol 46, pg 291, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (1), pp.115. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/SOS150330002E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of carbon and oxygen on the spark plasma sintering additive-free densification and on the mechanical properties of nanostructured SiC ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (13), pp.3369-3379. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and behavior under extreme irradiation conditions of nano- and micro-structured TiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 356-357, pp.114-128. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.04.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01182783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase composites obtained by sintering reaction of boehmite and zircon part I: Development and microstructural characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (3), pp.291-306. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/SOS1403291B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of amount of doping agent on sintering, microstructure and optical properties of Zr- and La-doped alumina sintered by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 34 (n° 5), pp.1279-1288. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of solid particle impact on light transmission of transparent ceramics: Role of the microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (C), pp.352-357. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2014.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of multiphase composites obtained by reaction sintering of boehmite and zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior law of ceramic nanoparticles from transmission electron microscopy in situ nano-compression tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Calvié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.107-110. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation behavior of nano-scaled and micron-scaled TiC powders under air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.590-596. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00857961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized slurries for spray drying: Different approaches to obtain homogeneous and deformable alumina‐zirconia granules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Naglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Palmero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (11), pp.5382--5397. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma6115382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature synthesis of ultrafine non vermicular alpha-alumina from aerosol decomposition of aluminum nitrates salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (10), pp.1917-1928. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Dense, Transparent-Al2O3 Ceramics From Ultrafine Nanoparticles Via a Standard SPS Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chane-Ching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (4), pp.1039-1042. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.12255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time TEM observation of alumina ceramic nano-particles during compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Calvié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, pp.2067. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-less spark plasma sintering effect on non-conventional necking process during the initial stage of sintering of copper and alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (15), pp.5766-5773. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-012-6469-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent polycrystalline alumina obtained by SPS: Green bodies processing effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnefont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (11), pp.2909-2915. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.02.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the nature of the doping salt and of the thermal pre-treatment and sintering temperature on spark plasma sintering of transparent alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chane-Ching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 37, pp. 3565-3573. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2011.05.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark plasma sintering kinetics of pure α-alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (9), pp.2825-2833. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04424.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of TiN and TiC: Oxidation resistance and retention of xenon at high temperature and under degraded vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109, pp.014906. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3524267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00561644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure characterization of spark plasma sintered alumina by positron annihilation lifetime spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djourelov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Berovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nédelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208, pp.795-802. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201026474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00954796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of mullite formation in zircon and boehmite mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (1), pp.17-25. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/acsm.35.17-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A screening design approach for the understanding of spark plasma sintering parameters: A case of translucent polycrystalline undoped alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (5), pp.574-586. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7402.2009.02448.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of mullite-zirconia composites from gibbsite, boehmite and zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics - Silikaty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.205-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear resistance of chromium oxide nanostructured coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.913-916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heating rate on phase and microstructural evolution during pressureless sintering of a nanostructured transition alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Palmero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Montanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.420-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of green state processes on the sintering behaviour and the subsequent optical properties of spark plasma sintered alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (16), pp. 3363-3370. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and mechanical properties of TiC-TiN based cermets for tools application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Malchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.521-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesium isothermal migration behaviour in sintered titanium nitride: New data and comparison with previous results on iodine and xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267, pp.1942-1947. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2009.03.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00399343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of initial particle packing on the sintering of nanostructured transition alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Palmero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Montanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1121-1128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, structure and physical properties of single crystals of pure and Pb-doped Bi-based high Tc superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gladyshevskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Musolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and microstructural characterization of a mullite-zirconia composite obtained by reaction sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ann. Chim. Sci. mat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.605-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key role of processing to avoid low temperature ageing in alumina zirconia composites for orthopaedic application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1547-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of chromium oxide nanopowders dispersion for spray-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1017-1021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanopowder dispersion and spray-drying process: The case of Cr 2O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.632-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of SiC whisker morphology and nature of SiC/Al2O3 interface on thermomechanical properties of SiC reinforced Al2O3 composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Thollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.3485-3493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the addition of SnO 2 nano-particles on BI2223 phase formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Desgardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37 (9), pp.1785-1788. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1014937605284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical current density dependence of bulk textured Bi-2223 on thermal treatments and cold intermediate pressing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Desgardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 372-376, pp.1107-1110. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4534(02)00854-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical current density dependence of bulk textured Bi-2223 on thermal treatments and cold intermediate pressing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Desgardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 372-376, pp.1107-1110. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4534(02)00854-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routes to obtain high performance, high Tc superconducting bulk materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Inorganic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (6), pp.609-622. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1466-6049(00)00067-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured zirconia processed through high pressure-Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Roitero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Landtsheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Elissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the European Ceramic Society - ECerS XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Ceramic Society, Aug 2025, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured zirconia processed through low-temperature approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Roitero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Reveron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Shaping Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Ceramic Society; Polish Ceramic Society, Sep 2024, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the synthesis of boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Wenzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the h-BN crystal growth and the defect generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BN Workshop 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The road for continuous flux growth of bulk hBN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lipperscheid, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a defect in a (millimetre-sized) h-BN stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of selfstanding hBN crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Nanomaterials for Health, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Caloundra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical synthesis of hBN crystals from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical synthesis of hexagonal boron nitride crystals from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond graphene: how to synthesize hexagonal boron nitride crystals by chemical route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSpain 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECERS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">h-BN crystal growth: from synthesis to functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Nanotechnology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use the polymer-derived ceramics route for the synthesis of boron nitride-based nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene Flagship WP3 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellent Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroBoron 9, 9th European Conference on Boron chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of selfstanding hBN crystals via the Polymer Derived Ceramics route and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the selfstanding hBN crystal synthesis via the PDC route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of selfstanding hBN crystals : hunting for crystal defects and contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer derived ceramics route and derivatives applied to the synthesis of boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuillet-A-Ciles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene and 2DM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of selfstanding h-BN crystals: towards 2D nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hBN growth via PDCs assisted by HIP : towards the undertanding of growth mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of exfoliable hexagonal boron nitride single crystals of millimeter size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heteronanocarb 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Benasque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNNS : Boron Nitride NanoSheets from large and highly-crystallized h-BN nanocrystals synthesized by a polymer route combined with a sintering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference and Expo on Graphene, Advanced 2D Materials &amp; Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative synthesis and characterization of large h-BN single crystals: from bulk to nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HT-CMC 10, 10th International Conference on High Temperature Ceramic Matrix Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of large h-BN single crystals suitable for exfoliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large h-BN single crystals as source for exfoliated 2D nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Japan-France Workshop On Nanomaterials and the 4th WPI on Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original route to get Boron Nitride Nanosheets,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROBORON8, 8th European Conference on Boron chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing effects on sintering of transparent Al2O3 and MgAl2O4 ceramics by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cottrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Inter-regional Conference on Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, TURIN, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of nano-SiC/Carbon nanotubes composites: mechanical, thermal and electric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnefont Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Long Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-SiC / Carbon Nanotubes Composites : Elaboration and Thermomechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TechConnect World. Innovation Conference &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02362680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-SiC / Carbon Nanotubes Composites : Elaboration and Thermomechanical Properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TechConnect World. Innovation Conference &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-SiC/CNT composites sintered by SPS: CNT amount effect on mechanical, thermal and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Spark Plasma Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02362703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-SiC/CNT composites sintered by SPS: CNT amount effect on mechanical, thermal and electrical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Spark Plasma Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre microstructure et propriétés optiques de céramiques transparentes par nanotomographie – FIB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnefont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Thématique GN-MEBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Ulis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the mechanical properties of ceramics nanoparticles via in situ nano-indentation in a transmission electron microscope and finite elements simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inas Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Calvié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small scale plasticity International School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de carbures de titane nano et microstructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'ARC Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00979109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caracterisation de carbures de titane nano et microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'ARC Energies Rhônes-Alpes ARC ENERGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00981342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de monolithes de TiC nanostructurés par frittage SPS et HP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GnR MATINEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of titanium carbide monoliths sintered through SPS, HIP and HP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Technology 2012 Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de carbure de titane nano et microstructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARC ENERGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidation and mechanical properties of nano-SiC/carbon nanotubes composite ceramics sintered by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Advanced Materials and Processes (Euromat 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, comportement thermique et sous irradiation de TiN et TiC synthétisés par HP et SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GnR MATINEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure evolution of titanium carbide monoliths sintered by SPS and HP under extreme conditions of temperature and irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et caractérisation de carbure de titane nanostructuré pour utilisation en conditions extrêmes, Application en tant que matériau d'enrobage du combustible dans les réacteurs nucléaires de Génération IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Macodev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of xenon thermal migration in sintered titanium nitride using nuclear micro-probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Ion Beam Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cambridge, UK, United States. pp.1880-1883, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2010.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00487017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion thermique et sous irradiation du xénon dans TiN et TiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénières du GNR MATINEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramiques SiC nanostructurées : synthèse des nanopoudres par pyrolyse laser et frittage SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing effects on sintering of transparent Al2O3 and MgAl2O4 ceramics by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cottrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International workshop SPS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, CAGLIARI, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal oxide ceramic material, precursors, preparation and use thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Camposilvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Akhlaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2022018283A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId379"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Garnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Hydrothermal Carbonization of Sawdust and Sewage Sludge: Assessing the Potential of the Hydrochar as an Adsorbent and the Ecotoxicity of the Process Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Cavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuanne Braúlio Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Libardi Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (3), pp.1052. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15031052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton Self-Trapping in Twisted Hexagonal Boron Nitride homostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Plaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.15.021067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence and energy transfer mediated by hyperbolic polaritons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubnan Abou-Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Tharrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 639 (8056), pp.909-914. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-08627-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface recombination and out-of-plane diffusivity of free excitons in hexagonal boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Janzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James H. Edgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (15), pp.155305. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.109.155305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the integration of hexagonal boron nitride crystals and thin films into graphene-based van der Waals heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Ouaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Azpeitia Urkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunaja Baltic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.015017. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1583/ad96c9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexagonal boron nitride crystal growth in the Li3BN2-BN system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (19), pp.9848-9859. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Transparency in Non-Cubic Calcium Phosphate Ceramics: Effect of Starting Powder, LiF Doping, and Spark Plasma Sintering Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Albin Prokop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cottrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.607-624. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ceramics7020040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrochar from sawdust and sewage sludge – a potential media for retaining heavy metals in sustainable drainage systems (SuDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Cavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tedoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2024.2411066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional sintering of nano-crystalline Yttria-Stabilized Zirconia enables high-strength, highly translucent and opalescent dental ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Akhlaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Camposilvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Goharibajestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirous Khabbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dental Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (7), pp.1031-1040. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dental.2024.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering of 3YSZ doped with lithium via modified wet chemical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Redonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (4), pp.2317 - 2328. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.10.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-field 1/f noise in hBN-encapsulated graphene transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rosticher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taniguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (16), pp.L161104. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.107.L161104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent high-strength nanosized yttria stabilized zirconia obtained by pressure-less sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Akhlaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Camposilvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Goharibajestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirous Khabbaz Abkenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleva Ow-Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (15), pp.7187-7195. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the synthesis of hBN crystals to their use as nanosheets in van der Waals heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (3), pp.035008. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1583/ac6c31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric permittivity, conductivity and breakdown ﬁeld of hexagonal boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Graef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Taniguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (6), pp.065901. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/ac4fe1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dislocation nucleation to dislocation multiplication in ceramic nanoparticle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inas Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Dunstan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.278-283. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21663831.2021.1894253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative lifetime of free excitons in hexagonal boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Paleari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Sponza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Janzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (16), pp.L161203. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L161203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robocasting of highly porous ceramics scaffolds with hierarchized porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.-J. Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.101776. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2020.101776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexagonal boron nitride: a review on selfstanding crystals synthesis towards 2D nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7639/ac2b87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of hexagonal boron nitride 2D layers using polymer derived ceramics route and derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuillet-A-Ciles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7639/ab854a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-Scale Hexagonal Boron Nitride Single Crystals for Nanosheet Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.1508-1515. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b02315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical salt-ceramic composites for efficient thermochemical energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.100658. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2020.100658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of helium irradiation on fine grained β-SiC synthesized by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02293252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Y6MoO12 molybdate ceramics: From synthesis of cubic nano-powder to sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sobota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sobota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (4), pp.4619-4633. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.10.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Carbon Contamination in Transparent MgAl2O4 and Y3Al5O12 Ceramics Sintered by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Tadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.612 - 619. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ceramics2040048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced synthesis of highly crystallized hexagonal boron nitride by coupling polymer-derived ceramics and spark plasma sintering processes—influence of the crystallization promoter and sintering temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3), pp.035604. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaebb4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface damage on polycrystalline $\beta$-SiC by xenon ion irradiation at high fluence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 503, pp.140-150. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01701709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature plasticity and phase transformation of nanometer-sized transition alumina nanoparticles under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.308-316. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical, thermal and electrical properties of nanostructured CNTs/SiC composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (2), pp.2566-2575. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.10.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02295165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kompozyty Al 2 O 3‐ZrO 2 wytwarzane za pomocą prasowania filtracyjnego nanoproszków dwutlenku cyrkonu i przej\'sciowych form tlenku glinu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">\l Zych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Macherzyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialy Ceramiczne/Ceramic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (3), pp.264--271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the γ-alumina to α-alumina phase transformation for an optimized alumina densification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (2), pp.47-54. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsecv.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alumina‐Zirconia Composites Produced by Filter Pressing of zirconia and transition alumina nanopowders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">\l Zych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Macherzyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialy Ceramiczne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of grain size and microstructure on oxidation rate and mechanism in sintered titanium carbide under high temperature and low oxygen partial pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (13), pp.3099-3111. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01344506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Increase the h-BN Crystallinity of Microfilms and Self-Standing Nanosheets: A Review of the Different Strategies Using the PDCs Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Linas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (5), pp.55. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst6050055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure & crystallized 2D Boron Nitride sheets synthesized via a novel process coupling both PDCs and SPS methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Linas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep20388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of carbon and oxygen on the spark plasma sintering additive-free densification and on the mechanical properties of nanostructured SiC ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (13), pp.3369-3379. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and behavior under extreme irradiation conditions of nano- and micro-structured TiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 356-357, pp.114-128. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.04.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01182783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase Composites Obtained by Sintering Reaction of Boehmite and Zircon Part I: Development and Microstructural Characterization (Retraction of vol 46, pg 291, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (1), pp.115. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/SOS150330002E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase composites obtained by sintering reaction of boehmite and zircon part I: Development and microstructural characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (3), pp.291-306. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/SOS1403291B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of amount of doping agent on sintering, microstructure and optical properties of Zr- and La-doped alumina sintered by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 34 (n° 5), pp.1279-1288. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of solid particle impact on light transmission of transparent ceramics: Role of the microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (C), pp.352-357. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2014.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of multiphase composites obtained by reaction sintering of boehmite and zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Makri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior law of ceramic nanoparticles from transmission electron microscopy in situ nano-compression tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Calvié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.107-110. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized slurries for spray drying: Different approaches to obtain homogeneous and deformable alumina‐zirconia granules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Naglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Palmero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (11), pp.5382--5397. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma6115382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature synthesis of ultrafine non vermicular alpha-alumina from aerosol decomposition of aluminum nitrates salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (10), pp.1917-1928. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Dense, Transparent-Al2O3 Ceramics From Ultrafine Nanoparticles Via a Standard SPS Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chane-Ching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (4), pp.1039-1042. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.12255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation behavior of nano-scaled and micron-scaled TiC powders under air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.590-596. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00857961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time TEM observation of alumina ceramic nano-particles during compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Calvié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, pp.2067. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-less spark plasma sintering effect on non-conventional necking process during the initial stage of sintering of copper and alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (15), pp.5766-5773. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-012-6469-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent polycrystalline alumina obtained by SPS: Green bodies processing effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnefont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (11), pp.2909-2915. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.02.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the nature of the doping salt and of the thermal pre-treatment and sintering temperature on spark plasma sintering of transparent alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chane-Ching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 37, pp. 3565-3573. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2011.05.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of TiN and TiC: Oxidation resistance and retention of xenon at high temperature and under degraded vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109, pp.014906. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3524267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00561644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark plasma sintering kinetics of pure α-alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (9), pp.2825-2833. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04424.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure characterization of spark plasma sintered alumina by positron annihilation lifetime spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djourelov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Berovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nédelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208, pp.795-802. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201026474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00954796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A screening design approach for the understanding of spark plasma sintering parameters: A case of translucent polycrystalline undoped alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (5), pp.574-586. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7402.2009.02448.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of mullite formation in zircon and boehmite mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (1), pp.17-25. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/acsm.35.17-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of mullite-zirconia composites from gibbsite, boehmite and zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics - Silikaty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.205-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear resistance of chromium oxide nanostructured coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.913-916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heating rate on phase and microstructural evolution during pressureless sintering of a nanostructured transition alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Palmero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Montanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.420-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of green state processes on the sintering behaviour and the subsequent optical properties of spark plasma sintered alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (16), pp. 3363-3370. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and mechanical properties of TiC-TiN based cermets for tools application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Malchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.521-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesium isothermal migration behaviour in sintered titanium nitride: New data and comparison with previous results on iodine and xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267, pp.1942-1947. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2009.03.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00399343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of initial particle packing on the sintering of nanostructured transition alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Palmero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Montanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1121-1128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, structure and physical properties of single crystals of pure and Pb-doped Bi-based high Tc superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gladyshevskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Musolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key role of processing to avoid low temperature ageing in alumina zirconia composites for orthopaedic application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1547-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and microstructural characterization of a mullite-zirconia composite obtained by reaction sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouaouadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ann. Chim. Sci. mat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.605-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of chromium oxide nanopowders dispersion for spray-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1017-1021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanopowder dispersion and spray-drying process: The case of Cr 2O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.632-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of SiC whisker morphology and nature of SiC/Al2O3 interface on thermomechanical properties of SiC reinforced Al2O3 composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Thollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.3485-3493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical current density dependence of bulk textured Bi-2223 on thermal treatments and cold intermediate pressing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Desgardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 372-376, pp.1107-1110. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4534(02)00854-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the addition of SnO 2 nano-particles on BI2223 phase formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Desgardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37 (9), pp.1785-1788. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1014937605284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical current density dependence of bulk textured Bi-2223 on thermal treatments and cold intermediate pressing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Desgardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 372-376, pp.1107-1110. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4534(02)00854-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routes to obtain high performance, high Tc superconducting bulk materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Inorganic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (6), pp.609-622. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1466-6049(00)00067-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured zirconia processed through high pressure-Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Roitero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Landtsheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Elissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the European Ceramic Society - ECerS XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Ceramic Society, Aug 2025, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the synthesis of boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Wenzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the h-BN crystal growth and the defect generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BN Workshop 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The road for continuous flux growth of bulk hBN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lipperscheid, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a defect in a (millimetre-sized) h-BN stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured zirconia processed through low-temperature approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Roitero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Reveron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Shaping Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Ceramic Society; Polish Ceramic Society, Sep 2024, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of selfstanding hBN crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Nanomaterials for Health, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Caloundra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical synthesis of hexagonal boron nitride crystals from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical synthesis of hBN crystals from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond graphene: how to synthesize hexagonal boron nitride crystals by chemical route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSpain 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECERS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">h-BN crystal growth: from synthesis to functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Nanotechnology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use the polymer-derived ceramics route for the synthesis of boron nitride-based nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene Flagship WP3 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellent Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroBoron 9, 9th European Conference on Boron chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of selfstanding hBN crystals via the Polymer Derived Ceramics route and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the selfstanding hBN crystal synthesis via the PDC route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of selfstanding hBN crystals : hunting for crystal defects and contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of selfstanding h-BN crystals: towards 2D nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hBN growth via PDCs assisted by HIP : towards the undertanding of growth mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer derived ceramics route and derivatives applied to the synthesis of boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuillet-A-Ciles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene and 2DM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNNS : Boron Nitride NanoSheets from large and highly-crystallized h-BN nanocrystals synthesized by a polymer route combined with a sintering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference and Expo on Graphene, Advanced 2D Materials &amp; Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of exfoliable hexagonal boron nitride single crystals of millimeter size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heteronanocarb 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Benasque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative synthesis and characterization of large h-BN single crystals: from bulk to nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HT-CMC 10, 10th International Conference on High Temperature Ceramic Matrix Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large h-BN single crystals as source for exfoliated 2D nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Japan-France Workshop On Nanomaterials and the 4th WPI on Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original route to get Boron Nitride Nanosheets,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROBORON8, 8th European Conference on Boron chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of large h-BN single crystals suitable for exfoliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing effects on sintering of transparent Al2O3 and MgAl2O4 ceramics by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cottrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Inter-regional Conference on Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, TURIN, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of nano-SiC/Carbon nanotubes composites: mechanical, thermal and electric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnefont Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Long Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-SiC / Carbon Nanotubes Composites : Elaboration and Thermomechanical Properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TechConnect World. Innovation Conference &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-SiC / Carbon Nanotubes Composites : Elaboration and Thermomechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TechConnect World. Innovation Conference &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02362680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-SiC/CNT composites sintered by SPS: CNT amount effect on mechanical, thermal and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Spark Plasma Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02362703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-SiC/CNT composites sintered by SPS: CNT amount effect on mechanical, thermal and electrical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Spark Plasma Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre microstructure et propriétés optiques de céramiques transparentes par nanotomographie – FIB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnefont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Thématique GN-MEBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Ulis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the mechanical properties of ceramics nanoparticles via in situ nano-indentation in a transmission electron microscope and finite elements simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inas Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Calvié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small scale plasticity International School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de carbures de titane nano et microstructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'ARC Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00979109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caracterisation de carbures de titane nano et microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'ARC Energies Rhônes-Alpes ARC ENERGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00981342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de monolithes de TiC nanostructurés par frittage SPS et HP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GnR MATINEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of titanium carbide monoliths sintered through SPS, HIP and HP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Technology 2012 Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de carbure de titane nano et microstructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARC ENERGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidation and mechanical properties of nano-SiC/carbon nanotubes composite ceramics sintered by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Advanced Materials and Processes (Euromat 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, comportement thermique et sous irradiation de TiN et TiC synthétisés par HP et SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GnR MATINEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure evolution of titanium carbide monoliths sintered by SPS and HP under extreme conditions of temperature and irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et caractérisation de carbure de titane nanostructuré pour utilisation en conditions extrêmes, Application en tant que matériau d'enrobage du combustible dans les réacteurs nucléaires de Génération IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gherrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Macodev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion thermique et sous irradiation du xénon dans TiN et TiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénières du GNR MATINEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01018511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramiques SiC nanostructurées : synthèse des nanopoudres par pyrolyse laser et frittage SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of xenon thermal migration in sintered titanium nitride using nuclear micro-probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millard-Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Ion Beam Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cambridge, UK, United States. pp.1880-1883, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2010.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00487017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing effects on sintering of transparent Al2O3 and MgAl2O4 ceramics by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cottrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International workshop SPS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, CAGLIARI, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal oxide ceramic material, precursors, preparation and use thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Camposilvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Akhlaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2022018283A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId379"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Cavali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuanne Bra&#250;lio Hennig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Libardi Junior" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175213v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Plaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021067" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnan Abou-Hamdan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Rossetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tharrault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08627-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Toury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01995" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Albin Prokop" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7020040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615308v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Janzen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Edgar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.155305" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Ouaj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Azpeitia Urkia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunaja Baltic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ad96c9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766372v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2411066" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Akhlaghi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Camposilvan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Goharibajestani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Khabbaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2024.05.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosticher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.L161104" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yuan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Hermange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Redonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.10.059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mele" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Graef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Palomo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ac4fe1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Khabbaz Abkenar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleva Ow-Yang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.07.027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669076v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangdi Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ac6c31" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Issa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Dunstan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2021.1894253" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tabard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-J. Courtial" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101776" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407054v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Paleari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sponza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L161203" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ac2b87" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100658" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02293252v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavarini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millard-Pinard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peaucelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.09.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545911v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boitumelo Matsoso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Hao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuillet-A-Ciles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab854a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503025v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02315" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884357v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hammoud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lachaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tadier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2040048" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063822v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaebb4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sobota" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantozzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sobota" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.10.192" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02295165v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lanfant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.10.187" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757849v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Issa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.03.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01701709v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.01.026" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670810v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=\l Zych" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Azar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Macherzy&#324;ska" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670938v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804220v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidouche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouaouadja" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belhouchet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2016.10.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875821v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Linas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6050055" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01344506v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.04.025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HMJP09N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875822v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20388" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814286v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Makri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouaouadja" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SOS150330002E" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187781v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jorand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.05.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTJTMZ02-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01182783v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gherrab" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.04.064" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-431K35FZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808047v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SOS1403291B" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166223v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lallemant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnefont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.11.015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808021v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lallemant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marouani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.06.025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808030v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137605v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00857961v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.07.012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97R87L58-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670838v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Naglieri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gutknecht" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palmero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6115382" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814458v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rossignol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Djurado" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.01.035" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814431v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12255" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S9BGFGL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696087v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.02.029" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS07KC3B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834924v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djurado" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6469-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWWB0XF4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834932v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.02.041" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4Z4CXQ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859670v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2011.05.152" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813694v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04424.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66B7M0Z1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561644v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3524267" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954796v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djourelov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berovski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;delec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charvin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201026474" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKMNNPR9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813943v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.35.17-25" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EB0F31998EEFC93A0244385C245B30D7B2D3E7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813961v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2009.02448.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VLN0BLJN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814984v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431384v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cellard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fort" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431371v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Lombardi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Azar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420551v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.07.014" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8F7PT6F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431367v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00399343v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnouf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.03.106" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B26KJ95F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434007v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433993v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giannini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gladyshevskii" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clayton" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Musolino" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434112v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Belhouchet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434178v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434180v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zenati" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436157v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436779v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454787v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desgardin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014937605284" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B0ABBB4D7283590FE2C072F18DCB5E043F78A95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454783v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Desgardin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(02)00854-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV6B74F5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454732v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454812v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Delamare" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1466-6049(00)00067-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/424A5C7B8CE398E972B05C6340BA9637BE09446A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382007v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Roitero" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Landtsheer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Denis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885574v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023891v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883463v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883470v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883466v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883445v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016296v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023855v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016238v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016246v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016271v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883452v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016255v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016314v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016309v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016312v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883436v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883420v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883430v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016266v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883414v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883310v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016282v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016318v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016327v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016286v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016323v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016268v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016322v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841989v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356692v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Lanfant" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leconte" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefont Guillaume" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362680v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095249v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362703v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095227v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066400v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066434v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00979109v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00981342v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018564v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018428v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018586v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660615v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lomello" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018544v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018360v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018549v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00487017v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2010.02.018" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSRQJ353-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018511v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533917v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karouia" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841999v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884843v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Cavali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuanne Bra&#250;lio Hennig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Libardi Junior" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175213v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Plaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021067" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnan Abou-Hamdan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Rossetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tharrault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08627-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Janzen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Edgar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.155305" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Ouaj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Azpeitia Urkia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunaja Baltic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ad96c9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Toury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01995" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672919v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Albin Prokop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7020040" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766372v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2411066" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Akhlaghi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Camposilvan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Goharibajestani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Khabbaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2024.05.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884784v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yuan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Hermange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Redonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.10.059" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mele" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosticher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.L161104" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Khabbaz Abkenar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleva Ow-Yang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.07.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangdi Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ac6c31" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564100v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mele" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Graef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Palomo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ac4fe1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Issa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Dunstan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2021.1894253" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Paleari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sponza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L161203" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098114v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tabard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-J. Courtial" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101776" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ac2b87" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boitumelo Matsoso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Hao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuillet-A-Ciles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab854a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02315" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100658" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02293252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavarini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millard-Pinard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peaucelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.09.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sobota" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantozzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sobota" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.10.192" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884357v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hammoud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lachaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tadier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2040048" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063822v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaebb4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01701709v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.01.026" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Issa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.03.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02295165v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lanfant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.10.187" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670938v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=\l Zych" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Azar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Macherzy&#324;ska" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804220v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidouche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouaouadja" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belhouchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2016.10.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670810v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01344506v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.04.025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HMJP09N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875821v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Linas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6050055" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875822v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20388" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187781v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jorand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.05.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTJTMZ02-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01182783v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gherrab" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.04.064" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-431K35FZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814286v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Makri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouaouadja" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SOS150330002E" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808047v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SOS1403291B" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166223v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lallemant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnefont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.11.015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808021v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lallemant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marouani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.06.025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808030v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137605v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670838v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Naglieri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gutknecht" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palmero" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6115382" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814458v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rossignol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Djurado" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.01.035" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814431v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12255" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S9BGFGL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00857961v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.07.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97R87L58-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696087v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.02.029" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS07KC3B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834924v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djurado" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6469-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWWB0XF4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834932v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.02.041" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4Z4CXQ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859670v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2011.05.152" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3524267" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813694v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04424.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66B7M0Z1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954796v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djourelov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berovski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;delec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charvin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201026474" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKMNNPR9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813961v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2009.02448.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VLN0BLJN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813943v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.35.17-25" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EB0F31998EEFC93A0244385C245B30D7B2D3E7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814984v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431384v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cellard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fort" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431371v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Lombardi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Azar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420551v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.07.014" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8F7PT6F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431367v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00399343v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnouf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.03.106" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B26KJ95F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434007v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433993v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giannini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gladyshevskii" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clayton" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Musolino" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434178v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434112v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Belhouchet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434180v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zenati" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436157v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436779v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454783v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Desgardin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(02)00854-7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV6B74F5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454787v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desgardin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014937605284" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B0ABBB4D7283590FE2C072F18DCB5E043F78A95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454732v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454812v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Delamare" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1466-6049(00)00067-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/424A5C7B8CE398E972B05C6340BA9637BE09446A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382007v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Roitero" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Landtsheer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Denis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023891v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883463v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883470v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883466v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885574v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883445v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016296v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016238v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023855v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016246v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016271v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883452v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016255v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016314v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016309v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016312v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883436v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883420v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883430v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883414v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883310v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016266v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016282v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016327v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016318v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016286v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016268v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016322v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016323v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841989v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356692v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Lanfant" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leconte" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefont Guillaume" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095249v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362680v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362703v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095227v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066400v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066434v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00979109v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00981342v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018564v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018428v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018586v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660615v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lomello" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018544v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018360v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018549v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018511v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533917v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karouia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00487017v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2010.02.018" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSRQJ353-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841999v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884843v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>