--- v0 (2026-03-27)
+++ v1 (2026-05-15)
@@ -1252,263 +1252,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04056883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisations et besoins portant sur HABREF, les typologies et les données d'habitats. Analyse de l'audit réalisé en décembre 2019</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolutions du guide méthodologique pour l'inventaire en continu des ZNIEFF - NOTE 2 : Révision des modalités d'application des bornes d'actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Lafitte</w:t>
+                <w:t xml:space="preserve">Fanny Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Robert</w:t>
+                <w:t xml:space="preserve">Pascal Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.47</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04245806v1</w:t>
+                <w:t xml:space="preserve">mnhn-04254275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions du guide méthodologique pour l'inventaire en continu des ZNIEFF - NOTE 2 : Révision des modalités d'application des bornes d'actualité</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisations et besoins portant sur HABREF, les typologies et les données d'habitats. Analyse de l'audit réalisé en décembre 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Lepareur</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04254275v1</w:t>
+                <w:t xml:space="preserve">mnhn-04245806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologies, cartographie, données. Les habitats, objets vivants mieux identifiés</w:t>
               </w:r>
@@ -1546,51 +1546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OFB, Office Français de la Biodiversité; PatriNat (AFB - CNRS - MNHN). 2019, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1971,242 +1971,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04271627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HABREF v3.1, référentiel des typologies d’habitats et de végétation pour la France. Guide méthodologique</w:t>
+                <w:t xml:space="preserve">HABREF v4.0, référentiel des typologies d’habitats et de végétation pour la France. Guide méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëmie Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.60</w:t>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04277552v1</w:t>
+                <w:t xml:space="preserve">mnhn-04277572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HABREF v4.0, référentiel des typologies d’habitats et de végétation pour la France. Guide méthodologique</w:t>
+                <w:t xml:space="preserve">HABREF v3.1, référentiel des typologies d’habitats et de végétation pour la France. Guide méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëmie Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.64</w:t>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04277572v1</w:t>
+                <w:t xml:space="preserve">mnhn-04277552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard occurrences d'habitats v0.9.5</w:t>
               </w:r>
@@ -2343,112 +2343,616 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MNHN. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-00258989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cahiers d'habitats » Natura 2000. Actualisation des interprétations des habitats d'intérêt communautaire. Fascicule 1 - Habitats côtiers et halophytiques. Fiches génériques version 2 (UE 1130 à UE 1510*)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Argagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Choisnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD); Réseau des Conservatoires botaniques nationaux; Ministère de la Transition écologique et de la Cohésion des territoires. 167 p., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04645054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cahiers d'habitats » Natura 2000. Actualisation des interprétations des habitats d'intérêt communautaire. Fascicule 3 - Habitats des eaux douces. Fiches génériques version 2 (UE 3110 à UE 3290)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Argagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN), réseau des Conservatoires botaniques nationaux, ministère de la Transition écologique et de la Cohésion des territoires. 3, 180 p., 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04228121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cahiers d'habitats » Natura 2000. Actualisation des interprétations des habitats d'intérêt communautaire. Notice générale pour les fiches génériques v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Argagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN), réseau des Conservatoires botaniques nationaux, ministère de la Transition écologique et de la Cohésion des territoires, Paris. 20 p., 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04228058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les habitats forestiers des Alpes du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brusten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Frachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gattus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IGN, 239 p., 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04166896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue de la végétation de France métropolitaine (CatVeg). Harmonisation jusqu’au rang de la sous-alliance et répartition départementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Argagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2493,561 +2997,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Botanique du Nord de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, numéro spécial, 372 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964314v1</w:t>
-              </w:r>
-[...502 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04166896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3065,51 +3065,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées du SINP 2022 - Synthèse des ateliers du 8 mars 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3516,51 +3516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456928v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aussel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bellenfant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Catteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Causse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05070129v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudillat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hallosserie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835297v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Decherf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04077190v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vallez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04148893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Billon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Maurel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bonheme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cadet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dirberg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sauve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170516v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sadouni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056883v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04245806v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepareur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256008v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Clair" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271627v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensettiti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jomier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de Mazi&#232;res" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gourvil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-00258989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964314v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04645054v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bissot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Choisnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04228058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04228121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166896v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delhaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brusten" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Frachon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gattus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04149068v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caze" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dassonville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fromage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04149016v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456928v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aussel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bellenfant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Catteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Causse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05070129v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudillat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hallosserie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835297v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Decherf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04077190v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vallez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04148893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Billon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Maurel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bonheme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cadet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dirberg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sauve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170516v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sadouni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056883v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepareur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04245806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256008v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Clair" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271627v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensettiti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277552v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jomier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de Mazi&#232;res" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gourvil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-00258989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04645054v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bissot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Choisnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04228121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04228058v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166896v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delhaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brusten" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Frachon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gattus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04149068v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caze" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dassonville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fromage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04149016v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>