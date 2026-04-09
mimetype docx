--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Gauthier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the utility of digital contact tracing on empirical contact network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nunez-Del-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Alatrista-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2025 edition marks the 9th edition of NetMob (NetMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA; LE CNAM; IFP ENERGIES NOUVELLES; Université Gustave Eiffel; France 2030; TU Berlin; Orange; Qualcomm, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Relational Community Detection in Social Platforms using Graph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouamane Arhachoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Giovanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tabourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth France's International Conference on Complex Systems (FRCCS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bordeaux, France. pp.112-123, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-00206-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating causal logs to explain attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Huy Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Totel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Risks and Security of Internet and Systems (CRISIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining attacks using causal logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Huy Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Totel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de la Recherche et de l’Enseignement de la Sécurité des Systèmes d’Information (RESSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine grained urban grids clustering of mobile phone metadata with deep spatial temporal clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaobo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11227976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale optimization of electric vehicle charging infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd ACM International Conference on Advances in Geographic Information Systems (SIGSPATIAL '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Atlanta GA USA, France. pp.725-728, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3678717.3700830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic behaviour assessment of young bulls in pen using machine vision technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Cheype</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th ISAE Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity Scores for Public Transit Lines from Open-Data and Accessibility Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhesam Badeanlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Araldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board (TRB) 102nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TRB, Jan 2023, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the onset and propagation of damage of matrix/inclusion type heterogeneous media with differential swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Gãrãjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2022 - 25ème Congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM (Association Française de Mécanique), Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03954985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooling for first and last mile: integrating carpooling and transit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Araldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Depalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Arib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hEART 2022: 10th symposium of the European Association for Research in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wind, temperature, H2O and CO2 scanning lidar mobile observatory for a 3D thermodynamic view of the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Edouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Laser Radar Conference (ILRC30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Big Sky, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic behaviour assessment of young bulls in pen using machine vision technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mindus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd EAAP Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling by homogenization the effective behavior of a fragile matrix reinforced by swelling inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Garajeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing a falls detection device: combining concerns for human motion and elders needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Visual user interfaces for human motion, ACM AVI 2020 International Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Island of Ischia (virtuel), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Bayesian inference and clustering for transport mode detection from sparse and noisy geolocation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danya Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vachon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2018: Machine Learning and Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dublin, Ireland. pp.569-584, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10997-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mobile phone data to determine human mobility patterns in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Valega Prawirodidjojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Jie Quek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bu Sung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schläpfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CW 2018: International Conference on Cyberworlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Singapore, Singapore. pp.399 - 402, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CW.2018.00077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mobile phone data analysis for the estimation of daily urban dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danya Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2017 : 20th International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Yokohama, Japan. pp.626 - 632, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2017.8317956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submodular optimization for control of prosumer networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMARTGRIDCOMM 2016 : 7th IEEE International Conference on Smart Grid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sydney, Australia. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartGridComm.2016.7778758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population estimation from mobile network traffic metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOWMOM 2016 : 17th International symposium on a world of wireless, mobile and multimedia networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Coimbra, Portugal. pp.1 - 9, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2016.7523554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network planning tool based on network classification and load prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2016 : IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Doha, Qatar. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2016.7565166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalition formation algorithm of prosumers in a smart grid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2015 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.5896 - 5902, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7249262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi d'individus dans des cartes de profondeurs par champ de Markov, dans un contexte de détection de chute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Carrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01319945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CrowdTasker : maximizing coverage quality in Piggyback Crowdsensing under budget constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERCOM 2015 : International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Saint Louis, United States. pp.55 - 62, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2015.7146509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic femto cell architecture using TV Whitespace improving user experience of urban crowds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Elkouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2015 : 11th Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia. pp.886 - 891, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2015.7289200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information dissemination in vehicular networks via evolutionary game theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Labiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.124 - 129, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6883306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coverage-extended cooperative geographic routing with optimal power allocation for wireless multihop networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syue-Ju Syue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Liang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Shan Tsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC '12-Spring : IEEE 75th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Yokohama, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2012.6240215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting mobile phone user locations by exploiting collective behavioral patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2012 : 9th IEEE International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Fukuoka, Japan. pp.164-171, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UIC-ATC.2012.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Model for IEEE 802.15.4 Physical and Medium Access Control Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2011: International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of nodes using bio-inspired techniques for achieving small world properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Kiat Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNet 2011 : IEEE GLOBECOM Workshop on Complex Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Houston United States. pp.89 - 94, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2011.6162587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of wireless ad hoc networks as small worlds using long range directional beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Kiat Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNet 2011 : IEEE GLOBECOM Workshop on Complex Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Houston, United States. pp.120 - 124, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2011.6162373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multi-channel multi-hop MAC in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Doughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoMM 2010 : 8th International Conference on Advances in Mobile Computing &amp; Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-layer design based on geographic information for cooperative wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teck Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chedly Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syue-Ju Syue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2010-Spring : IEEE 71st Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Taipei, Taiwan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2010.5494169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing collision probability on a shared medium using a variational method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAMA 2010 : 12th Workshop on MAthematical Performance Modeling and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, New York United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative communication for wireless sensors Network : a Mac protocol solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mainaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2008 : 1st IFIP Wireless Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Dubai, United Arab Emirates. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2008.4812841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation Methods for Cross-Layer Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Network and Inaugural of Prof. Erol Gelenbe 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imperial College London, Apr 2004, Londres, United Kingdom. pp.183-203, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781860948947_0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Layer Simulation and Optimization for Mobile ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC6 / WG6.8 Conference on Mobile and Wireless Communication Networks (MWCN 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Technical Committee 6 : TC6 - Communications Systems, Oct 2004, Paris, France. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23150-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Simulation and Aggregation Techniques for Wireless ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Workshop on Cross-Layer Issues in the Design of Tacticle Mobile Ad-Hoc Wireless Networks 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering functional urban zones via heterogeneous graph convolution on high-resolution mobility data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaobo Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2025 edition marks the 9th edition of NetMob</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris CNAM, France. , 220 (217-218), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic road network criticality computation using call detail records for enhancing healthcare accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nunez del Prado Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Roujanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Alatrista Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tariverdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Mobility (netmob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of mobile service consumption for social signature clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaobo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nunez del Prado Cortez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Mobility (netmob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Madrid, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’enregistrement automatique de la maturité du porcelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53es Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 53es Journées de la recherche porcine, 1er-4 février 2021, Paris, p. 49-50, poster, 53, pp.49-50, 2021, Journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying information dissemination in a d2d network using Call details records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Toukabrigunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Symposium: Grande échelle &amp; Complexité, Institut Mines-Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.69817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing information dissemination in metapopulation using human mobility trace and beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETMOB 2013 : 3rd International Conference on the Analysis of Mobile Phone Datasets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Cambridge, Ma, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mean-field micromechanical incremental approach for brittle damage in particulate microstructures under monotonic loading, using a piecewise uniform damage field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Gărăjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 282, pp.112443. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic microrheology for ex vivo skin explants monitoring: A proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.113831. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2021.113831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiorespiratory Fitness and Neuromuscular Function of Mechanically Ventilated ICU COVID-19 Patients*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Y Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djahid Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum G Brownstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.1555 - 1565. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ccm.0000000000005641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Matter Characterization From Ultrasonic Microrheology and Fractional Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Michiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griesmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.162-173. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3130037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of natural disasters on consumer behavior: case of the 2017 El Niño phenomenon in Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Alatrista-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nunez-Del-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.e0244409:1-e0244409:23. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0244409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of static and dynamic urban populations with mobile network metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (9), pp.2034-2047. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2018.2871156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring dynamic origin-destination flows by transport mode using mobile phone data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danya Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101, pp.254-275. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2019.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and performance of coalitions of prosumers through diversification in the smart grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.963 - 970. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2016.2572302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CT-Mapper: mapping sparse multimodal cellular trajectories using a multilayer transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereshteh Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.69 - 81. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2016.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iCrowd: near-optimal task allocation for Piggyback Crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (8), pp.2010 - 2022. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2015.2483505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NextCell : predicting location using social interplay from cell phone traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence T. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (2), pp.452 - 463. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2013.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale model for information dissemination with device to device communication using call details records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Toukabrigunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2014.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPaaS: Mobility prediction as a service in telecom cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Kun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.59 - 75. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-013-9476-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative geographic routing with radio coverage extension for SER-constrained wireless relay networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syue-Ju Syue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Liang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teck Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (2), pp.271 - 279. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2012.120205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-organization framework for wireless ad hoc networks as small worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeo Chai Kiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (6), pp.2659-2673. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2197768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving small-world properties using bio-inspired techniques in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Kiat Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (8), pp.909-931. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxs024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoopGeo : a beaconless geographic cross-layer protocol for cooperative wireless ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teck Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syue-Ju Syue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Liang Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (8), pp.2554-2565. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2011.060711.100480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing collision probability on a shared medium using a variational method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGMETRICS Performance Evaluation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (2), pp.42-44. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1870178.1870193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a new technique combining a viability test, whole-cell hybridization and laser-scanning cytometry for the direct counting of viable Enterobacteriaceae cells in drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Olaizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Coallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 243, pp.405-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a new technique combining a viability test, whole-cell hybridization and laser-scanning cytometry for the direct counting of viable Enterobacteriaceae cells in drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Olaizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Coallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 243 (2), pp.405 - 409. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.femsle.2005.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of learning of estimation coefficients of the population and method of learning of estimation of the population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephir Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Danya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacoubi Mounim El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodabandelou Ghazaleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3471449. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’apprentissage de coefficients d’estimation de la population, et procédé d’estimation de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephir Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danya Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacoubi Mounim El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodabandelou Ghazaleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3072536. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'estimation de trajectoires utilisant des données mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereshteh Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3046006. 16609. 2017, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on extracting crowd intelligence from pervasive and social big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis  moreira‑matias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 9, n°2, pp.411, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Topology Dynamicity for Link Prediction in Intermittently Connected Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Spatiotemporal Stability by means of Entropy: Approach and Motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Link Prediction in Intermittently Connected Wireless Networks by Considering Link and Proximity Stabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor-Based Link Prediction in Intermittently Connected Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross layer simulation : application to performance modelling of networks composed of MANETs and satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmadou Issoufou Tiado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network performance engineering : a handbook on convergent multi-service networks and next generation internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5233, Springer, pp.477 - 508, 2011, Lecture Notes in Computer Science, 978-3-642-02741-3. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02742-0_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAAC mechanism : a Cluster Address Auto-Configuration mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delye de Clauzade de Mazieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance modelling and analysis of heterogeneous networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, River Publishers, pp.135 - 152, 2009, Rivers publishers series in information science and technology, 978-87-92329-18-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer interaction in wireless ad-hoc networks : a practical example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent advances in modeling and simulation tools for communication networks and services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.105 - 120, 2007, Advanced information and knowledge processing, 978-0-387-73907-6. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-73908-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multi-channel multi-hop MAC in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Doughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Dépt. Réseaux et Service de Télécom (Institut Mines-Télécom-Télécom SudParis); Faculté de Génie / Faculty of Engineering (Université Libanaise); Dépt. Réseaux et Service Multimédia Mobiles (Institut Mines-Télécom-Télécom SudParis); Services répartis, Architectures, MOdélisation, Validation, Administration des Réseaux (Institut Mines-Télécom-Télécom SudParis-CNRS). 2010, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying spatiotemporal stability by means of entropy : approach and motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Dépt. Réseaux et Service Multimédia Mobiles (Institut Mines-Télécom-Télécom SudParis); Services répartis, Architectures, MOdélisation, Validation, Administration des Réseaux (Institut Mines-Télécom-Télécom SudParis-CNRS). 2010, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold chain monitoring using wireless sensor networks : design & experimental feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-09007–RST, Télécom Sud Paris. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Accelerated Simulation Techniques: Time Space and level cyclic dependence of highly complex and dynamic networks: application to dynamic cross layer design of mobile systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] IRIT : Institut de Recherche Informatique de Toulouse. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particules dans les réseaux d'eau potable : caractérisation et impact sur la qualité de l'eau distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1998NAN12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId250"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Gauthier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the utility of digital contact tracing on empirical contact network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nunez-Del-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Alatrista-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2025 edition marks the 9th edition of NetMob (NetMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA; LE CNAM; IFP ENERGIES NOUVELLES; Université Gustave Eiffel; France 2030; TU Berlin; Orange; Qualcomm, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Relational Community Detection in Social Platforms using Graph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouamane Arhachoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Giovanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tabourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth France's International Conference on Complex Systems (FRCCS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bordeaux, France. pp.112-123, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-00206-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining attacks using causal logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Huy Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Totel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de la Recherche et de l’Enseignement de la Sécurité des Systèmes d’Information (RESSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating causal logs to explain attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Huy Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Totel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Risks and Security of Internet and Systems (CRISIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine grained urban grids clustering of mobile phone metadata with deep spatial temporal clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaobo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11227976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale optimization of electric vehicle charging infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd ACM International Conference on Advances in Geographic Information Systems (SIGSPATIAL '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Atlanta GA USA, France. pp.725-728, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3678717.3700830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic behaviour assessment of young bulls in pen using machine vision technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Cheype</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th ISAE Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity Scores for Public Transit Lines from Open-Data and Accessibility Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhesam Badeanlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Araldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board (TRB) 102nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TRB, Jan 2023, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the onset and propagation of damage of matrix/inclusion type heterogeneous media with differential swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Gãrãjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2022 - 25ème Congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM (Association Française de Mécanique), Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03954985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooling for first and last mile: integrating carpooling and transit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Araldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Depalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Arib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hEART 2022: 10th symposium of the European Association for Research in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wind, temperature, H2O and CO2 scanning lidar mobile observatory for a 3D thermodynamic view of the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Edouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Laser Radar Conference (ILRC30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Big Sky, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic behaviour assessment of young bulls in pen using machine vision technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mindus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd EAAP Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing a falls detection device: combining concerns for human motion and elders needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Visual user interfaces for human motion, ACM AVI 2020 International Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Island of Ischia (virtuel), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling by homogenization the effective behavior of a fragile matrix reinforced by swelling inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Garajeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Bayesian inference and clustering for transport mode detection from sparse and noisy geolocation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danya Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vachon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2018: Machine Learning and Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dublin, Ireland. pp.569-584, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10997-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mobile phone data to determine human mobility patterns in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Valega Prawirodidjojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Jie Quek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bu Sung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schläpfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CW 2018: International Conference on Cyberworlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Singapore, Singapore. pp.399 - 402, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CW.2018.00077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mobile phone data analysis for the estimation of daily urban dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danya Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2017 : 20th International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Yokohama, Japan. pp.626 - 632, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2017.8317956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submodular optimization for control of prosumer networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMARTGRIDCOMM 2016 : 7th IEEE International Conference on Smart Grid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sydney, Australia. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartGridComm.2016.7778758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population estimation from mobile network traffic metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOWMOM 2016 : 17th International symposium on a world of wireless, mobile and multimedia networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Coimbra, Portugal. pp.1 - 9, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2016.7523554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network planning tool based on network classification and load prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2016 : IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Doha, Qatar. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2016.7565166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalition formation algorithm of prosumers in a smart grid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2015 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.5896 - 5902, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7249262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi d'individus dans des cartes de profondeurs par champ de Markov, dans un contexte de détection de chute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Carrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01319945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CrowdTasker : maximizing coverage quality in Piggyback Crowdsensing under budget constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERCOM 2015 : International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Saint Louis, United States. pp.55 - 62, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2015.7146509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic femto cell architecture using TV Whitespace improving user experience of urban crowds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Elkouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2015 : 11th Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia. pp.886 - 891, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2015.7289200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information dissemination in vehicular networks via evolutionary game theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Labiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.124 - 129, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6883306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coverage-extended cooperative geographic routing with optimal power allocation for wireless multihop networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syue-Ju Syue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Liang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Shan Tsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC '12-Spring : IEEE 75th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Yokohama, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2012.6240215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting mobile phone user locations by exploiting collective behavioral patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2012 : 9th IEEE International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Fukuoka, Japan. pp.164-171, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UIC-ATC.2012.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of nodes using bio-inspired techniques for achieving small world properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Kiat Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNet 2011 : IEEE GLOBECOM Workshop on Complex Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Houston United States. pp.89 - 94, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2011.6162587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of wireless ad hoc networks as small worlds using long range directional beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Kiat Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNet 2011 : IEEE GLOBECOM Workshop on Complex Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Houston, United States. pp.120 - 124, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2011.6162373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Model for IEEE 802.15.4 Physical and Medium Access Control Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2011: International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multi-channel multi-hop MAC in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Doughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoMM 2010 : 8th International Conference on Advances in Mobile Computing &amp; Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-layer design based on geographic information for cooperative wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teck Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chedly Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syue-Ju Syue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2010-Spring : IEEE 71st Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Taipei, Taiwan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2010.5494169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing collision probability on a shared medium using a variational method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAMA 2010 : 12th Workshop on MAthematical Performance Modeling and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, New York United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative communication for wireless sensors Network : a Mac protocol solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mainaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2008 : 1st IFIP Wireless Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Dubai, United Arab Emirates. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2008.4812841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation Methods for Cross-Layer Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Network and Inaugural of Prof. Erol Gelenbe 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imperial College London, Apr 2004, Londres, United Kingdom. pp.183-203, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781860948947_0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Layer Simulation and Optimization for Mobile ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC6 / WG6.8 Conference on Mobile and Wireless Communication Networks (MWCN 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Technical Committee 6 : TC6 - Communications Systems, Oct 2004, Paris, France. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23150-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Simulation and Aggregation Techniques for Wireless ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Workshop on Cross-Layer Issues in the Design of Tacticle Mobile Ad-Hoc Wireless Networks 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering functional urban zones via heterogeneous graph convolution on high-resolution mobility data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaobo Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2025 edition marks the 9th edition of NetMob</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris CNAM, France. , 220 (217-218), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic road network criticality computation using call detail records for enhancing healthcare accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nunez del Prado Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Roujanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Alatrista Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tariverdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Mobility (netmob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of mobile service consumption for social signature clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaobo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nunez del Prado Cortez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Mobility (netmob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Madrid, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’enregistrement automatique de la maturité du porcelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53es Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 53es Journées de la recherche porcine, 1er-4 février 2021, Paris, p. 49-50, poster, 53, pp.49-50, 2021, Journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying information dissemination in a d2d network using Call details records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Toukabrigunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Symposium: Grande échelle &amp; Complexité, Institut Mines-Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.69817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing information dissemination in metapopulation using human mobility trace and beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETMOB 2013 : 3rd International Conference on the Analysis of Mobile Phone Datasets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Cambridge, Ma, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mean-field micromechanical incremental approach for brittle damage in particulate microstructures under monotonic loading, using a piecewise uniform damage field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Gărăjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 282, pp.112443. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic microrheology for ex vivo skin explants monitoring: A proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.113831. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2021.113831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiorespiratory Fitness and Neuromuscular Function of Mechanically Ventilated ICU COVID-19 Patients*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Y Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djahid Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum G Brownstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.1555 - 1565. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ccm.0000000000005641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Matter Characterization From Ultrasonic Microrheology and Fractional Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Michiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griesmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.162-173. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3130037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of natural disasters on consumer behavior: case of the 2017 El Niño phenomenon in Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Alatrista-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nunez-Del-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.e0244409:1-e0244409:23. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0244409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of static and dynamic urban populations with mobile network metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (9), pp.2034-2047. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2018.2871156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring dynamic origin-destination flows by transport mode using mobile phone data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danya Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101, pp.254-275. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2019.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and performance of coalitions of prosumers through diversification in the smart grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.963 - 970. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2016.2572302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CT-Mapper: mapping sparse multimodal cellular trajectories using a multilayer transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereshteh Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.69 - 81. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2016.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iCrowd: near-optimal task allocation for Piggyback Crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (8), pp.2010 - 2022. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2015.2483505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NextCell : predicting location using social interplay from cell phone traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence T. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (2), pp.452 - 463. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2013.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale model for information dissemination with device to device communication using call details records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Toukabrigunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2014.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPaaS: Mobility prediction as a service in telecom cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Kun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.59 - 75. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-013-9476-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative geographic routing with radio coverage extension for SER-constrained wireless relay networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syue-Ju Syue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Liang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teck Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (2), pp.271 - 279. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2012.120205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-organization framework for wireless ad hoc networks as small worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeo Chai Kiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (6), pp.2659-2673. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2197768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving small-world properties using bio-inspired techniques in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Kiat Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (8), pp.909-931. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxs024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoopGeo : a beaconless geographic cross-layer protocol for cooperative wireless ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teck Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syue-Ju Syue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Liang Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (8), pp.2554-2565. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2011.060711.100480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing collision probability on a shared medium using a variational method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGMETRICS Performance Evaluation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (2), pp.42-44. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1870178.1870193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a new technique combining a viability test, whole-cell hybridization and laser-scanning cytometry for the direct counting of viable Enterobacteriaceae cells in drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Olaizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Coallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 243, pp.405-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a new technique combining a viability test, whole-cell hybridization and laser-scanning cytometry for the direct counting of viable Enterobacteriaceae cells in drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Olaizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Coallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 243 (2), pp.405 - 409. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.femsle.2005.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of learning of estimation coefficients of the population and method of learning of estimation of the population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephir Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Danya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacoubi Mounim El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodabandelou Ghazaleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3471449. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’apprentissage de coefficients d’estimation de la population, et procédé d’estimation de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephir Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danya Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacoubi Mounim El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodabandelou Ghazaleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3072536. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'estimation de trajectoires utilisant des données mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereshteh Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3046006. 16609. 2017, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on extracting crowd intelligence from pervasive and social big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis  moreira‑matias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 9, n°2, pp.411, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Topology Dynamicity for Link Prediction in Intermittently Connected Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Spatiotemporal Stability by means of Entropy: Approach and Motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Link Prediction in Intermittently Connected Wireless Networks by Considering Link and Proximity Stabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor-Based Link Prediction in Intermittently Connected Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross layer simulation : application to performance modelling of networks composed of MANETs and satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmadou Issoufou Tiado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network performance engineering : a handbook on convergent multi-service networks and next generation internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5233, Springer, pp.477 - 508, 2011, Lecture Notes in Computer Science, 978-3-642-02741-3. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02742-0_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAAC mechanism : a Cluster Address Auto-Configuration mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delye de Clauzade de Mazieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance modelling and analysis of heterogeneous networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, River Publishers, pp.135 - 152, 2009, Rivers publishers series in information science and technology, 978-87-92329-18-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer interaction in wireless ad-hoc networks : a practical example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent advances in modeling and simulation tools for communication networks and services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.105 - 120, 2007, Advanced information and knowledge processing, 978-0-387-73907-6. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-73908-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying spatiotemporal stability by means of entropy : approach and motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Dépt. Réseaux et Service Multimédia Mobiles (Institut Mines-Télécom-Télécom SudParis); Services répartis, Architectures, MOdélisation, Validation, Administration des Réseaux (Institut Mines-Télécom-Télécom SudParis-CNRS). 2010, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multi-channel multi-hop MAC in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Doughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Dépt. Réseaux et Service de Télécom (Institut Mines-Télécom-Télécom SudParis); Faculté de Génie / Faculty of Engineering (Université Libanaise); Dépt. Réseaux et Service Multimédia Mobiles (Institut Mines-Télécom-Télécom SudParis); Services répartis, Architectures, MOdélisation, Validation, Administration des Réseaux (Institut Mines-Télécom-Télécom SudParis-CNRS). 2010, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold chain monitoring using wireless sensor networks : design & experimental feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-09007–RST, Télécom Sud Paris. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Accelerated Simulation Techniques: Time Space and level cyclic dependence of highly complex and dynamic networks: application to dynamic cross layer design of mobile systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] IRIT : Institut de Recherche Informatique de Toulouse. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particules dans les réseaux d'eau potable : caractérisation et impact sur la qualité de l'eau distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1998NAN12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId250"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nunez-Del-Prado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista-Salas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Moungla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouamane Arhachoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Giovanidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tabourier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Huy Ha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huy Ha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaobo Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11227976" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810316v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunyu Zhao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678717.3700830" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217657v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheype" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manceau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Merle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dugu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhesam Badeanlou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Diana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03954985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail G&#227;r&#227;jeu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Depalma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Arib" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Edouart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;nac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mindus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lan Hing Ting" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voilmy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danya Bachir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Khodabandelou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounim El Yacoubi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vachon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10997-4_35" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152305v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Valega Prawirodidjojo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Jie Quek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu Sung Lee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schl&#228;pfer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW.2018.00077" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317956" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gensollen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Becker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2016.7778758" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2016.7523554" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hammami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7565166" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249262" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01319945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cormier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lafert&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Xiong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanling Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leye Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2015.7146509" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sultan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Elkouki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289200" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Labiod" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Banerjee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883306" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718533v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syue-Ju Syue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Liang Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Shan Tsai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2012.6240215" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749864v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqiang Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2012.28" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716588v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Haykel Zayani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Zeghlache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301912v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachit Agarwal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Kiat Yeo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2011.6162587" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2011.6162373" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355166v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Mehsen Ahmad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Doughan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Mougharbel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teck Aguilar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chedly Ghedira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2010.5494169" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354822v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376584v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mainaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2008.4812841" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924183v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781860948947_0011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924175v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924171v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482647v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291672v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nunez del Prado Cortez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Roujanski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tariverdi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003298v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Andr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2021.ph" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302824v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Toukabrigunes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.69817" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205130v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail G&#259;r&#259;jeu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112443" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634634v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemarquand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caplain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113831" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foschia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum G Brownstein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000005641" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634636v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Michiel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griesmar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3130037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141616v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244409" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286129v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2018.2871156" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2019.02.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729373v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2016.2572302" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412950v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Asgari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.04.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347999v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2015.2483505" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262393v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence T. Yang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2013.223" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111385v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.12.010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078222v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Kun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-013-9476-z" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306762v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2012.120205" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724347v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeo Chai Kiat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2197768" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxs024" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625205v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2011.060711.100480" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553747v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1870178.1870193" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091834v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Olaizola" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Coallier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laurent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941923v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.01.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303861v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephir Arnold" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Danya" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubi Mounim El" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodabandelou Ghazaleh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303801v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582154v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823619v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis &#160;moreira&#8209;matias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716597v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Slama" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717434v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716592v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716596v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303356v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmadou Issoufou Tiado" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02742-0_21" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H1WSKCW6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473079v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delye de Clauzade de Mazieux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328170v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73908-3_5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355164v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356335v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975329v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bekara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delye" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924177v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748105v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN12004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nunez-Del-Prado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista-Salas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Moungla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouamane Arhachoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Giovanidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tabourier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huy Ha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Huy Ha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaobo Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11227976" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810316v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunyu Zhao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678717.3700830" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217657v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheype" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manceau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Merle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dugu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhesam Badeanlou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Diana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03954985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail G&#227;r&#227;jeu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Depalma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Arib" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Edouart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;nac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mindus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lan Hing Ting" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voilmy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danya Bachir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Khodabandelou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounim El Yacoubi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vachon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10997-4_35" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152305v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Valega Prawirodidjojo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Jie Quek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu Sung Lee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schl&#228;pfer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW.2018.00077" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317956" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gensollen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Becker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2016.7778758" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2016.7523554" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hammami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7565166" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249262" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01319945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cormier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lafert&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Xiong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanling Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leye Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2015.7146509" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sultan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Elkouki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289200" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Labiod" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Banerjee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883306" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718533v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syue-Ju Syue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Liang Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Shan Tsai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2012.6240215" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749864v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqiang Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2012.28" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301912v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachit Agarwal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Kiat Yeo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2011.6162587" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2011.6162373" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716588v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Haykel Zayani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Zeghlache" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355166v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Mehsen Ahmad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Doughan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Mougharbel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teck Aguilar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chedly Ghedira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2010.5494169" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354822v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376584v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mainaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2008.4812841" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924183v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781860948947_0011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924175v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924171v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482647v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291672v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nunez del Prado Cortez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Roujanski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tariverdi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003298v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Andr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2021.ph" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302824v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Toukabrigunes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.69817" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205130v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail G&#259;r&#259;jeu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112443" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634634v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemarquand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caplain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113831" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foschia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum G Brownstein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000005641" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634636v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Michiel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griesmar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3130037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141616v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244409" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286129v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2018.2871156" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2019.02.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729373v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2016.2572302" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412950v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Asgari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.04.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347999v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2015.2483505" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262393v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence T. Yang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2013.223" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111385v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.12.010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078222v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Kun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-013-9476-z" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306762v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2012.120205" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724347v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeo Chai Kiat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2197768" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxs024" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625205v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2011.060711.100480" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553747v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1870178.1870193" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091834v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Olaizola" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Coallier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laurent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941923v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.01.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303861v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephir Arnold" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Danya" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubi Mounim El" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodabandelou Ghazaleh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303801v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582154v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823619v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis &#160;moreira&#8209;matias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716597v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Slama" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717434v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716592v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716596v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303356v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmadou Issoufou Tiado" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02742-0_21" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H1WSKCW6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473079v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delye de Clauzade de Mazieux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328170v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73908-3_5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356335v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355164v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975329v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bekara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delye" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924177v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748105v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN12004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>