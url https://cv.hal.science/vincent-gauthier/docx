--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Gauthier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the utility of digital contact tracing on empirical contact network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nunez-Del-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Alatrista-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2025 edition marks the 9th edition of NetMob (NetMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA; LE CNAM; IFP ENERGIES NOUVELLES; Université Gustave Eiffel; France 2030; TU Berlin; Orange; Qualcomm, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Relational Community Detection in Social Platforms using Graph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouamane Arhachoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Giovanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tabourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth France's International Conference on Complex Systems (FRCCS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bordeaux, France. pp.112-123, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-00206-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining attacks using causal logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Huy Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Totel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de la Recherche et de l’Enseignement de la Sécurité des Systèmes d’Information (RESSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating causal logs to explain attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Huy Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Totel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Risks and Security of Internet and Systems (CRISIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine grained urban grids clustering of mobile phone metadata with deep spatial temporal clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaobo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11227976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale optimization of electric vehicle charging infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd ACM International Conference on Advances in Geographic Information Systems (SIGSPATIAL '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Atlanta GA USA, France. pp.725-728, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3678717.3700830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic behaviour assessment of young bulls in pen using machine vision technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Cheype</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th ISAE Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity Scores for Public Transit Lines from Open-Data and Accessibility Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhesam Badeanlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Araldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board (TRB) 102nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TRB, Jan 2023, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the onset and propagation of damage of matrix/inclusion type heterogeneous media with differential swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Gãrãjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2022 - 25ème Congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM (Association Française de Mécanique), Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03954985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooling for first and last mile: integrating carpooling and transit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Araldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Depalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Arib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hEART 2022: 10th symposium of the European Association for Research in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wind, temperature, H2O and CO2 scanning lidar mobile observatory for a 3D thermodynamic view of the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Edouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Laser Radar Conference (ILRC30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Big Sky, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic behaviour assessment of young bulls in pen using machine vision technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mindus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd EAAP Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing a falls detection device: combining concerns for human motion and elders needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Visual user interfaces for human motion, ACM AVI 2020 International Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Island of Ischia (virtuel), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling by homogenization the effective behavior of a fragile matrix reinforced by swelling inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Garajeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Bayesian inference and clustering for transport mode detection from sparse and noisy geolocation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danya Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vachon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2018: Machine Learning and Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dublin, Ireland. pp.569-584, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10997-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mobile phone data to determine human mobility patterns in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Valega Prawirodidjojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Jie Quek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bu Sung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schläpfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CW 2018: International Conference on Cyberworlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Singapore, Singapore. pp.399 - 402, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CW.2018.00077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mobile phone data analysis for the estimation of daily urban dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danya Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2017 : 20th International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Yokohama, Japan. pp.626 - 632, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2017.8317956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submodular optimization for control of prosumer networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMARTGRIDCOMM 2016 : 7th IEEE International Conference on Smart Grid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sydney, Australia. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartGridComm.2016.7778758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population estimation from mobile network traffic metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOWMOM 2016 : 17th International symposium on a world of wireless, mobile and multimedia networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Coimbra, Portugal. pp.1 - 9, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2016.7523554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network planning tool based on network classification and load prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2016 : IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Doha, Qatar. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2016.7565166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalition formation algorithm of prosumers in a smart grid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2015 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.5896 - 5902, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7249262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi d'individus dans des cartes de profondeurs par champ de Markov, dans un contexte de détection de chute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Carrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01319945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CrowdTasker : maximizing coverage quality in Piggyback Crowdsensing under budget constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERCOM 2015 : International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Saint Louis, United States. pp.55 - 62, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2015.7146509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic femto cell architecture using TV Whitespace improving user experience of urban crowds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Elkouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2015 : 11th Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia. pp.886 - 891, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2015.7289200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information dissemination in vehicular networks via evolutionary game theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Labiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.124 - 129, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6883306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coverage-extended cooperative geographic routing with optimal power allocation for wireless multihop networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syue-Ju Syue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Liang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Shan Tsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC '12-Spring : IEEE 75th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Yokohama, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2012.6240215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting mobile phone user locations by exploiting collective behavioral patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2012 : 9th IEEE International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Fukuoka, Japan. pp.164-171, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UIC-ATC.2012.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of nodes using bio-inspired techniques for achieving small world properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Kiat Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNet 2011 : IEEE GLOBECOM Workshop on Complex Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Houston United States. pp.89 - 94, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2011.6162587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of wireless ad hoc networks as small worlds using long range directional beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Kiat Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNet 2011 : IEEE GLOBECOM Workshop on Complex Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Houston, United States. pp.120 - 124, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2011.6162373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Model for IEEE 802.15.4 Physical and Medium Access Control Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2011: International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multi-channel multi-hop MAC in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Doughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoMM 2010 : 8th International Conference on Advances in Mobile Computing &amp; Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-layer design based on geographic information for cooperative wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teck Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chedly Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syue-Ju Syue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2010-Spring : IEEE 71st Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Taipei, Taiwan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2010.5494169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing collision probability on a shared medium using a variational method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAMA 2010 : 12th Workshop on MAthematical Performance Modeling and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, New York United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative communication for wireless sensors Network : a Mac protocol solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mainaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2008 : 1st IFIP Wireless Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Dubai, United Arab Emirates. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2008.4812841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation Methods for Cross-Layer Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Network and Inaugural of Prof. Erol Gelenbe 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imperial College London, Apr 2004, Londres, United Kingdom. pp.183-203, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781860948947_0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Layer Simulation and Optimization for Mobile ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC6 / WG6.8 Conference on Mobile and Wireless Communication Networks (MWCN 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Technical Committee 6 : TC6 - Communications Systems, Oct 2004, Paris, France. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23150-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Simulation and Aggregation Techniques for Wireless ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Workshop on Cross-Layer Issues in the Design of Tacticle Mobile Ad-Hoc Wireless Networks 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering functional urban zones via heterogeneous graph convolution on high-resolution mobility data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaobo Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2025 edition marks the 9th edition of NetMob</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris CNAM, France. , 220 (217-218), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic road network criticality computation using call detail records for enhancing healthcare accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nunez del Prado Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Roujanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Alatrista Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tariverdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Mobility (netmob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of mobile service consumption for social signature clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaobo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nunez del Prado Cortez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Mobility (netmob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Madrid, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’enregistrement automatique de la maturité du porcelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53es Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 53es Journées de la recherche porcine, 1er-4 février 2021, Paris, p. 49-50, poster, 53, pp.49-50, 2021, Journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying information dissemination in a d2d network using Call details records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Toukabrigunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Symposium: Grande échelle &amp; Complexité, Institut Mines-Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.69817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing information dissemination in metapopulation using human mobility trace and beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETMOB 2013 : 3rd International Conference on the Analysis of Mobile Phone Datasets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Cambridge, Ma, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mean-field micromechanical incremental approach for brittle damage in particulate microstructures under monotonic loading, using a piecewise uniform damage field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Gărăjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 282, pp.112443. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic microrheology for ex vivo skin explants monitoring: A proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.113831. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2021.113831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiorespiratory Fitness and Neuromuscular Function of Mechanically Ventilated ICU COVID-19 Patients*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Y Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djahid Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum G Brownstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.1555 - 1565. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ccm.0000000000005641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Matter Characterization From Ultrasonic Microrheology and Fractional Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Michiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griesmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.162-173. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3130037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of natural disasters on consumer behavior: case of the 2017 El Niño phenomenon in Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Alatrista-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nunez-Del-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.e0244409:1-e0244409:23. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0244409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of static and dynamic urban populations with mobile network metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (9), pp.2034-2047. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2018.2871156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring dynamic origin-destination flows by transport mode using mobile phone data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danya Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101, pp.254-275. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2019.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and performance of coalitions of prosumers through diversification in the smart grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.963 - 970. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2016.2572302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CT-Mapper: mapping sparse multimodal cellular trajectories using a multilayer transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereshteh Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.69 - 81. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2016.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iCrowd: near-optimal task allocation for Piggyback Crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (8), pp.2010 - 2022. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2015.2483505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NextCell : predicting location using social interplay from cell phone traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence T. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (2), pp.452 - 463. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2013.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale model for information dissemination with device to device communication using call details records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Toukabrigunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2014.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPaaS: Mobility prediction as a service in telecom cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Kun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.59 - 75. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-013-9476-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative geographic routing with radio coverage extension for SER-constrained wireless relay networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syue-Ju Syue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Liang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teck Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (2), pp.271 - 279. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2012.120205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-organization framework for wireless ad hoc networks as small worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeo Chai Kiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (6), pp.2659-2673. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2197768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving small-world properties using bio-inspired techniques in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Kiat Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (8), pp.909-931. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxs024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoopGeo : a beaconless geographic cross-layer protocol for cooperative wireless ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teck Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syue-Ju Syue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Liang Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (8), pp.2554-2565. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2011.060711.100480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing collision probability on a shared medium using a variational method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGMETRICS Performance Evaluation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (2), pp.42-44. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1870178.1870193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a new technique combining a viability test, whole-cell hybridization and laser-scanning cytometry for the direct counting of viable Enterobacteriaceae cells in drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Olaizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Coallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 243, pp.405-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a new technique combining a viability test, whole-cell hybridization and laser-scanning cytometry for the direct counting of viable Enterobacteriaceae cells in drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Olaizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Coallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 243 (2), pp.405 - 409. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.femsle.2005.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of learning of estimation coefficients of the population and method of learning of estimation of the population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephir Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Danya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacoubi Mounim El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodabandelou Ghazaleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3471449. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’apprentissage de coefficients d’estimation de la population, et procédé d’estimation de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephir Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danya Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacoubi Mounim El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodabandelou Ghazaleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3072536. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'estimation de trajectoires utilisant des données mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereshteh Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3046006. 16609. 2017, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on extracting crowd intelligence from pervasive and social big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis  moreira‑matias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 9, n°2, pp.411, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Topology Dynamicity for Link Prediction in Intermittently Connected Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Spatiotemporal Stability by means of Entropy: Approach and Motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Link Prediction in Intermittently Connected Wireless Networks by Considering Link and Proximity Stabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor-Based Link Prediction in Intermittently Connected Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross layer simulation : application to performance modelling of networks composed of MANETs and satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmadou Issoufou Tiado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network performance engineering : a handbook on convergent multi-service networks and next generation internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5233, Springer, pp.477 - 508, 2011, Lecture Notes in Computer Science, 978-3-642-02741-3. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02742-0_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAAC mechanism : a Cluster Address Auto-Configuration mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delye de Clauzade de Mazieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance modelling and analysis of heterogeneous networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, River Publishers, pp.135 - 152, 2009, Rivers publishers series in information science and technology, 978-87-92329-18-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer interaction in wireless ad-hoc networks : a practical example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent advances in modeling and simulation tools for communication networks and services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.105 - 120, 2007, Advanced information and knowledge processing, 978-0-387-73907-6. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-73908-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying spatiotemporal stability by means of entropy : approach and motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Dépt. Réseaux et Service Multimédia Mobiles (Institut Mines-Télécom-Télécom SudParis); Services répartis, Architectures, MOdélisation, Validation, Administration des Réseaux (Institut Mines-Télécom-Télécom SudParis-CNRS). 2010, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multi-channel multi-hop MAC in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Doughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Dépt. Réseaux et Service de Télécom (Institut Mines-Télécom-Télécom SudParis); Faculté de Génie / Faculty of Engineering (Université Libanaise); Dépt. Réseaux et Service Multimédia Mobiles (Institut Mines-Télécom-Télécom SudParis); Services répartis, Architectures, MOdélisation, Validation, Administration des Réseaux (Institut Mines-Télécom-Télécom SudParis-CNRS). 2010, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold chain monitoring using wireless sensor networks : design & experimental feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-09007–RST, Télécom Sud Paris. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Accelerated Simulation Techniques: Time Space and level cyclic dependence of highly complex and dynamic networks: application to dynamic cross layer design of mobile systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] IRIT : Institut de Recherche Informatique de Toulouse. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particules dans les réseaux d'eau potable : caractérisation et impact sur la qualité de l'eau distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1998NAN12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId250"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Gauthier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining attacks using causal logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Huy Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Totel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de la Recherche et de l’Enseignement de la Sécurité des Systèmes d’Information (RESSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating causal logs to explain attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Huy Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Totel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Risks and Security of Internet and Systems (CRISIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Relational Community Detection in Social Platforms using Graph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouamane Arhachoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Giovanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tabourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth France's International Conference on Complex Systems (FRCCS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bordeaux, France. pp.112-123, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-00206-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the utility of digital contact tracing on empirical contact network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nunez-Del-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Alatrista-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2025 edition marks the 9th edition of NetMob (NetMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA; LE CNAM; IFP ENERGIES NOUVELLES; Université Gustave Eiffel; France 2030; TU Berlin; Orange; Qualcomm, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine grained urban grids clustering of mobile phone metadata with deep spatial temporal clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaobo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11227976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale optimization of electric vehicle charging infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd ACM International Conference on Advances in Geographic Information Systems (SIGSPATIAL '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Atlanta GA USA, France. pp.725-728, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3678717.3700830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic behaviour assessment of young bulls in pen using machine vision technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Cheype</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th ISAE Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity Scores for Public Transit Lines from Open-Data and Accessibility Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhesam Badeanlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Araldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board (TRB) 102nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TRB, Jan 2023, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the onset and propagation of damage of matrix/inclusion type heterogeneous media with differential swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Gãrãjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2022 - 25ème Congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM (Association Française de Mécanique), Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03954985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooling for first and last mile: integrating carpooling and transit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Araldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Depalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Arib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hEART 2022: 10th symposium of the European Association for Research in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wind, temperature, H2O and CO2 scanning lidar mobile observatory for a 3D thermodynamic view of the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Edouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Laser Radar Conference (ILRC30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Big Sky, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic behaviour assessment of young bulls in pen using machine vision technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mindus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd EAAP Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing a falls detection device: combining concerns for human motion and elders needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Visual user interfaces for human motion, ACM AVI 2020 International Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Island of Ischia (virtuel), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling by homogenization the effective behavior of a fragile matrix reinforced by swelling inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Garajeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Bayesian inference and clustering for transport mode detection from sparse and noisy geolocation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danya Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vachon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2018: Machine Learning and Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dublin, Ireland. pp.569-584, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10997-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mobile phone data to determine human mobility patterns in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Valega Prawirodidjojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Jie Quek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bu Sung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schläpfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CW 2018: International Conference on Cyberworlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Singapore, Singapore. pp.399 - 402, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CW.2018.00077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mobile phone data analysis for the estimation of daily urban dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danya Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2017 : 20th International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Yokohama, Japan. pp.626 - 632, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2017.8317956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submodular optimization for control of prosumer networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMARTGRIDCOMM 2016 : 7th IEEE International Conference on Smart Grid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sydney, Australia. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartGridComm.2016.7778758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population estimation from mobile network traffic metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOWMOM 2016 : 17th International symposium on a world of wireless, mobile and multimedia networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Coimbra, Portugal. pp.1 - 9, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2016.7523554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network planning tool based on network classification and load prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2016 : IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Doha, Qatar. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2016.7565166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalition formation algorithm of prosumers in a smart grid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2015 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.5896 - 5902, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7249262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi d'individus dans des cartes de profondeurs par champ de Markov, dans un contexte de détection de chute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Carrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01319945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CrowdTasker : maximizing coverage quality in Piggyback Crowdsensing under budget constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERCOM 2015 : International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Saint Louis, United States. pp.55 - 62, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2015.7146509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic femto cell architecture using TV Whitespace improving user experience of urban crowds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Elkouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2015 : 11th Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia. pp.886 - 891, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2015.7289200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information dissemination in vehicular networks via evolutionary game theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Labiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.124 - 129, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6883306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coverage-extended cooperative geographic routing with optimal power allocation for wireless multihop networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syue-Ju Syue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Liang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Shan Tsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC '12-Spring : IEEE 75th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Yokohama, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2012.6240215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting mobile phone user locations by exploiting collective behavioral patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2012 : 9th IEEE International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Fukuoka, Japan. pp.164-171, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UIC-ATC.2012.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of wireless ad hoc networks as small worlds using long range directional beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Kiat Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNet 2011 : IEEE GLOBECOM Workshop on Complex Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Houston, United States. pp.120 - 124, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2011.6162373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of nodes using bio-inspired techniques for achieving small world properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Kiat Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNet 2011 : IEEE GLOBECOM Workshop on Complex Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Houston United States. pp.89 - 94, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2011.6162587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Model for IEEE 802.15.4 Physical and Medium Access Control Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2011: International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multi-channel multi-hop MAC in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Doughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoMM 2010 : 8th International Conference on Advances in Mobile Computing &amp; Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-layer design based on geographic information for cooperative wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teck Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chedly Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syue-Ju Syue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2010-Spring : IEEE 71st Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Taipei, Taiwan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2010.5494169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing collision probability on a shared medium using a variational method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAMA 2010 : 12th Workshop on MAthematical Performance Modeling and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, New York United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative communication for wireless sensors Network : a Mac protocol solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mainaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2008 : 1st IFIP Wireless Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Dubai, United Arab Emirates. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2008.4812841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation Methods for Cross-Layer Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Network and Inaugural of Prof. Erol Gelenbe 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imperial College London, Apr 2004, Londres, United Kingdom. pp.183-203, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781860948947_0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Layer Simulation and Optimization for Mobile ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC6 / WG6.8 Conference on Mobile and Wireless Communication Networks (MWCN 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Technical Committee 6 : TC6 - Communications Systems, Oct 2004, Paris, France. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23150-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Simulation and Aggregation Techniques for Wireless ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Workshop on Cross-Layer Issues in the Design of Tacticle Mobile Ad-Hoc Wireless Networks 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering functional urban zones via heterogeneous graph convolution on high-resolution mobility data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaobo Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2025 edition marks the 9th edition of NetMob</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris CNAM, France. , 220 (217-218), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic road network criticality computation using call detail records for enhancing healthcare accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nunez del Prado Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Roujanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Alatrista Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tariverdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Mobility (netmob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of mobile service consumption for social signature clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaobo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nunez del Prado Cortez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Mobility (netmob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Madrid, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’enregistrement automatique de la maturité du porcelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53es Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 53es Journées de la recherche porcine, 1er-4 février 2021, Paris, p. 49-50, poster, 53, pp.49-50, 2021, Journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying information dissemination in a d2d network using Call details records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Toukabrigunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Symposium: Grande échelle &amp; Complexité, Institut Mines-Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.69817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing information dissemination in metapopulation using human mobility trace and beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETMOB 2013 : 3rd International Conference on the Analysis of Mobile Phone Datasets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Cambridge, Ma, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mean-field micromechanical incremental approach for brittle damage in particulate microstructures under monotonic loading, using a piecewise uniform damage field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Gărăjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 282, pp.112443. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic microrheology for ex vivo skin explants monitoring: A proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.113831. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2021.113831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiorespiratory Fitness and Neuromuscular Function of Mechanically Ventilated ICU COVID-19 Patients*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Y Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djahid Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum G Brownstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.1555 - 1565. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ccm.0000000000005641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Matter Characterization From Ultrasonic Microrheology and Fractional Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Michiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griesmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.162-173. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3130037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of natural disasters on consumer behavior: case of the 2017 El Niño phenomenon in Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Alatrista-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nunez-Del-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.e0244409:1-e0244409:23. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0244409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of static and dynamic urban populations with mobile network metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (9), pp.2034-2047. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2018.2871156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring dynamic origin-destination flows by transport mode using mobile phone data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danya Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101, pp.254-275. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2019.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and performance of coalitions of prosumers through diversification in the smart grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.963 - 970. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2016.2572302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CT-Mapper: mapping sparse multimodal cellular trajectories using a multilayer transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereshteh Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.69 - 81. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2016.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iCrowd: near-optimal task allocation for Piggyback Crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (8), pp.2010 - 2022. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2015.2483505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NextCell : predicting location using social interplay from cell phone traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence T. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (2), pp.452 - 463. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2013.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale model for information dissemination with device to device communication using call details records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Toukabrigunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2014.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPaaS: Mobility prediction as a service in telecom cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Kun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.59 - 75. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-013-9476-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative geographic routing with radio coverage extension for SER-constrained wireless relay networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syue-Ju Syue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Liang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teck Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (2), pp.271 - 279. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2012.120205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-organization framework for wireless ad hoc networks as small worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeo Chai Kiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (6), pp.2659-2673. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2197768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving small-world properties using bio-inspired techniques in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Kiat Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (8), pp.909-931. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxs024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoopGeo : a beaconless geographic cross-layer protocol for cooperative wireless ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teck Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syue-Ju Syue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Liang Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (8), pp.2554-2565. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2011.060711.100480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing collision probability on a shared medium using a variational method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGMETRICS Performance Evaluation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (2), pp.42-44. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1870178.1870193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a new technique combining a viability test, whole-cell hybridization and laser-scanning cytometry for the direct counting of viable Enterobacteriaceae cells in drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Olaizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Coallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 243, pp.405-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a new technique combining a viability test, whole-cell hybridization and laser-scanning cytometry for the direct counting of viable Enterobacteriaceae cells in drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Olaizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Coallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 243 (2), pp.405 - 409. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.femsle.2005.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of learning of estimation coefficients of the population and method of learning of estimation of the population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephir Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Danya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacoubi Mounim El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodabandelou Ghazaleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3471449. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’apprentissage de coefficients d’estimation de la population, et procédé d’estimation de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephir Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danya Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacoubi Mounim El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodabandelou Ghazaleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3072536. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'estimation de trajectoires utilisant des données mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereshteh Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3046006. 16609. 2017, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on extracting crowd intelligence from pervasive and social big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis  moreira‑matias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 9, n°2, pp.411, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Topology Dynamicity for Link Prediction in Intermittently Connected Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Spatiotemporal Stability by means of Entropy: Approach and Motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Link Prediction in Intermittently Connected Wireless Networks by Considering Link and Proximity Stabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor-Based Link Prediction in Intermittently Connected Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross layer simulation : application to performance modelling of networks composed of MANETs and satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmadou Issoufou Tiado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network performance engineering : a handbook on convergent multi-service networks and next generation internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5233, Springer, pp.477 - 508, 2011, Lecture Notes in Computer Science, 978-3-642-02741-3. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02742-0_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAAC mechanism : a Cluster Address Auto-Configuration mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delye de Clauzade de Mazieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance modelling and analysis of heterogeneous networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, River Publishers, pp.135 - 152, 2009, Rivers publishers series in information science and technology, 978-87-92329-18-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer interaction in wireless ad-hoc networks : a practical example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent advances in modeling and simulation tools for communication networks and services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.105 - 120, 2007, Advanced information and knowledge processing, 978-0-387-73907-6. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-73908-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying spatiotemporal stability by means of entropy : approach and motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Dépt. Réseaux et Service Multimédia Mobiles (Institut Mines-Télécom-Télécom SudParis); Services répartis, Architectures, MOdélisation, Validation, Administration des Réseaux (Institut Mines-Télécom-Télécom SudParis-CNRS). 2010, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multi-channel multi-hop MAC in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Doughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Dépt. Réseaux et Service de Télécom (Institut Mines-Télécom-Télécom SudParis); Faculté de Génie / Faculty of Engineering (Université Libanaise); Dépt. Réseaux et Service Multimédia Mobiles (Institut Mines-Télécom-Télécom SudParis); Services répartis, Architectures, MOdélisation, Validation, Administration des Réseaux (Institut Mines-Télécom-Télécom SudParis-CNRS). 2010, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold chain monitoring using wireless sensor networks : design & experimental feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-09007–RST, Télécom Sud Paris. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Accelerated Simulation Techniques: Time Space and level cyclic dependence of highly complex and dynamic networks: application to dynamic cross layer design of mobile systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] IRIT : Institut de Recherche Informatique de Toulouse. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particules dans les réseaux d'eau potable : caractérisation et impact sur la qualité de l'eau distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1998NAN12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId250"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nunez-Del-Prado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista-Salas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Moungla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouamane Arhachoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Giovanidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tabourier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huy Ha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Huy Ha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaobo Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11227976" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810316v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunyu Zhao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678717.3700830" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217657v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheype" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manceau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Merle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dugu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhesam Badeanlou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Diana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03954985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail G&#227;r&#227;jeu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Depalma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Arib" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Edouart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;nac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mindus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lan Hing Ting" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voilmy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danya Bachir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Khodabandelou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounim El Yacoubi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vachon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10997-4_35" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152305v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Valega Prawirodidjojo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Jie Quek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu Sung Lee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schl&#228;pfer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW.2018.00077" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317956" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gensollen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Becker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2016.7778758" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2016.7523554" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hammami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7565166" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249262" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01319945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cormier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lafert&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Xiong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanling Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leye Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2015.7146509" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sultan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Elkouki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289200" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Labiod" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Banerjee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883306" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718533v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syue-Ju Syue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Liang Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Shan Tsai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2012.6240215" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749864v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqiang Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2012.28" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301912v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachit Agarwal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Kiat Yeo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2011.6162587" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2011.6162373" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716588v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Haykel Zayani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Zeghlache" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355166v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Mehsen Ahmad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Doughan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Mougharbel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teck Aguilar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chedly Ghedira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2010.5494169" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354822v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376584v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mainaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2008.4812841" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924183v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781860948947_0011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924175v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924171v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482647v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291672v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nunez del Prado Cortez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Roujanski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tariverdi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003298v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Andr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2021.ph" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302824v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Toukabrigunes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.69817" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205130v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail G&#259;r&#259;jeu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112443" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634634v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemarquand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caplain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113831" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foschia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum G Brownstein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000005641" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634636v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Michiel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griesmar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3130037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141616v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244409" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286129v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2018.2871156" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2019.02.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729373v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2016.2572302" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412950v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Asgari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.04.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347999v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2015.2483505" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262393v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence T. Yang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2013.223" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111385v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.12.010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078222v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Kun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-013-9476-z" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306762v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2012.120205" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724347v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeo Chai Kiat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2197768" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxs024" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625205v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2011.060711.100480" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553747v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1870178.1870193" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091834v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Olaizola" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Coallier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laurent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941923v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.01.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303861v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephir Arnold" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Danya" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubi Mounim El" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodabandelou Ghazaleh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303801v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582154v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823619v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis &#160;moreira&#8209;matias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716597v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Slama" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717434v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716592v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716596v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303356v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmadou Issoufou Tiado" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02742-0_21" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H1WSKCW6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473079v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delye de Clauzade de Mazieux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328170v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73908-3_5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356335v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355164v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975329v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bekara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delye" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924177v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748105v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN12004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158092v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huy Ha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Huy Ha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouamane Arhachoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Giovanidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tabourier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nunez-Del-Prado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista-Salas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Moungla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaobo Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11227976" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810316v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunyu Zhao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678717.3700830" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217657v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheype" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manceau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Merle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dugu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhesam Badeanlou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Diana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03954985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail G&#227;r&#227;jeu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Depalma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Arib" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Edouart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;nac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mindus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lan Hing Ting" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voilmy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danya Bachir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Khodabandelou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounim El Yacoubi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vachon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10997-4_35" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152305v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Valega Prawirodidjojo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Jie Quek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu Sung Lee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schl&#228;pfer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW.2018.00077" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317956" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gensollen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Becker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2016.7778758" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2016.7523554" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hammami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7565166" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249262" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01319945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cormier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lafert&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Xiong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanling Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leye Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2015.7146509" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sultan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Elkouki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289200" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Labiod" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Banerjee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883306" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718533v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syue-Ju Syue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Liang Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Shan Tsai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2012.6240215" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749864v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqiang Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2012.28" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachit Agarwal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Kiat Yeo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2011.6162373" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301912v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2011.6162587" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716588v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Haykel Zayani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Zeghlache" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355166v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Mehsen Ahmad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Doughan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Mougharbel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teck Aguilar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chedly Ghedira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2010.5494169" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354822v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376584v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mainaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2008.4812841" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924183v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781860948947_0011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924175v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924171v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482647v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291672v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nunez del Prado Cortez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Roujanski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tariverdi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003298v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Andr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2021.ph" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302824v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Toukabrigunes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.69817" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205130v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail G&#259;r&#259;jeu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112443" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634634v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemarquand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caplain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113831" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foschia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum G Brownstein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000005641" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634636v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Michiel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griesmar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3130037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141616v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244409" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286129v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2018.2871156" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2019.02.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729373v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2016.2572302" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412950v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Asgari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.04.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347999v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2015.2483505" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262393v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence T. Yang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2013.223" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111385v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.12.010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078222v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Kun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-013-9476-z" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306762v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2012.120205" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724347v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeo Chai Kiat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2197768" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxs024" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625205v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2011.060711.100480" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553747v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1870178.1870193" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091834v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Olaizola" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Coallier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laurent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941923v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.01.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303861v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephir Arnold" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Danya" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubi Mounim El" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodabandelou Ghazaleh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303801v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582154v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823619v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis &#160;moreira&#8209;matias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716597v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Slama" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717434v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716592v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716596v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303356v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmadou Issoufou Tiado" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02742-0_21" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H1WSKCW6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473079v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delye de Clauzade de Mazieux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328170v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73908-3_5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356335v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355164v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975329v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bekara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delye" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924177v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748105v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN12004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>