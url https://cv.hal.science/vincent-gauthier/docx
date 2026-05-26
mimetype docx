--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Gauthier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining attacks using causal logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Huy Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Totel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de la Recherche et de l’Enseignement de la Sécurité des Systèmes d’Information (RESSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating causal logs to explain attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Huy Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Totel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Risks and Security of Internet and Systems (CRISIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Relational Community Detection in Social Platforms using Graph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouamane Arhachoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Giovanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tabourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth France's International Conference on Complex Systems (FRCCS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bordeaux, France. pp.112-123, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-00206-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the utility of digital contact tracing on empirical contact network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nunez-Del-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Alatrista-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2025 edition marks the 9th edition of NetMob (NetMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA; LE CNAM; IFP ENERGIES NOUVELLES; Université Gustave Eiffel; France 2030; TU Berlin; Orange; Qualcomm, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine grained urban grids clustering of mobile phone metadata with deep spatial temporal clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaobo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11227976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale optimization of electric vehicle charging infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd ACM International Conference on Advances in Geographic Information Systems (SIGSPATIAL '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Atlanta GA USA, France. pp.725-728, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3678717.3700830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic behaviour assessment of young bulls in pen using machine vision technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Cheype</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th ISAE Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity Scores for Public Transit Lines from Open-Data and Accessibility Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhesam Badeanlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Araldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board (TRB) 102nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TRB, Jan 2023, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the onset and propagation of damage of matrix/inclusion type heterogeneous media with differential swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Gãrãjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2022 - 25ème Congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM (Association Française de Mécanique), Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03954985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooling for first and last mile: integrating carpooling and transit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Araldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Depalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Arib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hEART 2022: 10th symposium of the European Association for Research in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wind, temperature, H2O and CO2 scanning lidar mobile observatory for a 3D thermodynamic view of the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Edouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Laser Radar Conference (ILRC30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Big Sky, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic behaviour assessment of young bulls in pen using machine vision technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mindus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd EAAP Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing a falls detection device: combining concerns for human motion and elders needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Visual user interfaces for human motion, ACM AVI 2020 International Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Island of Ischia (virtuel), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling by homogenization the effective behavior of a fragile matrix reinforced by swelling inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Garajeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Bayesian inference and clustering for transport mode detection from sparse and noisy geolocation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danya Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vachon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2018: Machine Learning and Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dublin, Ireland. pp.569-584, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10997-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mobile phone data to determine human mobility patterns in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Valega Prawirodidjojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Jie Quek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bu Sung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schläpfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CW 2018: International Conference on Cyberworlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Singapore, Singapore. pp.399 - 402, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CW.2018.00077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mobile phone data analysis for the estimation of daily urban dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danya Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2017 : 20th International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Yokohama, Japan. pp.626 - 632, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2017.8317956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submodular optimization for control of prosumer networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMARTGRIDCOMM 2016 : 7th IEEE International Conference on Smart Grid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sydney, Australia. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartGridComm.2016.7778758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population estimation from mobile network traffic metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOWMOM 2016 : 17th International symposium on a world of wireless, mobile and multimedia networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Coimbra, Portugal. pp.1 - 9, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2016.7523554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network planning tool based on network classification and load prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2016 : IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Doha, Qatar. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2016.7565166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalition formation algorithm of prosumers in a smart grid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2015 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.5896 - 5902, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7249262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi d'individus dans des cartes de profondeurs par champ de Markov, dans un contexte de détection de chute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Carrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01319945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CrowdTasker : maximizing coverage quality in Piggyback Crowdsensing under budget constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERCOM 2015 : International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Saint Louis, United States. pp.55 - 62, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2015.7146509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic femto cell architecture using TV Whitespace improving user experience of urban crowds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Elkouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2015 : 11th Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia. pp.886 - 891, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2015.7289200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information dissemination in vehicular networks via evolutionary game theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Labiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.124 - 129, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6883306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coverage-extended cooperative geographic routing with optimal power allocation for wireless multihop networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syue-Ju Syue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Liang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Shan Tsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC '12-Spring : IEEE 75th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Yokohama, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2012.6240215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting mobile phone user locations by exploiting collective behavioral patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2012 : 9th IEEE International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Fukuoka, Japan. pp.164-171, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UIC-ATC.2012.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of wireless ad hoc networks as small worlds using long range directional beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Kiat Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNet 2011 : IEEE GLOBECOM Workshop on Complex Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Houston, United States. pp.120 - 124, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2011.6162373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of nodes using bio-inspired techniques for achieving small world properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Kiat Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNet 2011 : IEEE GLOBECOM Workshop on Complex Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Houston United States. pp.89 - 94, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2011.6162587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Model for IEEE 802.15.4 Physical and Medium Access Control Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2011: International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multi-channel multi-hop MAC in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Doughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoMM 2010 : 8th International Conference on Advances in Mobile Computing &amp; Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-layer design based on geographic information for cooperative wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teck Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chedly Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syue-Ju Syue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2010-Spring : IEEE 71st Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Taipei, Taiwan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2010.5494169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing collision probability on a shared medium using a variational method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAMA 2010 : 12th Workshop on MAthematical Performance Modeling and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, New York United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative communication for wireless sensors Network : a Mac protocol solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mainaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2008 : 1st IFIP Wireless Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Dubai, United Arab Emirates. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2008.4812841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation Methods for Cross-Layer Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Network and Inaugural of Prof. Erol Gelenbe 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imperial College London, Apr 2004, Londres, United Kingdom. pp.183-203, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781860948947_0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Layer Simulation and Optimization for Mobile ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC6 / WG6.8 Conference on Mobile and Wireless Communication Networks (MWCN 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Technical Committee 6 : TC6 - Communications Systems, Oct 2004, Paris, France. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23150-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Simulation and Aggregation Techniques for Wireless ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Workshop on Cross-Layer Issues in the Design of Tacticle Mobile Ad-Hoc Wireless Networks 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering functional urban zones via heterogeneous graph convolution on high-resolution mobility data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaobo Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2025 edition marks the 9th edition of NetMob</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris CNAM, France. , 220 (217-218), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic road network criticality computation using call detail records for enhancing healthcare accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nunez del Prado Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Roujanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Alatrista Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tariverdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Mobility (netmob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of mobile service consumption for social signature clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaobo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nunez del Prado Cortez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Mobility (netmob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Madrid, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’enregistrement automatique de la maturité du porcelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53es Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 53es Journées de la recherche porcine, 1er-4 février 2021, Paris, p. 49-50, poster, 53, pp.49-50, 2021, Journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying information dissemination in a d2d network using Call details records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Toukabrigunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Symposium: Grande échelle &amp; Complexité, Institut Mines-Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.69817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing information dissemination in metapopulation using human mobility trace and beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETMOB 2013 : 3rd International Conference on the Analysis of Mobile Phone Datasets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Cambridge, Ma, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mean-field micromechanical incremental approach for brittle damage in particulate microstructures under monotonic loading, using a piecewise uniform damage field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Gărăjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 282, pp.112443. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic microrheology for ex vivo skin explants monitoring: A proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.113831. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2021.113831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiorespiratory Fitness and Neuromuscular Function of Mechanically Ventilated ICU COVID-19 Patients*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Y Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djahid Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum G Brownstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.1555 - 1565. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ccm.0000000000005641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Matter Characterization From Ultrasonic Microrheology and Fractional Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Michiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griesmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.162-173. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3130037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of natural disasters on consumer behavior: case of the 2017 El Niño phenomenon in Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Alatrista-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nunez-Del-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.e0244409:1-e0244409:23. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0244409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of static and dynamic urban populations with mobile network metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (9), pp.2034-2047. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2018.2871156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring dynamic origin-destination flows by transport mode using mobile phone data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danya Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101, pp.254-275. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2019.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and performance of coalitions of prosumers through diversification in the smart grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.963 - 970. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2016.2572302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CT-Mapper: mapping sparse multimodal cellular trajectories using a multilayer transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereshteh Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.69 - 81. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2016.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iCrowd: near-optimal task allocation for Piggyback Crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (8), pp.2010 - 2022. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2015.2483505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NextCell : predicting location using social interplay from cell phone traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence T. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (2), pp.452 - 463. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2013.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale model for information dissemination with device to device communication using call details records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Toukabrigunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2014.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPaaS: Mobility prediction as a service in telecom cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Kun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.59 - 75. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-013-9476-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative geographic routing with radio coverage extension for SER-constrained wireless relay networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syue-Ju Syue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Liang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teck Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (2), pp.271 - 279. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2012.120205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-organization framework for wireless ad hoc networks as small worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeo Chai Kiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (6), pp.2659-2673. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2197768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving small-world properties using bio-inspired techniques in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Kiat Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (8), pp.909-931. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxs024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoopGeo : a beaconless geographic cross-layer protocol for cooperative wireless ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teck Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syue-Ju Syue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Liang Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (8), pp.2554-2565. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2011.060711.100480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing collision probability on a shared medium using a variational method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGMETRICS Performance Evaluation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (2), pp.42-44. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1870178.1870193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a new technique combining a viability test, whole-cell hybridization and laser-scanning cytometry for the direct counting of viable Enterobacteriaceae cells in drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Olaizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Coallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 243, pp.405-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a new technique combining a viability test, whole-cell hybridization and laser-scanning cytometry for the direct counting of viable Enterobacteriaceae cells in drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Olaizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Coallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 243 (2), pp.405 - 409. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.femsle.2005.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of learning of estimation coefficients of the population and method of learning of estimation of the population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephir Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Danya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacoubi Mounim El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodabandelou Ghazaleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3471449. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’apprentissage de coefficients d’estimation de la population, et procédé d’estimation de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephir Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danya Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacoubi Mounim El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodabandelou Ghazaleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3072536. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'estimation de trajectoires utilisant des données mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereshteh Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3046006. 16609. 2017, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on extracting crowd intelligence from pervasive and social big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis  moreira‑matias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 9, n°2, pp.411, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Topology Dynamicity for Link Prediction in Intermittently Connected Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Spatiotemporal Stability by means of Entropy: Approach and Motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Link Prediction in Intermittently Connected Wireless Networks by Considering Link and Proximity Stabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor-Based Link Prediction in Intermittently Connected Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross layer simulation : application to performance modelling of networks composed of MANETs and satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmadou Issoufou Tiado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network performance engineering : a handbook on convergent multi-service networks and next generation internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5233, Springer, pp.477 - 508, 2011, Lecture Notes in Computer Science, 978-3-642-02741-3. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02742-0_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAAC mechanism : a Cluster Address Auto-Configuration mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delye de Clauzade de Mazieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance modelling and analysis of heterogeneous networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, River Publishers, pp.135 - 152, 2009, Rivers publishers series in information science and technology, 978-87-92329-18-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer interaction in wireless ad-hoc networks : a practical example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent advances in modeling and simulation tools for communication networks and services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.105 - 120, 2007, Advanced information and knowledge processing, 978-0-387-73907-6. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-73908-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying spatiotemporal stability by means of entropy : approach and motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Dépt. Réseaux et Service Multimédia Mobiles (Institut Mines-Télécom-Télécom SudParis); Services répartis, Architectures, MOdélisation, Validation, Administration des Réseaux (Institut Mines-Télécom-Télécom SudParis-CNRS). 2010, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multi-channel multi-hop MAC in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Doughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Dépt. Réseaux et Service de Télécom (Institut Mines-Télécom-Télécom SudParis); Faculté de Génie / Faculty of Engineering (Université Libanaise); Dépt. Réseaux et Service Multimédia Mobiles (Institut Mines-Télécom-Télécom SudParis); Services répartis, Architectures, MOdélisation, Validation, Administration des Réseaux (Institut Mines-Télécom-Télécom SudParis-CNRS). 2010, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold chain monitoring using wireless sensor networks : design & experimental feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-09007–RST, Télécom Sud Paris. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Accelerated Simulation Techniques: Time Space and level cyclic dependence of highly complex and dynamic networks: application to dynamic cross layer design of mobile systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] IRIT : Institut de Recherche Informatique de Toulouse. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particules dans les réseaux d'eau potable : caractérisation et impact sur la qualité de l'eau distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1998NAN12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId250"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Gauthier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Relational Community Detection in Social Platforms using Graph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouamane Arhachoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Giovanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tabourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth France's International Conference on Complex Systems (FRCCS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bordeaux, France. pp.112-123, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-00206-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the utility of digital contact tracing on empirical contact network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nunez-Del-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Alatrista-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2025 edition marks the 9th edition of NetMob (NetMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA; LE CNAM; IFP ENERGIES NOUVELLES; Université Gustave Eiffel; France 2030; TU Berlin; Orange; Qualcomm, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating causal logs to explain attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Huy Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Totel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Risks and Security of Internet and Systems (CRISIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining attacks using causal logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Huy Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Totel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de la Recherche et de l’Enseignement de la Sécurité des Systèmes d’Information (RESSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine grained urban grids clustering of mobile phone metadata with deep spatial temporal clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaobo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11227976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAST: A Context-Aware Spatio-Temporal Model for Human Mobility Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Guia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE/WIC International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale optimization of electric vehicle charging infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd ACM International Conference on Advances in Geographic Information Systems (SIGSPATIAL '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Atlanta GA USA, France. pp.725-728, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3678717.3700830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic behaviour assessment of young bulls in pen using machine vision technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Cheype</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th ISAE Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity Scores for Public Transit Lines from Open-Data and Accessibility Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhesam Badeanlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Araldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board (TRB) 102nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TRB, Jan 2023, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic behaviour assessment of young bulls in pen using machine vision technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mindus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd EAAP Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the onset and propagation of damage of matrix/inclusion type heterogeneous media with differential swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Gãrãjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2022 - 25ème Congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM (Association Française de Mécanique), Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03954985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooling for first and last mile: integrating carpooling and transit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Araldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Depalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Arib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hEART 2022: 10th symposium of the European Association for Research in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wind, temperature, H2O and CO2 scanning lidar mobile observatory for a 3D thermodynamic view of the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Edouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Laser Radar Conference (ILRC30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Big Sky, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling by homogenization the effective behavior of a fragile matrix reinforced by swelling inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Garajeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing a falls detection device: combining concerns for human motion and elders needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Visual user interfaces for human motion, ACM AVI 2020 International Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Island of Ischia (virtuel), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Bayesian inference and clustering for transport mode detection from sparse and noisy geolocation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danya Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vachon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2018: Machine Learning and Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dublin, Ireland. pp.569-584, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10997-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mobile phone data to determine human mobility patterns in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Valega Prawirodidjojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Jie Quek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bu Sung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schläpfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CW 2018: International Conference on Cyberworlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Singapore, Singapore. pp.399 - 402, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CW.2018.00077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mobile phone data analysis for the estimation of daily urban dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danya Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2017 : 20th International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Yokohama, Japan. pp.626 - 632, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2017.8317956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submodular optimization for control of prosumer networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMARTGRIDCOMM 2016 : 7th IEEE International Conference on Smart Grid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sydney, Australia. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartGridComm.2016.7778758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population estimation from mobile network traffic metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOWMOM 2016 : 17th International symposium on a world of wireless, mobile and multimedia networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Coimbra, Portugal. pp.1 - 9, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2016.7523554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network planning tool based on network classification and load prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2016 : IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Doha, Qatar. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2016.7565166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic femto cell architecture using TV Whitespace improving user experience of urban crowds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Elkouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2015 : 11th Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia. pp.886 - 891, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2015.7289200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi d'individus dans des cartes de profondeurs par champ de Markov, dans un contexte de détection de chute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Carrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01319945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalition formation algorithm of prosumers in a smart grid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2015 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.5896 - 5902, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7249262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CrowdTasker : maximizing coverage quality in Piggyback Crowdsensing under budget constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERCOM 2015 : International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Saint Louis, United States. pp.55 - 62, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2015.7146509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information dissemination in vehicular networks via evolutionary game theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Labiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.124 - 129, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6883306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting mobile phone user locations by exploiting collective behavioral patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2012 : 9th IEEE International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Fukuoka, Japan. pp.164-171, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UIC-ATC.2012.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coverage-extended cooperative geographic routing with optimal power allocation for wireless multihop networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syue-Ju Syue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Liang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Shan Tsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC '12-Spring : IEEE 75th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Yokohama, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2012.6240215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Model for IEEE 802.15.4 Physical and Medium Access Control Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2011: International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of wireless ad hoc networks as small worlds using long range directional beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Kiat Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNet 2011 : IEEE GLOBECOM Workshop on Complex Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Houston, United States. pp.120 - 124, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2011.6162373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of nodes using bio-inspired techniques for achieving small world properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Kiat Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNet 2011 : IEEE GLOBECOM Workshop on Complex Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Houston United States. pp.89 - 94, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2011.6162587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing collision probability on a shared medium using a variational method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAMA 2010 : 12th Workshop on MAthematical Performance Modeling and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, New York United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multi-channel multi-hop MAC in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Doughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoMM 2010 : 8th International Conference on Advances in Mobile Computing &amp; Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-layer design based on geographic information for cooperative wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teck Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chedly Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syue-Ju Syue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2010-Spring : IEEE 71st Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Taipei, Taiwan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2010.5494169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative communication for wireless sensors Network : a Mac protocol solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mainaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2008 : 1st IFIP Wireless Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Dubai, United Arab Emirates. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2008.4812841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation Methods for Cross-Layer Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Network and Inaugural of Prof. Erol Gelenbe 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imperial College London, Apr 2004, Londres, United Kingdom. pp.183-203, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781860948947_0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Layer Simulation and Optimization for Mobile ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC6 / WG6.8 Conference on Mobile and Wireless Communication Networks (MWCN 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Technical Committee 6 : TC6 - Communications Systems, Oct 2004, Paris, France. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23150-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Simulation and Aggregation Techniques for Wireless ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Workshop on Cross-Layer Issues in the Design of Tacticle Mobile Ad-Hoc Wireless Networks 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering functional urban zones via heterogeneous graph convolution on high-resolution mobility data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaobo Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2025 edition marks the 9th edition of NetMob</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris CNAM, France. , 220 (217-218), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic road network criticality computation using call detail records for enhancing healthcare accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nunez del Prado Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Roujanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Alatrista Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tariverdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Mobility (netmob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of mobile service consumption for social signature clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaobo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Moungla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nunez del Prado Cortez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Mobility (netmob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Madrid, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’enregistrement automatique de la maturité du porcelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53es Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 53es Journées de la recherche porcine, 1er-4 février 2021, Paris, p. 49-50, poster, 53, pp.49-50, 2021, Journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying information dissemination in a d2d network using Call details records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Toukabrigunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Symposium: Grande échelle &amp; Complexité, Institut Mines-Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.69817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing information dissemination in metapopulation using human mobility trace and beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETMOB 2013 : 3rd International Conference on the Analysis of Mobile Phone Datasets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Cambridge, Ma, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mean-field micromechanical incremental approach for brittle damage in particulate microstructures under monotonic loading, using a piecewise uniform damage field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Gărăjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 282, pp.112443. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic microrheology for ex vivo skin explants monitoring: A proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.113831. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2021.113831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiorespiratory Fitness and Neuromuscular Function of Mechanically Ventilated ICU COVID-19 Patients*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Y Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djahid Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum G Brownstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.1555 - 1565. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ccm.0000000000005641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Matter Characterization From Ultrasonic Microrheology and Fractional Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Michiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griesmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.162-173. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3130037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of natural disasters on consumer behavior: case of the 2017 El Niño phenomenon in Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Alatrista-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nunez-Del-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.e0244409:1-e0244409:23. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0244409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of static and dynamic urban populations with mobile network metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (9), pp.2034-2047. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2018.2871156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring dynamic origin-destination flows by transport mode using mobile phone data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danya Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101, pp.254-275. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2019.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and performance of coalitions of prosumers through diversification in the smart grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.963 - 970. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2016.2572302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iCrowd: near-optimal task allocation for Piggyback Crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (8), pp.2010 - 2022. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2015.2483505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CT-Mapper: mapping sparse multimodal cellular trajectories using a multilayer transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereshteh Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.69 - 81. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2016.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale model for information dissemination with device to device communication using call details records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Toukabrigunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2014.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NextCell : predicting location using social interplay from cell phone traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence T. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (2), pp.452 - 463. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2013.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPaaS: Mobility prediction as a service in telecom cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Kun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.59 - 75. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-013-9476-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative geographic routing with radio coverage extension for SER-constrained wireless relay networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syue-Ju Syue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Liang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teck Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (2), pp.271 - 279. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2012.120205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-organization framework for wireless ad hoc networks as small worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeo Chai Kiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (6), pp.2659-2673. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2197768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving small-world properties using bio-inspired techniques in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Kiat Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (8), pp.909-931. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxs024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoopGeo : a beaconless geographic cross-layer protocol for cooperative wireless ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teck Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syue-Ju Syue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Liang Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (8), pp.2554-2565. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2011.060711.100480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing collision probability on a shared medium using a variational method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGMETRICS Performance Evaluation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (2), pp.42-44. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1870178.1870193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a new technique combining a viability test, whole-cell hybridization and laser-scanning cytometry for the direct counting of viable Enterobacteriaceae cells in drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Olaizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Coallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 243, pp.405-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a new technique combining a viability test, whole-cell hybridization and laser-scanning cytometry for the direct counting of viable Enterobacteriaceae cells in drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Olaizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Coallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 243 (2), pp.405 - 409. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.femsle.2005.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of learning of estimation coefficients of the population and method of learning of estimation of the population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephir Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Danya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacoubi Mounim El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodabandelou Ghazaleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3471449. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’apprentissage de coefficients d’estimation de la population, et procédé d’estimation de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephir Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danya Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacoubi Mounim El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodabandelou Ghazaleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3072536. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'estimation de trajectoires utilisant des données mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereshteh Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounim El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3046006. 16609. 2017, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on extracting crowd intelligence from pervasive and social big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis  moreira‑matias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 9, n°2, pp.411, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Link Prediction in Intermittently Connected Wireless Networks by Considering Link and Proximity Stabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Topology Dynamicity for Link Prediction in Intermittently Connected Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Spatiotemporal Stability by means of Entropy: Approach and Motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor-Based Link Prediction in Intermittently Connected Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross layer simulation : application to performance modelling of networks composed of MANETs and satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmadou Issoufou Tiado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network performance engineering : a handbook on convergent multi-service networks and next generation internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5233, Springer, pp.477 - 508, 2011, Lecture Notes in Computer Science, 978-3-642-02741-3. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02742-0_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAAC mechanism : a Cluster Address Auto-Configuration mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delye de Clauzade de Mazieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance modelling and analysis of heterogeneous networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, River Publishers, pp.135 - 152, 2009, Rivers publishers series in information science and technology, 978-87-92329-18-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer interaction in wireless ad-hoc networks : a practical example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent advances in modeling and simulation tools for communication networks and services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.105 - 120, 2007, Advanced information and knowledge processing, 978-0-387-73907-6. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-73908-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multi-channel multi-hop MAC in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Doughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Dépt. Réseaux et Service de Télécom (Institut Mines-Télécom-Télécom SudParis); Faculté de Génie / Faculty of Engineering (Université Libanaise); Dépt. Réseaux et Service Multimédia Mobiles (Institut Mines-Télécom-Télécom SudParis); Services répartis, Architectures, MOdélisation, Validation, Administration des Réseaux (Institut Mines-Télécom-Télécom SudParis-CNRS). 2010, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying spatiotemporal stability by means of entropy : approach and motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Dépt. Réseaux et Service Multimédia Mobiles (Institut Mines-Télécom-Télécom SudParis); Services répartis, Architectures, MOdélisation, Validation, Administration des Réseaux (Institut Mines-Télécom-Télécom SudParis-CNRS). 2010, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold chain monitoring using wireless sensor networks : design & experimental feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-09007–RST, Télécom Sud Paris. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Accelerated Simulation Techniques: Time Space and level cyclic dependence of highly complex and dynamic networks: application to dynamic cross layer design of mobile systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] IRIT : Institut de Recherche Informatique de Toulouse. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particules dans les réseaux d'eau potable : caractérisation et impact sur la qualité de l'eau distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1998NAN12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158092v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huy Ha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Huy Ha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouamane Arhachoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Giovanidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tabourier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nunez-Del-Prado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista-Salas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Moungla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaobo Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11227976" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810316v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunyu Zhao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678717.3700830" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217657v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheype" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manceau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Merle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dugu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhesam Badeanlou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Diana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03954985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail G&#227;r&#227;jeu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Depalma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Arib" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Edouart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;nac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mindus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lan Hing Ting" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voilmy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danya Bachir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Khodabandelou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounim El Yacoubi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vachon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10997-4_35" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152305v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Valega Prawirodidjojo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Jie Quek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu Sung Lee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schl&#228;pfer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW.2018.00077" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317956" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gensollen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Becker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2016.7778758" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2016.7523554" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hammami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7565166" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249262" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01319945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cormier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lafert&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Xiong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanling Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leye Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2015.7146509" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sultan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Elkouki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289200" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Labiod" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Banerjee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883306" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718533v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syue-Ju Syue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Liang Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Shan Tsai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2012.6240215" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749864v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqiang Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2012.28" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachit Agarwal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Kiat Yeo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2011.6162373" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301912v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2011.6162587" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716588v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Haykel Zayani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Zeghlache" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355166v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Mehsen Ahmad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Doughan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Mougharbel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teck Aguilar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chedly Ghedira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2010.5494169" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354822v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376584v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mainaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2008.4812841" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924183v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781860948947_0011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924175v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924171v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482647v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291672v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nunez del Prado Cortez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Roujanski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tariverdi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003298v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Andr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2021.ph" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302824v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Toukabrigunes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.69817" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205130v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail G&#259;r&#259;jeu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112443" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634634v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemarquand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caplain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113831" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foschia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum G Brownstein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000005641" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634636v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Michiel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griesmar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3130037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141616v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244409" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286129v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2018.2871156" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2019.02.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729373v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2016.2572302" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412950v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Asgari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.04.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347999v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2015.2483505" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262393v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence T. Yang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2013.223" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111385v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.12.010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078222v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Kun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-013-9476-z" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306762v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2012.120205" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724347v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeo Chai Kiat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2197768" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxs024" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625205v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2011.060711.100480" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553747v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1870178.1870193" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091834v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Olaizola" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Coallier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laurent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941923v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.01.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303861v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephir Arnold" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Danya" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubi Mounim El" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodabandelou Ghazaleh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303801v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582154v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823619v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis &#160;moreira&#8209;matias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716597v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Slama" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717434v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716592v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716596v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303356v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmadou Issoufou Tiado" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02742-0_21" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H1WSKCW6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473079v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delye de Clauzade de Mazieux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328170v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73908-3_5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356335v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355164v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975329v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bekara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delye" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924177v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748105v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN12004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouamane Arhachoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Giovanidis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tabourier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_11" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nunez-Del-Prado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista-Salas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Moungla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Huy Ha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huy Ha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaobo Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11227976" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Guia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Mokeddem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunyu Zhao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678717.3700830" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheype" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Merle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dugu&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhesam Badeanlou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Diana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mindus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03954985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail G&#227;r&#227;jeu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Depalma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Arib" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Edouart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;nac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lan Hing Ting" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voilmy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danya Bachir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Khodabandelou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounim El Yacoubi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vachon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10997-4_35" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Valega Prawirodidjojo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Jie Quek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu Sung Lee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schl&#228;pfer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW.2018.00077" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317956" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663977v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gensollen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Becker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2016.7778758" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2016.7523554" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hammami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7565166" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sultan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Elkouki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289200" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01319945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cormier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lafert&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249262" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Xiong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanling Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leye Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2015.7146509" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Labiod" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Banerjee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883306" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749864v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqiang Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2012.28" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718533v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syue-Ju Syue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Liang Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Shan Tsai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2012.6240215" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Haykel Zayani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Zeghlache" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachit Agarwal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Kiat Yeo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2011.6162373" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301912v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2011.6162587" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354822v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355166v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Mehsen Ahmad" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Doughan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Mougharbel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teck Aguilar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chedly Ghedira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2010.5494169" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376584v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mainaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2008.4812841" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781860948947_0011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924175v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924171v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482647v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291672v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nunez del Prado Cortez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Roujanski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tariverdi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289452v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003298v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Andr&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2021.ph" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302824v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Toukabrigunes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.69817" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261472v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205130v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail G&#259;r&#259;jeu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112443" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634634v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemarquand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caplain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113831" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302820v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foschia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum G Brownstein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000005641" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634636v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Michiel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griesmar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3130037" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141616v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244409" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286129v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2018.2871156" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043639v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2019.02.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729373v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2016.2572302" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347999v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2015.2483505" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412950v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Asgari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.04.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111385v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.12.010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262393v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence T. Yang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2013.223" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078222v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Kun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-013-9476-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306762v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2012.120205" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724347v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeo Chai Kiat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2197768" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxs024" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625205v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2011.060711.100480" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553747v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1870178.1870193" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091834v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Olaizola" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Coallier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laurent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941923v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.01.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303861v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephir Arnold" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Danya" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubi Mounim El" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodabandelou Ghazaleh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303801v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582154v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823619v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis &#160;moreira&#8209;matias" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716592v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716597v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Slama" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717434v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716596v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303356v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmadou Issoufou Tiado" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02742-0_21" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H1WSKCW6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473079v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delye de Clauzade de Mazieux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328170v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73908-3_5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355164v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356335v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975329v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bekara" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delye" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748105v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN12004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>