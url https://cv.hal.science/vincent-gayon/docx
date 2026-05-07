--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -1012,766 +1012,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maintenir l'ordre économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (105), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.105.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mise en ordre de l'économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gaïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (105)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homologie et conductivité internationales. L'État social aux prises avec l'OCDE, l'UE et les gouvernements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (59), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.059.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemoine</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Pédagogie économique, 4 (93), pp.2-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu critique : la « fin des intellectuels » (1975-1985)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.239.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Freyssinet, Négocier l'emploi. 50 ans de négociations interprofessionnelles sur l'emploi et la formation, Paris, Éditions Liaisons, coll. « Liaisons sociales », 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (127)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'argent public et les régimes économiques de l'ordre politique : entretien avec Bruno Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 80, pp.136-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argent public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (80)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pédagogie économique</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argent public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Pédagogie économique, 4 (93), pp.2-7</w:t>
+              <w:t xml:space="preserve">, 2010, 80, pp.2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...228 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520185v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-01343295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier d'écriture internationale: l'OCDE au travail. Éléments de sociologie de la forme &amp;quot;rapport</w:t>
               </w:r>
@@ -1930,1364 +1930,1364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation de &amp;quot;Epistémocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire général de l’IRISSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing World Economy in the 20th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institute for Global Law &amp; Policy Seminar - Harvard Law School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Cambridge (Massachusetts), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde autour de &amp;quot;Epistémocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche du Centre d'études sur la mondialisation et l'intégration - UQAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From the OECD to the Marshall Plan: Back to the Future of International Economic Cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar of the IAS School of Historical Studies - Late modern</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de &amp;quot;Epistémocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire “Action publique” (Laboratoire SAGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International public goods without international government. Historical sociology insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trustees meeting of the IAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Cambridge (Massachusetts), United States</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bureaucratic Charisma in Embedded Liberalism. International Monetary Cooperation at the OECD (1960-1985)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34th SASE Annual Meeting: Fractious Connections: Anarchy, Activism, Coordination, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’organisation internationale de l’économie dans les années 1975-1985</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’histoire économique de l’Ecole d’économie de Paris – Paris School of economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Princeton, United States</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’organisation internationale de l’économie : une sociologie politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Action Publique du laboratoire Triangle, ENS – Université Lyon Lumière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Amsterdam, Netherlands</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces de la régulation internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "(Un)ruling the other and the self", EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neutral Places in Struggle. Inter-field Consolidation, Multisectoral International Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charles Gide Workshop "Evolutions of the Disciplinary Boundaries of Economics With the Other Sciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des politiques économiques internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15e Congrès de l'Association française de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tournant néolibéral de l'OCDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre Cournot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neutraliser par la science?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le registre scientifique des organisations internationales : acteurs, productions, usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Polanyi meets Bourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th SASE Annual Meeting: Global Reordering: Prospects for Equality, Democracy and Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisations internationales, différenciation sociale et concurrence entre savoirs d’Etat. Réflexions à partir d’une enquête depuis l’OCDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Les professionnels de l’international »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructivisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVe Congrès de l’Association française de science politique (AFSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Kyoto, Japan</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport au rapport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVe Congrès de l’Association française de science politique (AFSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpelllier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et discussion de &amp;quot;Le keynésianisme international se débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’Atelier d’économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962122v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01963038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’OCDE a-t-elle inspiré les ordonnances ?</w:t>
               </w:r>
@@ -4698,51 +4698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284952v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deblock" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gayon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.23269" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850732v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.234.0014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.234.0004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahsse.2018.21" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264917000075" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933897v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Perret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ga&#239;ti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.105.0003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.059.0047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.239.0025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520185v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2009.06.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438791v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195864v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963031v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962122v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963036v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962119v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343222v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513231v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513676v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839848v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535690v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284952v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deblock" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gayon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.23269" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850732v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.234.0014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.234.0004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahsse.2018.21" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264917000075" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933897v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Perret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.105.0003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343223v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ga&#239;ti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.059.0047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.239.0025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520204v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2009.06.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438784v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195864v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963031v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963038v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962122v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963036v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962119v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343222v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513231v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513676v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839848v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535690v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>