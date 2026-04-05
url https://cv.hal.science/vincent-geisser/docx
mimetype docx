--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,382 +100,382 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux migratoires et géopolitiques dans la bande sahélo-saharienne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« Mauvais élève » : violent, inassimilable, séparatiste…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Migrations forcées au Sahel, 199 (1), pp.90-99. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, Sans nation, sans protection : les apatrides, N° 202 (4), pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.202.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une normalisation en trompe l’œil : les inquiétants alliés européens du Rassemblement national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Politiques migratoires et défis ethnoraciaux en Corée du Sud et au Japon, 200 (2), pp.5-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.200.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux migratoires et géopolitiques dans la bande sahélo-saharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mérino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 199 (1), pp.5-18. </w:t>
+              <w:t xml:space="preserve">, 2025, Migrations forcées au Sahel, 199 (1), pp.90-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.199.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.199.0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05504430v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Mauvais élève » : violent, inassimilable, séparatiste…</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Décrypter la controverse France-Algérie : des populismes identitaires en miroir et au mépris de la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Sans nation, sans protection : les apatrides, N° 202 (4), pp.3-13. </w:t>
+              <w:t xml:space="preserve">, 2025, 199 (1), pp.5-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.202.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.199.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05504398v1</w:t>
+                <w:t xml:space="preserve">halshs-05504430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaza, les déplacements comme politique d’anéantissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 198 (198), pp.5-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -509,51 +509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’islam comme marqueur de classe à sa construction partisane comme problème social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Engagements musulmans et luttes de l'immigration, 127 (3), pp.147-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -587,51 +587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manifeste marseillais du pape François.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 193 (3), pp.3-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -678,51 +678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une politisation en devenir ? L’immigration subsaharienne dans les tourments d’une xénophobie stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cassarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique(s) en Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Confluences tunisiennes Émigration(s) et immigration(s) dans la Tunisie de l’après-2011, N° 6 (2), pp.72-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -756,51 +756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunisie, « la chasse aux migrants subsahariens est ouverte »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N°191, pp.7 - 20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -834,51 +834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunisie, « la chasse aux migrants subsahariens est ouverte »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 191 (1), pp.7-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -912,51 +912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des migrants sur les chantiers olympiques de Paris 2024 : une médaille d’or pour les sans-papiers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niandou Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1016,51 +1016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une politisation en devenir ? L'immigration subsaharienne dans les tourments d'une xénophobie stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cassarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1085,51 +1085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Tunisie de Kaïs Saïed : héritage révolutionnaire et restauration autoritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1148,5851 +1148,5851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « quadriptyque » électoral de la peur : immigration, islam, insécurité et identité nationale au programme de l’élection présidentielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Militariser la gestion des flux migratoires : Giorgia Meloni, pestiférée ou bonne élève de la classe européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 187 (1), pp.3-18. </w:t>
+              <w:t xml:space="preserve">, 2022, 190, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.187.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.190.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03906518v1</w:t>
+                <w:t xml:space="preserve">halshs-03912867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Militariser la gestion des flux migratoires : Giorgia Meloni, pestiférée ou bonne élève de la classe européenne ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’islamophobie interroge les ressorts imaginaires, symboliques et matériels de notre construction nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/2 (121), pp.125-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.121.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « quadriptyque » électoral de la peur : immigration, islam, insécurité et identité nationale au programme de l’élection présidentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 190, </w:t>
+              <w:t xml:space="preserve">, 2022, N° 187 (1), pp.3-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.187.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Kréfa, Écrits, genre et autorités. Enquête en Tunisie ENS Éditions, Lyon, 2019, 292 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.42259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03910138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un « Noir » à l’Éducation nationale pour civiliser nos petites têtes blondes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 188 (2), pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.188.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ISLAMOPHOBIE » : UN OUTRAGE AU LEXIQUE RÉPUBLICAIN ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dièses : revue en ligne contre les discriminations et les préjugés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03495676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marseille, la fin d'un système politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03495740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrication étatique de l’indignité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N°184, pp.3 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.184.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03494968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Manche, nouvelle nécropole des migrants et de nos idéaux européens, mais qui sont les fossoyeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (186), pp.3-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.186.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03503292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaboul n’est pas Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N°185, pp.3 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.185.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03494858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhétorique identitaire pour élites en mal de légitimité populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (183), pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.183.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03494988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence terroriste au nom du prophète : ce que les jeunes Français musulmans en pensent vraiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’islamisme en nos banlieues ? À propos de : Bernard Rougier (dir.), Les territoires conquis de l’islamisme, Puf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.190.0003⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03095434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hygiéno-nationalisme, remède miracle à la pandémie ? Populismes, racismes et complotismes autour du Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial : Déconfiner les approches, les esprits et les espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.6187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des municipalités plus accueillantes que les États ? Marseille, un exemple parlant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IMMIGRATION ET TERRORISME : « CORRÉLATION MAGIQUE » ET INSTRUMENTALISATION POLITIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03096751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES REVUES SAVANTES FACE À L'IDÉOLOGIE DU « DARWINISME MANAGÉRIAL » : UNE LUTTE OUI, MAIS POUR QUELLE SURVIE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gilets jaunes et le triptyque « islam, banlieues, immigration » : une machine à produire des fantasmes identitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02317477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrants coupables de la crise du système de santé publique ? Déconstruire les fantasmes sur le « tourisme médical »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunisie, des migrants subsahariens toujours exclus du rêve démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Santé : revue trimestrielle d'étude et de recherche sur la santé des migrants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leçons de l’élection européenne de 2019. L’humanisme sécuritaire et néolibéral du président Macron : antidote ou iatrogénie à la « lèpre nationaliste » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02317467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vous avez dit « Français de souche » oui, mais de quelle(s) souche(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens-Dessous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02317490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TUNISIE, DES MIGRANTS SUBSAHARIENS TOUJOURS EXCLUS DU RÊVE DÉMOCRATIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02317456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un islam aux couleurs du drapeau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022/2 (121), pp.125-137. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « double discours » des pouvoirs publics français sur l’accueil des étudiants étrangers : une si vieille histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 188 (2), pp.3-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.188.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 174 (4), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.174.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un islam aux couleurs du drapeau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106, pp.147 - 163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02317496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un islam aux couleurs du drapeau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, République et islam : défis croisés, 2018/3 (106), p. 147-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.106.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bon nègre » méritant versus « mauvais nègre » délinquant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, N°184, pp.3 - 10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.184.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 172 (2), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.172.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Église et les catholiques de France face à la question migratoire : le grand malentendu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 4 (186), pp.3-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.186.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 173 (3), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.173.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi sur l’asile et l’immigration : indignation morale versus cynisme gouvernemental ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, N°185, pp.3 - 13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.185.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 171 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.171.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François, pape des migrants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 1 (183), pp.3-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.183.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 167 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.167.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Katia Boissevain</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNE ARMÉE ET UNE POLICE AUX COULEURS DE LA FRANCE DU XXI E SIÈCLE, EST-CE POSSIBLE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169 (3), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.169.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Église face au terrorisme jihadiste : une réaction exemplaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 165 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.165.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une controverse peut en cacher une autre : Les binationaux suspects « ici et là-bas » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.163.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « bon filon » des primaires : la question identitaire au cœur de la future campagne présidentielle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 166 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.166.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayotte, si loin de paris et pourtant si emblématique de nos “hypocrisies françaises”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 164 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.164.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exit “français de souche” ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 158 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.158.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déchoir de la nationalité des djihadistes “100 % made in france” : qui cherche-t-on à punir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.162.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exit “français de souche” ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 158 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.158.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méditerranée, “morte nostrum” : un terrorisme de l’indifférence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159-160 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.159.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le triomphe de “l’europhobie populiste” : surprise électorale ou amnésie française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 153-154 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.153.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigrés, exilés, réfugiés, binationaux, etc. : les « enfants illégitimes » des révolutions et des transitions politiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 156 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.156.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le triomphe de “l’europhobie populiste” : surprise électorale ou amnésie française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 153-154 (3), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.153.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le triomphe de “l’europhobie populiste” : surprise électorale ou amnésie française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 153-154 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.153.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carton rouge au “black-blanc-beur”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 150 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.150.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration, nationalité, solidarité : l’église a-t-elle encore quelque chose à dire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 145 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.145.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec vous, mais pas chez nous !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 149 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.149.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indésirable rapport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 146 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.146.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des réfugiés syriens au Liban : au-delà de l’humanitaire, le « spectre palestinien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Orient </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcdlo.112.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec vous, mais pas chez nous ! Ambivalences françaises à l’égard des réfugiés syriens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle révolution pour les binationaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 143 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.143.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le culte et le bâton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 143 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.143.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Terre promise... mais pas pour tout le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 141-142 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.141.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La binationalité en procès : non-dits et hypocrisies d’un débat récurrent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 136 (4), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.136.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'uniforme ne fait plus le régime, les militaires arabes face aux « révolutions »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Lesourd</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Kréfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (3), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ris.083.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d'une révolution [presque] annoncée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Béchir Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Kréfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année du Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 22, pp.3-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.6187⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Sahara en mouvement, VII, pp.359-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.1287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01417595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trop diplômés pour être honnêtes : la hogra des immigrés en “col blanc”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 138 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.138.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...186 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La binationalité en procès : non-dits et hypocrisies d’un débat récurrent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 136 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.136.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trop diplômés pour être honnêtes : la hogra des immigrés en “col blanc”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 138 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.138.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Tunisie de l’après-Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.118 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.18216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolutions et migrations : faut-il avoir peur des démocraties arabes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 134-135 (2), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.134.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un si long règne... Le régime de Ben Ali vingt ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, IV, p. 347-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00398358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de l'‘‘authenticité tunisienne'' : valeur refuge d'un régime à bout de souffle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Santé : revue trimestrielle d'étude et de recherche sur la santé des migrants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, p. 371-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00172006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Voltaire, des Zola musulmans... ? Réflexion sur les « nouveaux dissidents » de l'islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des fissures dans la &amp;quot;Maison Tunisie&amp;quot;? Le régime de Ben Ali face aux mobilisations protestataires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens-Dessous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Volulme II, p. 353-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00139054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunisie : consolidation autoritaire et processus électoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tome 1, p. 323-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'UOIF, la tension clientéliste d'une grande fédération islamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, République et islam : défis croisés, 2018/3 (106), p. 147-163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/come.106.0147⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 57 (2), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.057.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnicité républicaine versus République ethnique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.172.0003⟩</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (2), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.038.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « Syndrome 1967 » ? Les institutions juives de France face àl'Intifada Al-Aqsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 58 (2), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ris.058.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le président Ben Ali entre les jeux de coteries et l'échéance présidentielle de 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l'Afrique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Tome 41, p. 291-320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nation d'origine réinventée. La persistance du « mythe national » chez les Français originaires du Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schérazade Kelfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 106, pp.147 - 163</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 2001/4 (39), pp.29-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.039.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabous et enjeux autour de l'ethnicité maghrébine dans le système politique français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schérazade Kelfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.173.0003⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Immigrés et minorités ethniques dans l'espace politique européen, 14 (2), pp.19-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/remi.1998.1629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...1046 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04636941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maghrébins en France - Chronique 1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...2246 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l'Afrique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Tome 41, p. 291-320</w:t>
+              <w:t xml:space="preserve">, 1997, pp.907-948</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...119 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maghrébins en France - Chronique 1994</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...263 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l'Afrique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, pp.863-922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7088,51 +7088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Miri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7212,51 +7212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partis, groupes de pression et candidats «musulmans ». Éclairer la variable religieuse dans les processus électoraux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">65/2022, IREMAM (institut de recherches et d'études sur le monde arabe et musulman - CNRS-Aix-Marseille Université). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7274,51 +7274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunisie (1956-2018) : les faux-semblants d'une République laïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre de recherches internationales; Groupe Sociétés, Religions, Laïcités. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7353,51 +7353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muslims in Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Open Society Foundations. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7477,51 +7477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7578,51 +7578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mirman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7666,761 +7666,761 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muslims in Marseille’s Public Space: Belated Recognition, Ambivalent Visibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mark Ingram and Kathryn Kepllinger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Marseille Mosaic, A Mediterranean City at the Crossroads of Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berghahn, p. 125-137, 2023, 978-1-80073-820-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/9781800738201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Modèle asiatique’ d’intégration versus ‘contre-modèle arabo-musulman’. Mise en concurrence symbolique et circulation des stéréotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Le Bail, Khatharya Um. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Générations post-réfugiées. Les descendants de réfugiés d'Asie du Sud-Est en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.225-252, 2023, Migrations, 978-2-86906-899-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est la loi qui fait l'islam et non l'islam qui fait la loi. Le regard du juriste sur la gestion étatique du fait religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Bernard-Maugiron et Baudouin Dupret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits et sociétés du Maghreb et d'ailleurs. En hommage à Jean-Philippe Bras.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, 2023, IISMMM, 2384091301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04855962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques et représentations du prophète Muhammad chez les jeunes musulmans français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nouiouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nelly Amri, Rachida Chih, and Stefan Reichmuth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Presence of the Prophet in Early Modern and Contemporary Islam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, BRILL, pp.276-319, 2023, 9789004522626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004522626_010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 12. Les tyrannies de l’intimité militante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Générations post-réfugiées. Les descendants de réfugiés d'Asie du Sud-Est en France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'enquête en danger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin; Armand Colin, pp.257-276, 2022, 9782200634100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.aldri.2022.01.0257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...175 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercheur de terrain : une profession à l'autonomie menacée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mirman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enquête en danger. Vers un nouveau régime de surveillance dans les sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.23-52, 2022, 978-2-200-63324-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03585582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Muslims: A Silent Community?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facing Terrorism in France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.69-80, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-94163-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03906535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Chercheur de terrain : une profession à l’autonomie menacée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mirman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enquête en danger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.23-52, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.aldri.2022.01.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03906501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démobilisations, quartiers populaires et démocraties autoritaires - préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonio Delfini, Julien Talpin, Janoé Vulbeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démobiliser les quartiers. Enquêtes sur les pratiques de gouvernement en milieu populaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Septentrion, 2021</w:t>
@@ -8449,51 +8449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mosquée imaginaire de Marseille. Sociohistoire d’une présence-absence patrimoniale dans Alessandro Gallicchio et Pierre Sintès, Rue d'Alger, Paris, éditions MF, 2021.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rue d'Alger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8518,51 +8518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam et Démocratie : je t'aime, moi non plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Démocratie. Entre défis et menaces.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8587,51 +8587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam et Démocratie : je t'aime, moi non plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Démocratie. Entre défis et menaces.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8650,415 +8650,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03093650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : &amp;quot;Good-Bye Ben Ali !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Allal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tunisie : une démocratisation au dessus de tout soupçon ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.9-41, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02317505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...40 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’an prochain à Tunis ? Les binationaux franco-tunisiens au prisme des héritages militants et des subjectivités diasporiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tunisie : une démocratisation au dessus de tout soupçon ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Éditions,, p. 413-432., 2018</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cnrs éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 413-432, 2018, Tunisie : une démocratisation au dessus de tout soupçon ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02317517v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
+                <w:t xml:space="preserve">Introduction : &amp;quot;Good-Bye Ben Ali !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amin Allal</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tunisie : une démocratisation au dessus de tout soupçon ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-41, 2018</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cnrs éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 9-41, 2018, 978-2-271-11807-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02317505v1</w:t>
+                <w:t xml:space="preserve">hal-02110666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’an prochain à Tunis ? Les binationaux franco-tunisiens au prisme des héritages militants et des subjectivités diasporiques »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">L’an prochain à Tunis ? Les binationaux franco-tunisiens au prisme des héritages militants et des subjectivités diasporiques », , Tunisie : une démocratisation au dessus de tout soupçon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Limam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amin Allal. et Vincent Geisser (dir ). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tunisie : une démocratisation au dessus de tout soupçon ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, p. 413-432, 2018, Tunisie : une démocratisation au dessus de tout soupçon ?</w:t>
+              <w:t xml:space="preserve">, CNRS Éditions,, p. 413-432., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110680v1</w:t>
+                <w:t xml:space="preserve">halshs-02317517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face au terrorisme, un silence musulman ? (introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9145,51 +9145,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geisser, Vincent, Enquêter en contexte sécuritaire, la « paradoxale » liberté du chercheur : retour sur expérience tunisienne, colloque international «Terrains et chercheurs sous surveillance », CHERPA (Sciences Po Aix), IREMAM et LAMES (CNRS/AMU), 17 et 18 mai 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9207,51 +9207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garino, Audrey, et Vincent Geisser. « Marseille et ses réfugiés : un changement de paradigme », Migrations Société, vol. 185, no. 3, 2021, pp. 111-119.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9327,51 +9327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mirman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9415,63 +9415,63 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunisie : une démocratisation au dessus de tout soupçon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cnrs éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-271-11807-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9486,64 +9486,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diasporic Social Mobilization and Political Participation during the Arab Uprising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9561,51 +9561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musulmans de France, la grande épreuve: Face au terrorisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omero Marangiu-Perria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9675,51 +9675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dabène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène; Vincent Geisser; Gilles Massardier. Ed. La Découverte, 334 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9750,51 +9750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoritarismes démocratiques et démocraties autoritaires au XXIe siècle : convergences Nord-Sud : mélanges offerts à Michel Camau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dabène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
@@ -9879,51 +9879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Année du Maghreb : 60 ans de luttes [dossier thématique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10045,51 +10045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les double-nationaux tunisiens : ancrages nationaux et mobilisations transnationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chedly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10165,51 +10165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Liban face aux mouvements protestataire : l'exception arabe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Zid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10396,51 +10396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;rino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.199.0090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504412v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.200.0005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504430v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.199.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.202.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.198.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.127.0147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.193.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cassarini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aem.006.0072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.191.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niandou Tour&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.192.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.187.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.190.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Seniguer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.121.0125" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42259" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.184.0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.186.0003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.183.0003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.6187" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093635v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317490v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110691v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.106.0147" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110721v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.172.0003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110732v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.173.0003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110710v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.171.0003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.174.0003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.169.0003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.167.0003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681914v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.163.0003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681910v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.166.0003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681913v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.164.0005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.165.0003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.162.0003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.158.0003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681917v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.159.0003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaugrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.156.0003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681921v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.153.0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.145.0007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681927v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.149.0003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681925v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.150.0007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681930v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.146.0003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681929v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.112.0022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.143.0155" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681932v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.143.0003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.141.0003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113021v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.136.0003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113019v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Kr&#233;fa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.083.0093" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417595v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;chir Ayari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.1287" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681941v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.138.0003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681944v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681942v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681947v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18216" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.134.0003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398358v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gobe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113030v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139054v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138221v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113029v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.057.0083" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113027v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.058.0103" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138220v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113032v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.038.0019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113036v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#233;razade Kelfaoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.039.0027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1998.1629" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819483v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819480v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474831v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Baudier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gouley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856863v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Boubekeur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505713v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Ferrara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369064v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nouiouar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004522626_010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369056v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855962v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369046v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738201" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585582v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906535v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94163-5_7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906501v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.aldri.2022.01.0023" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906489v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.aldri.2022.01.0257" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495053v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906573v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095490v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093650v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110666v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/science-politique/7646-tunisie.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317517v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Limam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110680v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550413v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Smail" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omero Marangiu-Perria" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550468v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494936v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521685v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110641v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535163v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535132v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050753v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dab&#232;ne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361142v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/autoritarismes_democratiques_et_democraties_autoritaires_au_xxie_siecle-9782707156266" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507957v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Direche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7285" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01840869v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chedly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02918844v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Zid" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.202.0003" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504412v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.200.0005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504453v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;rino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.199.0090" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.199.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.198.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.127.0147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.193.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cassarini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aem.006.0072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.191.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niandou Tour&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.192.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.190.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Seniguer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.121.0125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.187.0003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42259" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.184.0003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.186.0003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.183.0003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038884v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.6187" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093636v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317490v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.174.0003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317496v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110691v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.106.0147" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110721v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.172.0003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.173.0003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110710v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.171.0003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.167.0003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113015v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.169.0003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.165.0003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681914v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.163.0003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.166.0003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681913v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.164.0005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681918v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.158.0003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.162.0003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.159.0003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681921v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.153.0003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaugrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.156.0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.150.0007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681931v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.145.0007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681927v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.149.0003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681930v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.146.0003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681929v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.112.0022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.143.0155" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681932v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.143.0003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.141.0003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113021v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.136.0003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113019v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Kr&#233;fa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.083.0093" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417595v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;chir Ayari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.1287" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681941v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.138.0003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681944v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681942v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681947v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18216" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.134.0003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398358v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gobe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113030v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139054v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138221v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113029v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.057.0083" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113032v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.038.0019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113027v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.058.0103" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138220v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113036v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#233;razade Kelfaoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.039.0027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1998.1629" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819483v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819480v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474831v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Baudier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gouley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856863v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Boubekeur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505713v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Ferrara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369046v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738201" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369056v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369064v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nouiouar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004522626_010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906489v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.aldri.2022.01.0257" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585582v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906535v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94163-5_7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906501v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.aldri.2022.01.0023" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495053v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906573v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095490v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093650v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317505v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110680v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Limam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/science-politique/7646-tunisie.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110666v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317517v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550413v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Smail" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omero Marangiu-Perria" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550468v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494936v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521685v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110641v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535163v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535132v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050753v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dab&#232;ne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361142v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/autoritarismes_democratiques_et_democraties_autoritaires_au_xxie_siecle-9782707156266" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507957v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Direche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7285" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01840869v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chedly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02918844v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Zid" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>