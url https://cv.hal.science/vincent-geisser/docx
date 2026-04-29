--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -100,382 +100,382 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Mauvais élève » : violent, inassimilable, séparatiste…</w:t>
+                <w:t xml:space="preserve">Enjeux migratoires et géopolitiques dans la bande sahélo-saharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mérino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Sans nation, sans protection : les apatrides, N° 202 (4), pp.3-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.202.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2025, Migrations forcées au Sahel, 199 (1), pp.90-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.199.0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05504398v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">hal-05504453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une normalisation en trompe l’œil : les inquiétants alliés européens du Rassemblement national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Politiques migratoires et défis ethnoraciaux en Corée du Sud et au Japon, 200 (2), pp.5-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.200.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.200.0005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05504412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrypter la controverse France-Algérie : des populismes identitaires en miroir et au mépris de la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Migrations forcées au Sahel, 199 (1), pp.90-99. </w:t>
+              <w:t xml:space="preserve">, 2025, 199 (1), pp.5-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.199.0090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.199.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504453v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrypter la controverse France-Algérie : des populismes identitaires en miroir et au mépris de la démocratie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« Mauvais élève » : violent, inassimilable, séparatiste…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 199 (1), pp.5-18. </w:t>
+              <w:t xml:space="preserve">, 2025, Sans nation, sans protection : les apatrides, N° 202 (4), pp.3-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.199.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.202.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05504430v1</w:t>
+                <w:t xml:space="preserve">halshs-05504398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaza, les déplacements comme politique d’anéantissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 198 (198), pp.5-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -509,51 +509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’islam comme marqueur de classe à sa construction partisane comme problème social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Engagements musulmans et luttes de l'immigration, 127 (3), pp.147-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -587,51 +587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manifeste marseillais du pape François.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 193 (3), pp.3-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -678,51 +678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une politisation en devenir ? L’immigration subsaharienne dans les tourments d’une xénophobie stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cassarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique(s) en Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Confluences tunisiennes Émigration(s) et immigration(s) dans la Tunisie de l’après-2011, N° 6 (2), pp.72-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -756,51 +756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunisie, « la chasse aux migrants subsahariens est ouverte »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N°191, pp.7 - 20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -834,51 +834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunisie, « la chasse aux migrants subsahariens est ouverte »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 191 (1), pp.7-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -912,51 +912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des migrants sur les chantiers olympiques de Paris 2024 : une médaille d’or pour les sans-papiers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niandou Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1016,51 +1016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une politisation en devenir ? L'immigration subsaharienne dans les tourments d'une xénophobie stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cassarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1085,51 +1085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Tunisie de Kaïs Saïed : héritage révolutionnaire et restauration autoritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1148,5851 +1148,5851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Militariser la gestion des flux migratoires : Giorgia Meloni, pestiférée ou bonne élève de la classe européenne ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le « quadriptyque » électoral de la peur : immigration, islam, insécurité et identité nationale au programme de l’élection présidentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 187 (1), pp.3-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.187.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militariser la gestion des flux migratoires : Giorgia Meloni, pestiférée ou bonne élève de la classe européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2022, 190, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/migra.190.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03912867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’islamophobie interroge les ressorts imaginaires, symboliques et matériels de notre construction nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022/2 (121), pp.125-137. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.121.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/come.121.0125⟩</w:t>
+                <w:t xml:space="preserve">halshs-03912967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Kréfa, Écrits, genre et autorités. Enquête en Tunisie ENS Éditions, Lyon, 2019, 292 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.42259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03910138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un « Noir » à l’Éducation nationale pour civiliser nos petites têtes blondes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 187 (1), pp.3-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.187.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2022, N° 188 (2), pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.188.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marseille, la fin d'un système politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03495740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrication étatique de l’indignité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 188 (2), pp.3-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.188.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2021, N°184, pp.3 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.184.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03494968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Manche, nouvelle nécropole des migrants et de nos idéaux européens, mais qui sont les fossoyeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (186), pp.3-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.186.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03503292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ISLAMOPHOBIE » : UN OUTRAGE AU LEXIQUE RÉPUBLICAIN ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dièses : revue en ligne contre les discriminations et les préjugés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03495676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...82 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaboul n’est pas Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, N°184, pp.3 - 10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.184.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2021, N°185, pp.3 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.185.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03494858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhétorique identitaire pour élites en mal de légitimité populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 4 (186), pp.3-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.186.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 1 (183), pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.183.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03494988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial : Déconfiner les approches, les esprits et les espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Boissevain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.6187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des municipalités plus accueillantes que les États ? Marseille, un exemple parlant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, N°185, pp.3 - 13. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence terroriste au nom du prophète : ce que les jeunes Français musulmans en pensent vraiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hygiéno-nationalisme, remède miracle à la pandémie ? Populismes, racismes et complotismes autour du Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 1 (183), pp.3-15. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’islamisme en nos banlieues ? À propos de : Bernard Rougier (dir.), Les territoires conquis de l’islamisme, Puf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03095434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IMMIGRATION ET TERRORISME : « CORRÉLATION MAGIQUE » ET INSTRUMENTALISATION POLITIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Katia Boissevain</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03096751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES REVUES SAVANTES FACE À L'IDÉOLOGIE DU « DARWINISME MANAGÉRIAL » : UNE LUTTE OUI, MAIS POUR QUELLE SURVIE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrants coupables de la crise du système de santé publique ? Déconstruire les fantasmes sur le « tourisme médical »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leçons de l’élection européenne de 2019. L’humanisme sécuritaire et néolibéral du président Macron : antidote ou iatrogénie à la « lèpre nationaliste » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02317467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TUNISIE, DES MIGRANTS SUBSAHARIENS TOUJOURS EXCLUS DU RÊVE DÉMOCRATIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02317456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vous avez dit « Français de souche » oui, mais de quelle(s) souche(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens-Dessous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02317490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunisie, des migrants subsahariens toujours exclus du rêve démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Santé : revue trimestrielle d'étude et de recherche sur la santé des migrants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gilets jaunes et le triptyque « islam, banlieues, immigration » : une machine à produire des fantasmes identitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02317477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un islam aux couleurs du drapeau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, République et islam : défis croisés, 2018/3 (106), p. 147-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.106.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bon nègre » méritant versus « mauvais nègre » délinquant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 172 (2), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.172.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un islam aux couleurs du drapeau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106, pp.147 - 163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02317496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Église et les catholiques de France face à la question migratoire : le grand malentendu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173 (3), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.173.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi sur l’asile et l’immigration : indignation morale versus cynisme gouvernemental ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 171 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.171.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un islam aux couleurs du drapeau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « double discours » des pouvoirs publics français sur l’accueil des étudiants étrangers : une si vieille histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174 (4), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.174.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNE ARMÉE ET UNE POLICE AUX COULEURS DE LA FRANCE DU XXI E SIÈCLE, EST-CE POSSIBLE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169 (3), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.169.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François, pape des migrants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.167.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une controverse peut en cacher une autre : Les binationaux suspects « ici et là-bas » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.163.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « bon filon » des primaires : la question identitaire au cœur de la future campagne présidentielle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 166 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.166.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayotte, si loin de paris et pourtant si emblématique de nos “hypocrisies françaises”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 164 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.164.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Église face au terrorisme jihadiste : une réaction exemplaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 165 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.165.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déchoir de la nationalité des djihadistes “100 % made in france” : qui cherche-t-on à punir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.162.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exit “français de souche” ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 158 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.158.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méditerranée, “morte nostrum” : un terrorisme de l’indifférence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159-160 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.159.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exit “français de souche” ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 158 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.158.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigrés, exilés, réfugiés, binationaux, etc. : les « enfants illégitimes » des révolutions et des transitions politiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 156 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.156.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le triomphe de “l’europhobie populiste” : surprise électorale ou amnésie française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 153-154 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.153.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le triomphe de “l’europhobie populiste” : surprise électorale ou amnésie française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 153-154 (3), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.153.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le triomphe de “l’europhobie populiste” : surprise électorale ou amnésie française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 153-154 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.153.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration, nationalité, solidarité : l’église a-t-elle encore quelque chose à dire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 145 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.145.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec vous, mais pas chez nous !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 149 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.149.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carton rouge au “black-blanc-beur”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 150 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.150.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indésirable rapport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 146 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.146.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des réfugiés syriens au Liban : au-delà de l’humanitaire, le « spectre palestinien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Orient </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcdlo.112.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec vous, mais pas chez nous ! Ambivalences françaises à l’égard des réfugiés syriens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle révolution pour les binationaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 143 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.143.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le culte et le bâton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 143 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.143.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Terre promise... mais pas pour tout le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 141-142 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.141.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d'une révolution [presque] annoncée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Béchir Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Lesourd</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Kréfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année du Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 22, pp.3-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.6187⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Sahara en mouvement, VII, pp.359-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.1287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01417595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trop diplômés pour être honnêtes : la hogra des immigrés en “col blanc”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 138 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.138.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La binationalité en procès : non-dits et hypocrisies d’un débat récurrent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 136 (4), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.136.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'uniforme ne fait plus le régime, les militaires arabes face aux « révolutions »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Kréfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (3), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ris.083.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La binationalité en procès : non-dits et hypocrisies d’un débat récurrent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 136 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.136.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trop diplômés pour être honnêtes : la hogra des immigrés en “col blanc”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 138 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.138.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolutions et migrations : faut-il avoir peur des démocraties arabes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 134-135 (2), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.134.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Tunisie de l’après-Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Santé : revue trimestrielle d'étude et de recherche sur la santé des migrants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.118 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.18216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un si long règne... Le régime de Ben Ali vingt ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, IV, p. 347-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00398358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de l'‘‘authenticité tunisienne'' : valeur refuge d'un régime à bout de souffle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens-Dessous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, p. 371-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00172006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Voltaire, des Zola musulmans... ? Réflexion sur les « nouveaux dissidents » de l'islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des fissures dans la &amp;quot;Maison Tunisie&amp;quot;? Le régime de Ben Ali face aux mobilisations protestataires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Volulme II, p. 353-414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00139054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunisie : consolidation autoritaire et processus électoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tome 1, p. 323-360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'UOIF, la tension clientéliste d'une grande fédération islamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 57 (2), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.057.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « Syndrome 1967 » ? Les institutions juives de France face àl'Intifada Al-Aqsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.174.0003⟩</w:t>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 58 (2), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ris.058.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le président Ben Ali entre les jeux de coteries et l'échéance présidentielle de 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l'Afrique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Tome 41, p. 291-320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnicité républicaine versus République ethnique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (2), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.038.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nation d'origine réinventée. La persistance du « mythe national » chez les Français originaires du Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schérazade Kelfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 106, pp.147 - 163</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 2001/4 (39), pp.29-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.039.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabous et enjeux autour de l'ethnicité maghrébine dans le système politique français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schérazade Kelfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/come.106.0147⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Immigrés et minorités ethniques dans l'espace politique européen, 14 (2), pp.19-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/remi.1998.1629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...1133 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04636941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maghrébins en France - Chronique 1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...2246 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l'Afrique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Tome 41, p. 291-320</w:t>
+              <w:t xml:space="preserve">, 1997, pp.907-948</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maghrébins en France - Chronique 1994</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...263 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l'Afrique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, pp.863-922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7088,51 +7088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Miri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7212,51 +7212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partis, groupes de pression et candidats «musulmans ». Éclairer la variable religieuse dans les processus électoraux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">65/2022, IREMAM (institut de recherches et d'études sur le monde arabe et musulman - CNRS-Aix-Marseille Université). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7274,51 +7274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunisie (1956-2018) : les faux-semblants d'une République laïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre de recherches internationales; Groupe Sociétés, Religions, Laïcités. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7353,51 +7353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muslims in Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Open Society Foundations. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7477,51 +7477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7578,51 +7578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mirman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7666,1399 +7666,1399 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques et représentations du prophète Muhammad chez les jeunes musulmans français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Nouiouar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nelly Amri, Rachida Chih, and Stefan Reichmuth. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Presence of the Prophet in Early Modern and Contemporary Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, BRILL, pp.276-319, 2023, 9789004522626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004522626_010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est la loi qui fait l'islam et non l'islam qui fait la loi. Le regard du juriste sur la gestion étatique du fait religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Bernard-Maugiron et Baudouin Dupret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits et sociétés du Maghreb et d'ailleurs. En hommage à Jean-Philippe Bras.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, 2023, IISMMM, 2384091301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04855962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Modèle asiatique’ d’intégration versus ‘contre-modèle arabo-musulman’. Mise en concurrence symbolique et circulation des stéréotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Le Bail, Khatharya Um. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Générations post-réfugiées. Les descendants de réfugiés d'Asie du Sud-Est en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.225-252, 2023, Migrations, 978-2-86906-899-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Muslims in Marseille’s Public Space: Belated Recognition, Ambivalent Visibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mark Ingram and Kathryn Kepllinger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Marseille Mosaic, A Mediterranean City at the Crossroads of Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berghahn, p. 125-137, 2023, 978-1-80073-820-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3167/9781800738201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chercheur de terrain : une profession à l'autonomie menacée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mirman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Générations post-réfugiées. Les descendants de réfugiés d'Asie du Sud-Est en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.225-252, 2023, Migrations, 978-2-86906-899-5</w:t>
+              <w:t xml:space="preserve">L'enquête en danger. Vers un nouveau régime de surveillance dans les sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.23-52, 2022, 978-2-200-63324-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03585582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Muslims: A Silent Community?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droits et sociétés du Maghreb et d'ailleurs. En hommage à Jean-Philippe Bras.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Facing Terrorism in France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.69-80, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-94163-5_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Chercheur de terrain : une profession à l’autonomie menacée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...87 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mirman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enquête en danger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin; Armand Colin, pp.257-276, 2022, 9782200634100. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arco.aldri.2022.01.0257⟩</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.23-52, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.aldri.2022.01.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...128 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">halshs-03906535v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Chercheur de terrain : une profession à l’autonomie menacée</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Mirman</w:t>
+                <w:t xml:space="preserve">Chapitre 12. Les tyrannies de l’intimité militante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enquête en danger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.23-52, 2022, </w:t>
+              <w:t xml:space="preserve">, Armand Colin; Armand Colin, pp.257-276, 2022, 9782200634100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arco.aldri.2022.01.0023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/arco.aldri.2022.01.0257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03906501v1</w:t>
+                <w:t xml:space="preserve">halshs-03906489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mosquée imaginaire de Marseille. Sociohistoire d’une présence-absence patrimoniale dans Alessandro Gallicchio et Pierre Sintès, Rue d'Alger, Paris, éditions MF, 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rue d'Alger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Démobilisations, quartiers populaires et démocraties autoritaires - préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonio Delfini, Julien Talpin, Janoé Vulbeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démobiliser les quartiers. Enquêtes sur les pratiques de gouvernement en milieu populaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Septentrion, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03495053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam et Démocratie : je t'aime, moi non plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Démocratie. Entre défis et menaces.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03095490v1</w:t>
+                <w:t xml:space="preserve">halshs-03093650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam et Démocratie : je t'aime, moi non plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Démocratie. Entre défis et menaces.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03093650v1</w:t>
+                <w:t xml:space="preserve">halshs-03095490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
+                <w:t xml:space="preserve">Introduction : &amp;quot;Good-Bye Ben Ali !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amin Allal</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tunisie : une démocratisation au dessus de tout soupçon ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-41, 2018</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cnrs éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 9-41, 2018, 978-2-271-11807-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02317505v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-02110666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’an prochain à Tunis ? Les binationaux franco-tunisiens au prisme des héritages militants et des subjectivités diasporiques », , Tunisie : une démocratisation au dessus de tout soupçon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Limam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amin Allal. et Vincent Geisser (dir ). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tunisie : une démocratisation au dessus de tout soupçon ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, p. 413-432, 2018, Tunisie : une démocratisation au dessus de tout soupçon ?</w:t>
+              <w:t xml:space="preserve">, CNRS Éditions,, p. 413-432., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110680v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02317517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : &amp;quot;Good-Bye Ben Ali !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Allal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tunisie : une démocratisation au dessus de tout soupçon ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.9-41, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02317505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’an prochain à Tunis ? Les binationaux franco-tunisiens au prisme des héritages militants et des subjectivités diasporiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cnrs éditions</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
+                <w:t xml:space="preserve">Wajdi Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tunisie : une démocratisation au dessus de tout soupçon ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Éditions,, p. 413-432., 2018</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cnrs éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 413-432, 2018, Tunisie : une démocratisation au dessus de tout soupçon ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02317517v1</w:t>
+                <w:t xml:space="preserve">hal-02110680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face au terrorisme, un silence musulman ? (introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9145,51 +9145,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geisser, Vincent, Enquêter en contexte sécuritaire, la « paradoxale » liberté du chercheur : retour sur expérience tunisienne, colloque international «Terrains et chercheurs sous surveillance », CHERPA (Sciences Po Aix), IREMAM et LAMES (CNRS/AMU), 17 et 18 mai 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9207,51 +9207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garino, Audrey, et Vincent Geisser. « Marseille et ses réfugiés : un changement de paradigme », Migrations Société, vol. 185, no. 3, 2021, pp. 111-119.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9327,51 +9327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mirman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9402,76 +9402,76 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunisie : une démocratisation au dessus de tout soupçon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cnrs éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-271-11807-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9486,64 +9486,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diasporic Social Mobilization and Political Participation during the Arab Uprising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9561,51 +9561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musulmans de France, la grande épreuve: Face au terrorisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omero Marangiu-Perria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9675,51 +9675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dabène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène; Vincent Geisser; Gilles Massardier. Ed. La Découverte, 334 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9750,51 +9750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoritarismes démocratiques et démocraties autoritaires au XXIe siècle : convergences Nord-Sud : mélanges offerts à Michel Camau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dabène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
@@ -9879,51 +9879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Année du Maghreb : 60 ans de luttes [dossier thématique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10045,51 +10045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les double-nationaux tunisiens : ancrages nationaux et mobilisations transnationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chedly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10165,51 +10165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Liban face aux mouvements protestataire : l'exception arabe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Zid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10396,51 +10396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.202.0003" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504412v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.200.0005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504453v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;rino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.199.0090" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.199.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.198.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.127.0147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.193.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cassarini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aem.006.0072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.191.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niandou Tour&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.192.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.190.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Seniguer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.121.0125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.187.0003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42259" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.184.0003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.186.0003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.183.0003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038884v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.6187" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093636v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317490v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.174.0003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317496v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110691v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.106.0147" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110721v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.172.0003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.173.0003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110710v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.171.0003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.167.0003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113015v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.169.0003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.165.0003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681914v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.163.0003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.166.0003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681913v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.164.0005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681918v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.158.0003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.162.0003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.159.0003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681921v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.153.0003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaugrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.156.0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.150.0007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681931v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.145.0007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681927v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.149.0003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681930v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.146.0003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681929v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.112.0022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.143.0155" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681932v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.143.0003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.141.0003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113021v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.136.0003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113019v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Kr&#233;fa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.083.0093" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417595v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;chir Ayari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.1287" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681941v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.138.0003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681944v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681942v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681947v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18216" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.134.0003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398358v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gobe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113030v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139054v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138221v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113029v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.057.0083" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113032v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.038.0019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113027v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.058.0103" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138220v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113036v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#233;razade Kelfaoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.039.0027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1998.1629" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819483v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819480v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474831v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Baudier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gouley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856863v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Boubekeur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505713v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Ferrara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369046v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738201" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369056v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369064v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nouiouar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004522626_010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906489v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.aldri.2022.01.0257" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585582v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906535v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94163-5_7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906501v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.aldri.2022.01.0023" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495053v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906573v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095490v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093650v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317505v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110680v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Limam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/science-politique/7646-tunisie.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110666v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317517v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550413v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Smail" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omero Marangiu-Perria" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550468v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494936v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521685v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110641v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535163v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535132v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050753v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dab&#232;ne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361142v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/autoritarismes_democratiques_et_democraties_autoritaires_au_xxie_siecle-9782707156266" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507957v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Direche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7285" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01840869v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chedly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02918844v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Zid" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;rino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.199.0090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504412v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.200.0005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504430v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.199.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.202.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.198.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.127.0147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.193.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cassarini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aem.006.0072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.191.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niandou Tour&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.192.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.187.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.190.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Seniguer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.121.0125" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42259" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.184.0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.186.0003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.183.0003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.6187" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093635v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317456v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317490v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110691v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.106.0147" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110721v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.172.0003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110732v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.173.0003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110710v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.171.0003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.174.0003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.169.0003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.167.0003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681914v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.163.0003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681910v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.166.0003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681913v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.164.0005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.165.0003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.162.0003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.158.0003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681917v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.159.0003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaugrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.156.0003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681921v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.153.0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.145.0007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681927v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.149.0003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681925v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.150.0007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681930v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.146.0003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681929v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.112.0022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.143.0155" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681932v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.143.0003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.141.0003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417595v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;chir Ayari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Kr&#233;fa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.1287" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681941v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.138.0003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113021v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.136.0003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.083.0093" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681944v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681942v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113041v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.134.0003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681947v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18216" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398358v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gobe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113030v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139054v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138221v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113029v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.057.0083" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113027v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.058.0103" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138220v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113032v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.038.0019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113036v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#233;razade Kelfaoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.039.0027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1998.1629" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819483v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819480v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474831v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Baudier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gouley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856863v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Boubekeur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505713v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Ferrara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369064v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nouiouar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004522626_010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369056v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369046v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738201" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585582v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906535v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94163-5_7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906501v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.aldri.2022.01.0023" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906489v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.aldri.2022.01.0257" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906573v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495053v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093650v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095490v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110666v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/science-politique/7646-tunisie.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317517v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Limam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110680v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550413v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Smail" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omero Marangiu-Perria" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550468v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494936v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521685v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110641v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535163v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535132v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050753v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dab&#232;ne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361142v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/autoritarismes_democratiques_et_democraties_autoritaires_au_xxie_siecle-9782707156266" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507957v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Direche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7285" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01840869v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chedly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02918844v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Zid" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>