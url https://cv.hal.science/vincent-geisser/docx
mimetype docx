--- v2 (2026-04-29)
+++ v3 (2026-05-26)
@@ -100,226 +100,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux migratoires et géopolitiques dans la bande sahélo-saharienne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une normalisation en trompe l’œil : les inquiétants alliés européens du Rassemblement national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Migrations forcées au Sahel, 199 (1), pp.90-99. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, Politiques migratoires et défis ethnoraciaux en Corée du Sud et au Japon, 200 (2), pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.200.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux migratoires et géopolitiques dans la bande sahélo-saharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mérino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Politiques migratoires et défis ethnoraciaux en Corée du Sud et au Japon, 200 (2), pp.5-19. </w:t>
+              <w:t xml:space="preserve">, 2025, Migrations forcées au Sahel, 199 (1), pp.90-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.200.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.199.0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05504412v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrypter la controverse France-Algérie : des populismes identitaires en miroir et au mépris de la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 199 (1), pp.5-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
@@ -353,51 +353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mauvais élève » : violent, inassimilable, séparatiste…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Sans nation, sans protection : les apatrides, N° 202 (4), pp.3-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
@@ -431,51 +431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaza, les déplacements comme politique d’anéantissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 198 (198), pp.5-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -509,51 +509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’islam comme marqueur de classe à sa construction partisane comme problème social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Engagements musulmans et luttes de l'immigration, 127 (3), pp.147-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -587,51 +587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manifeste marseillais du pape François.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 193 (3), pp.3-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -678,51 +678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une politisation en devenir ? L’immigration subsaharienne dans les tourments d’une xénophobie stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cassarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique(s) en Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Confluences tunisiennes Émigration(s) et immigration(s) dans la Tunisie de l’après-2011, N° 6 (2), pp.72-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -756,51 +756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunisie, « la chasse aux migrants subsahariens est ouverte »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N°191, pp.7 - 20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -834,51 +834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunisie, « la chasse aux migrants subsahariens est ouverte »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 191 (1), pp.7-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -912,51 +912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des migrants sur les chantiers olympiques de Paris 2024 : une médaille d’or pour les sans-papiers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niandou Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1016,51 +1016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une politisation en devenir ? L'immigration subsaharienne dans les tourments d'une xénophobie stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cassarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1085,51 +1085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Tunisie de Kaïs Saïed : héritage révolutionnaire et restauration autoritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1148,5851 +1148,5851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « quadriptyque » électoral de la peur : immigration, islam, insécurité et identité nationale au programme de l’élection présidentielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Militariser la gestion des flux migratoires : Giorgia Meloni, pestiférée ou bonne élève de la classe européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 187 (1), pp.3-18. </w:t>
+              <w:t xml:space="preserve">, 2022, 190, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.187.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.190.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03906518v1</w:t>
+                <w:t xml:space="preserve">halshs-03912867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Militariser la gestion des flux migratoires : Giorgia Meloni, pestiférée ou bonne élève de la classe européenne ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’islamophobie interroge les ressorts imaginaires, symboliques et matériels de notre construction nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/2 (121), pp.125-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.121.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « quadriptyque » électoral de la peur : immigration, islam, insécurité et identité nationale au programme de l’élection présidentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 190, </w:t>
+              <w:t xml:space="preserve">, 2022, N° 187 (1), pp.3-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.187.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Kréfa, Écrits, genre et autorités. Enquête en Tunisie ENS Éditions, Lyon, 2019, 292 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.42259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03910138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un « Noir » à l’Éducation nationale pour civiliser nos petites têtes blondes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 188 (2), pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.188.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ISLAMOPHOBIE » : UN OUTRAGE AU LEXIQUE RÉPUBLICAIN ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dièses : revue en ligne contre les discriminations et les préjugés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03495676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marseille, la fin d'un système politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03495740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrication étatique de l’indignité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N°184, pp.3 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.184.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03494968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Manche, nouvelle nécropole des migrants et de nos idéaux européens, mais qui sont les fossoyeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (186), pp.3-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.186.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03503292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaboul n’est pas Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N°185, pp.3 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.185.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03494858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhétorique identitaire pour élites en mal de légitimité populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (183), pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.183.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03494988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence terroriste au nom du prophète : ce que les jeunes Français musulmans en pensent vraiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’islamisme en nos banlieues ? À propos de : Bernard Rougier (dir.), Les territoires conquis de l’islamisme, Puf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.190.0003⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03095434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hygiéno-nationalisme, remède miracle à la pandémie ? Populismes, racismes et complotismes autour du Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial : Déconfiner les approches, les esprits et les espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.6187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des municipalités plus accueillantes que les États ? Marseille, un exemple parlant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IMMIGRATION ET TERRORISME : « CORRÉLATION MAGIQUE » ET INSTRUMENTALISATION POLITIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03096751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES REVUES SAVANTES FACE À L'IDÉOLOGIE DU « DARWINISME MANAGÉRIAL » : UNE LUTTE OUI, MAIS POUR QUELLE SURVIE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrants coupables de la crise du système de santé publique ? Déconstruire les fantasmes sur le « tourisme médical »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunisie, des migrants subsahariens toujours exclus du rêve démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Santé : revue trimestrielle d'étude et de recherche sur la santé des migrants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leçons de l’élection européenne de 2019. L’humanisme sécuritaire et néolibéral du président Macron : antidote ou iatrogénie à la « lèpre nationaliste » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02317467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vous avez dit « Français de souche » oui, mais de quelle(s) souche(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens-Dessous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02317490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TUNISIE, DES MIGRANTS SUBSAHARIENS TOUJOURS EXCLUS DU RÊVE DÉMOCRATIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02317456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gilets jaunes et le triptyque « islam, banlieues, immigration » : une machine à produire des fantasmes identitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02317477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un islam aux couleurs du drapeau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022/2 (121), pp.125-137. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 106, pp.147 - 163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02317496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un islam aux couleurs du drapeau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sdt.42259⟩</w:t>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, République et islam : défis croisés, 2018/3 (106), p. 147-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.106.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bon nègre » méritant versus « mauvais nègre » délinquant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 188 (2), pp.3-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.188.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 172 (2), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.172.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Église et les catholiques de France face à la question migratoire : le grand malentendu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, N°184, pp.3 - 10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.184.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 173 (3), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.173.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi sur l’asile et l’immigration : indignation morale versus cynisme gouvernemental ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 4 (186), pp.3-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.186.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 171 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.171.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un islam aux couleurs du drapeau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dièses : revue en ligne contre les discriminations et les préjugés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « double discours » des pouvoirs publics français sur l’accueil des étudiants étrangers : une si vieille histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, N°185, pp.3 - 13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.185.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 174 (4), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.174.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNE ARMÉE ET UNE POLICE AUX COULEURS DE LA FRANCE DU XXI E SIÈCLE, EST-CE POSSIBLE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 1 (183), pp.3-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.183.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 169 (3), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.169.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Katia Boissevain</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François, pape des migrants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.167.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une controverse peut en cacher une autre : Les binationaux suspects « ici et là-bas » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.163.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « bon filon » des primaires : la question identitaire au cœur de la future campagne présidentielle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 166 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.166.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayotte, si loin de paris et pourtant si emblématique de nos “hypocrisies françaises”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 164 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.164.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Église face au terrorisme jihadiste : une réaction exemplaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 165 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.165.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déchoir de la nationalité des djihadistes “100 % made in france” : qui cherche-t-on à punir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.162.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exit “français de souche” ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 158 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.158.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méditerranée, “morte nostrum” : un terrorisme de l’indifférence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159-160 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.159.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exit “français de souche” ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 158 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.158.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le triomphe de “l’europhobie populiste” : surprise électorale ou amnésie française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 153-154 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.153.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigrés, exilés, réfugiés, binationaux, etc. : les « enfants illégitimes » des révolutions et des transitions politiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 156 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.156.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le triomphe de “l’europhobie populiste” : surprise électorale ou amnésie française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 153-154 (3), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.153.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le triomphe de “l’europhobie populiste” : surprise électorale ou amnésie française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 153-154 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.153.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carton rouge au “black-blanc-beur”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 150 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.150.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration, nationalité, solidarité : l’église a-t-elle encore quelque chose à dire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 145 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.145.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec vous, mais pas chez nous !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 149 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.149.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indésirable rapport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 146 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.146.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des réfugiés syriens au Liban : au-delà de l’humanitaire, le « spectre palestinien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Orient </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcdlo.112.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec vous, mais pas chez nous ! Ambivalences françaises à l’égard des réfugiés syriens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle révolution pour les binationaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 143 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.143.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le culte et le bâton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 143 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.143.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Terre promise... mais pas pour tout le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 141-142 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.141.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La binationalité en procès : non-dits et hypocrisies d’un débat récurrent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 136 (4), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.136.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'uniforme ne fait plus le régime, les militaires arabes face aux « révolutions »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Lesourd</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Kréfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (3), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ris.083.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d'une révolution [presque] annoncée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Béchir Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Kréfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année du Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 22, pp.3-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.6187⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Sahara en mouvement, VII, pp.359-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.1287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01417595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trop diplômés pour être honnêtes : la hogra des immigrés en “col blanc”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 138 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.138.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La binationalité en procès : non-dits et hypocrisies d’un débat récurrent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 136 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.136.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trop diplômés pour être honnêtes : la hogra des immigrés en “col blanc”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 138 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.138.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Tunisie de l’après-Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.118 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.18216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolutions et migrations : faut-il avoir peur des démocraties arabes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 134-135 (2), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.134.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un si long règne... Le régime de Ben Ali vingt ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, IV, p. 347-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00398358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de l'‘‘authenticité tunisienne'' : valeur refuge d'un régime à bout de souffle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, p. 371-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00172006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Voltaire, des Zola musulmans... ? Réflexion sur les « nouveaux dissidents » de l'islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des fissures dans la &amp;quot;Maison Tunisie&amp;quot;? Le régime de Ben Ali face aux mobilisations protestataires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens-Dessous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Volulme II, p. 353-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00139054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunisie : consolidation autoritaire et processus électoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Santé : revue trimestrielle d'étude et de recherche sur la santé des migrants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tome 1, p. 323-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'UOIF, la tension clientéliste d'une grande fédération islamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, République et islam : défis croisés, 2018/3 (106), p. 147-163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/come.106.0147⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 57 (2), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.057.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « Syndrome 1967 » ? Les institutions juives de France face àl'Intifada Al-Aqsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.172.0003⟩</w:t>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 58 (2), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ris.058.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le président Ben Ali entre les jeux de coteries et l'échéance présidentielle de 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l'Afrique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Tome 41, p. 291-320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnicité républicaine versus République ethnique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (2), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.038.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nation d'origine réinventée. La persistance du « mythe national » chez les Français originaires du Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schérazade Kelfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 106, pp.147 - 163</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 2001/4 (39), pp.29-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.039.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabous et enjeux autour de l'ethnicité maghrébine dans le système politique français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schérazade Kelfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.173.0003⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Immigrés et minorités ethniques dans l'espace politique européen, 14 (2), pp.19-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/remi.1998.1629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...1046 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04636941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maghrébins en France - Chronique 1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...2246 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l'Afrique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Tome 41, p. 291-320</w:t>
+              <w:t xml:space="preserve">, 1997, pp.907-948</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...119 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maghrébins en France - Chronique 1994</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...263 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l'Afrique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, pp.863-922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7088,51 +7088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Miri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7212,51 +7212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partis, groupes de pression et candidats «musulmans ». Éclairer la variable religieuse dans les processus électoraux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">65/2022, IREMAM (institut de recherches et d'études sur le monde arabe et musulman - CNRS-Aix-Marseille Université). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7274,51 +7274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunisie (1956-2018) : les faux-semblants d'une République laïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre de recherches internationales; Groupe Sociétés, Religions, Laïcités. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7353,51 +7353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muslims in Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Open Society Foundations. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7477,51 +7477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7578,51 +7578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mirman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7666,298 +7666,298 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">‘Modèle asiatique’ d’intégration versus ‘contre-modèle arabo-musulman’. Mise en concurrence symbolique et circulation des stéréotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Le Bail, Khatharya Um. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Générations post-réfugiées. Les descendants de réfugiés d'Asie du Sud-Est en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.225-252, 2023, Migrations, 978-2-86906-899-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est la loi qui fait l'islam et non l'islam qui fait la loi. Le regard du juriste sur la gestion étatique du fait religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Bernard-Maugiron et Baudouin Dupret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits et sociétés du Maghreb et d'ailleurs. En hommage à Jean-Philippe Bras.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, 2023, IISMMM, 2384091301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04855962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques et représentations du prophète Muhammad chez les jeunes musulmans français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nouiouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nelly Amri, Rachida Chih, and Stefan Reichmuth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Presence of the Prophet in Early Modern and Contemporary Islam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, BRILL, pp.276-319, 2023, 9789004522626. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004522626_010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004522626_010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04369064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...144 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muslims in Marseille’s Public Space: Belated Recognition, Ambivalent Visibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mark Ingram and Kathryn Kepllinger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Marseille Mosaic, A Mediterranean City at the Crossroads of Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berghahn, p. 125-137, 2023, 978-1-80073-820-1. </w:t>
@@ -8021,51 +8021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mirman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8103,51 +8103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Muslims: A Silent Community?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facing Terrorism in France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.69-80, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8207,51 +8207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mirman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8298,51 +8298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 12. Les tyrannies de l’intimité militante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enquête en danger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin; Armand Colin, pp.257-276, 2022, 9782200634100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8370,350 +8370,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03906489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Démobilisations, quartiers populaires et démocraties autoritaires - préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonio Delfini, Julien Talpin, Janoé Vulbeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démobiliser les quartiers. Enquêtes sur les pratiques de gouvernement en milieu populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Septentrion, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03495053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mosquée imaginaire de Marseille. Sociohistoire d’une présence-absence patrimoniale dans Alessandro Gallicchio et Pierre Sintès, Rue d'Alger, Paris, éditions MF, 2021.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rue d'Alger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03906573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam et Démocratie : je t'aime, moi non plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Démocratie. Entre défis et menaces.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03093650v1</w:t>
+                <w:t xml:space="preserve">halshs-03095490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam et Démocratie : je t'aime, moi non plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Démocratie. Entre défis et menaces.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03095490v1</w:t>
+                <w:t xml:space="preserve">halshs-03093650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : &amp;quot;Good-Bye Ben Ali !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tunisie : une démocratisation au dessus de tout soupçon ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8751,51 +8751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’an prochain à Tunis ? Les binationaux franco-tunisiens au prisme des héritages militants et des subjectivités diasporiques », , Tunisie : une démocratisation au dessus de tout soupçon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8837,64 +8837,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Allal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tunisie : une démocratisation au dessus de tout soupçon ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-41, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8932,51 +8932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’an prochain à Tunis ? Les binationaux franco-tunisiens au prisme des héritages militants et des subjectivités diasporiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tunisie : une démocratisation au dessus de tout soupçon ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9014,51 +9014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face au terrorisme, un silence musulman ? (introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9145,51 +9145,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geisser, Vincent, Enquêter en contexte sécuritaire, la « paradoxale » liberté du chercheur : retour sur expérience tunisienne, colloque international «Terrains et chercheurs sous surveillance », CHERPA (Sciences Po Aix), IREMAM et LAMES (CNRS/AMU), 17 et 18 mai 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9207,51 +9207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garino, Audrey, et Vincent Geisser. « Marseille et ses réfugiés : un changement de paradigme », Migrations Société, vol. 185, no. 3, 2021, pp. 111-119.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9327,51 +9327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mirman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9402,64 +9402,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunisie : une démocratisation au dessus de tout soupçon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cnrs éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-271-11807-3</w:t>
             </w:r>
           </w:p>
@@ -9486,64 +9486,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diasporic Social Mobilization and Political Participation during the Arab Uprising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9561,51 +9561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musulmans de France, la grande épreuve: Face au terrorisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omero Marangiu-Perria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9675,51 +9675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dabène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène; Vincent Geisser; Gilles Massardier. Ed. La Découverte, 334 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9750,51 +9750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoritarismes démocratiques et démocraties autoritaires au XXIe siècle : convergences Nord-Sud : mélanges offerts à Michel Camau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dabène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
@@ -9879,51 +9879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Année du Maghreb : 60 ans de luttes [dossier thématique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10045,51 +10045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les double-nationaux tunisiens : ancrages nationaux et mobilisations transnationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chedly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10165,51 +10165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Liban face aux mouvements protestataire : l'exception arabe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Zid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10396,51 +10396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;rino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.199.0090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504412v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.200.0005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504430v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.199.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.202.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.198.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.127.0147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.193.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cassarini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aem.006.0072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.191.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niandou Tour&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.192.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.187.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.190.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Seniguer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.121.0125" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42259" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.184.0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.186.0003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.183.0003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.6187" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093635v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317456v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317490v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110691v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.106.0147" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110721v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.172.0003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110732v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.173.0003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110710v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.171.0003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.174.0003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.169.0003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.167.0003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681914v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.163.0003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681910v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.166.0003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681913v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.164.0005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.165.0003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.162.0003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.158.0003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681917v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.159.0003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaugrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.156.0003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681921v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.153.0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.145.0007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681927v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.149.0003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681925v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.150.0007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681930v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.146.0003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681929v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.112.0022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.143.0155" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681932v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.143.0003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.141.0003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417595v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;chir Ayari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Kr&#233;fa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.1287" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681941v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.138.0003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113021v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.136.0003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.083.0093" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681944v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681942v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113041v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.134.0003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681947v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18216" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398358v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gobe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113030v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139054v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138221v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113029v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.057.0083" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113027v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.058.0103" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138220v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113032v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.038.0019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113036v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#233;razade Kelfaoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.039.0027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1998.1629" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819483v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819480v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474831v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Baudier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gouley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856863v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Boubekeur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505713v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Ferrara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369064v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nouiouar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004522626_010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369056v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369046v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738201" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585582v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906535v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94163-5_7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906501v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.aldri.2022.01.0023" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906489v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.aldri.2022.01.0257" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906573v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495053v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093650v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095490v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110666v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/science-politique/7646-tunisie.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317517v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Limam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110680v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550413v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Smail" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omero Marangiu-Perria" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550468v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494936v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521685v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110641v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535163v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535132v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050753v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dab&#232;ne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361142v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/autoritarismes_democratiques_et_democraties_autoritaires_au_xxie_siecle-9782707156266" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507957v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Direche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7285" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01840869v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chedly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02918844v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Zid" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.200.0005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504453v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;rino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.199.0090" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504430v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.199.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.202.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.198.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.127.0147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.193.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cassarini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aem.006.0072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.191.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niandou Tour&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.192.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.190.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Seniguer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.121.0125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.187.0003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42259" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.184.0003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.186.0003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.183.0003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038884v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.6187" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093635v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317490v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110691v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.106.0147" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110721v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.172.0003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110732v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.173.0003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110710v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.171.0003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.174.0003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.169.0003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.167.0003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681914v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.163.0003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681910v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.166.0003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681913v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.164.0005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.165.0003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.162.0003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.158.0003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681917v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.159.0003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681921v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.153.0003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaugrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.156.0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.150.0007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681931v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.145.0007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681927v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.149.0003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681930v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.146.0003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681929v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.112.0022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.143.0155" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681932v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.143.0003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.141.0003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113021v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.136.0003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113019v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Kr&#233;fa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.083.0093" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417595v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;chir Ayari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.1287" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681941v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.138.0003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681944v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681942v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681947v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18216" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.134.0003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398358v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gobe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113030v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139054v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138221v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113029v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.057.0083" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113027v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.058.0103" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138220v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113032v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.038.0019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113036v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#233;razade Kelfaoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.039.0027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1998.1629" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819483v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819480v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474831v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Baudier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gouley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856863v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Boubekeur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505713v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Ferrara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369056v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855962v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369064v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nouiouar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004522626_010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369046v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738201" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585582v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906535v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94163-5_7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906501v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.aldri.2022.01.0023" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906489v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.aldri.2022.01.0257" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495053v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906573v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095490v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093650v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110666v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/science-politique/7646-tunisie.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317517v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Limam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110680v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550413v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Smail" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omero Marangiu-Perria" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550468v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494936v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521685v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110641v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535163v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535132v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050753v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dab&#232;ne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361142v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/autoritarismes_democratiques_et_democraties_autoritaires_au_xxie_siecle-9782707156266" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507957v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Direche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7285" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01840869v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chedly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02918844v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Zid" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>