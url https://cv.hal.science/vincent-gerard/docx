--- v0 (2026-04-05)
+++ v1 (2026-05-06)
@@ -247,165 +247,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation. La mésologie et les enjeux phénoménologiques de la géographie humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Milieu, ambiance, environnement, 142, pp.3-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du monde au milieu. Heidegger et Watsuji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les études philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Milieu, ambiance, environnement, 142, pp.53-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671419v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03671945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husserl et le réalisme critique</w:t>
               </w:r>
@@ -1400,717 +1400,717 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur la relation Humain-Nature. De la culture Innue à la phénoménologie occidentale. Table ronde avec Joséphine Bacon et Olivier Beauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">92e Congrès de l'Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Beauchet, May 2025, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la philosophie première à la philosophie vagabonde (Husserl, Cavaillès, Desanti)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phénoménologie et philosophie première</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 杨大春 YANG Dachum; Dominique PRADELLE; 黄作 HUANG Zuo, Oct 2025, Hang Zhou, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don Giovanni, entre infamie et utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Don Giovanni en dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Beauchet (UdeM), Vincent Gérard (UCA), Catherine Kollen (Arcal Lyrique), Pierre Vachon (Opéra de Montréal), Dec 2025, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'écrivain engagé à l'écrivain d'actualité: la rupture entre Sartre et Merleau-Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence départementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Augustin Dumont, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question du paysage chez Augustin Berque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">92e Congrès de l'Acfas. Éco-émotion et recherche en économie créative: défis et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Beauchet, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Question of Landscape in the Work of Augustin Berque. Responses to some objections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'Université Fudan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 陶陶 Tao Tao, Oct 2025, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Beauchet, May 2025, Montréal (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité personnelle et caractère. Ricoeur lecteur de la Quatrième Méditation cartésienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures françaises des Méditations cartésiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edouard Mehl, Feb 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Edouard Mehl, Feb 2024, Strasbourg, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité naturelle et diversité culturelle. Quelle universalité pour l'éthique environnementale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écosophies en question: les sagesses de l'habiter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Cornu, Julien Courtial, Vincent Gérard, Nov 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Cornu, Julien Courtial, Vincent Gérard, Nov 2024, Clermont-Ferrand, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment s'orienter dans la crise?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences sociales à l'épreuve des crises sanitaires et environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RnMSH, MSH de Clermont-Ferrand, PHIER, May 2021, MSH Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instinct de curiosité chez Husserl. Traduction et commentaire du Manuscrit C16 n°70</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de traduction et d'étude des Manuscrits du groupe C de Husserl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dominique Pradelle, Claudia Serban, Feb 2021, Archives Husserl de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250685v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03250690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'animal n'a aucune question, ni par conséquent aucune réponse&amp;quot;. Instinct de curiosité et monde environnant chez Husserl</w:t>
               </w:r>
@@ -4548,173 +4548,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Husserl, élève de Kronecker et Weierstrass. Théorie de la signification, théorie des nombres et théorie des fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jocelyn Benoist. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Husserl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf, pp.9-52, 2008, 978-2-204-08593-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Husserl et la mathématisation galiléenne de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François de Gandt, Claudio Majolino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures de la Krisis de Husserl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, pp.63-102, 2008, 978-2-7116-1942-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250802v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03250800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de grandeur négative chez Kant et d'Alembert</w:t>
               </w:r>
@@ -5442,51 +5442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05320395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;rard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04715710v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tqz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03671419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03671945v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02362376v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906842v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561740v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.1038" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250868v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250748v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250749v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05321049v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05389248v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04950590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04950589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05342299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04991966v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04950583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04950586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250685v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250690v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566455v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05340317v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hincker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jakobi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250720v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05449515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05321028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05382785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05320993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04729059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03313125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042951242&amp;amp;series_number_str=0&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03313082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906731v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Phenomenology-and-Phenomenological-Philosophy/Santis-Hopkins-Majolino/p/book/9780367539993" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906729v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02362368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906973v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250800v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250813v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250814v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519705v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Souq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nouailles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172540v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05320395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;rard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04715710v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tqz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03671945v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03671419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02362376v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906842v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561740v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.1038" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250868v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250748v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250749v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04991966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05321049v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05389248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04950590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04950589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05342299v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04950583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04950586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250685v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566455v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05340317v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hincker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jakobi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250720v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05449515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05321028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05382785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05320993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04729059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03313125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042951242&amp;amp;series_number_str=0&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03313082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906731v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Phenomenology-and-Phenomenological-Philosophy/Santis-Hopkins-Majolino/p/book/9780367539993" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906729v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02362368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01906973v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250800v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250802v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250813v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03250814v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519705v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Souq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nouailles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172540v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>