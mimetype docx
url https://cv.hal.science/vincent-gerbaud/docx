--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -3484,295 +3484,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacially driven transport theory: a way to unify Marangoni and Osmotic flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CAMD for entrainer screening of extractive distillation process based on new thermodynamic criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirill Glavatskiy</w:t>
+                <w:t xml:space="preserve">Stefano Cignitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Abildskov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinqiang You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cp00999j⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147, pp.721-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.04.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134681v1</w:t>
+                <w:t xml:space="preserve">hal-02291370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAMD for entrainer screening of extractive distillation process based on new thermodynamic criteria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jens Abildskov</w:t>
+                <w:t xml:space="preserve">Interfacially driven transport theory: a way to unify Marangoni and Osmotic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinqiang You</w:t>
+                <w:t xml:space="preserve">Kirill Glavatskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 147, pp.721-733. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.04.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9cp00999j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291370v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of pre-concentration, entrainer recycle and pressure selection for the extractive distillation of acetonitrile-water with ethylene glycol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinqiang You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinglian Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4477,51 +4477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Saving Reduced-Pressure Extractive Distillation with Heat Integration for Separating the Biazeotropic Ternary Mixture Tetrahydrofuran–Methanol–Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinglian Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinqiang You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changyuan Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4588,261 +4588,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer aided framework for designing bio-based commodity molecules with enhanced properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Improved Shortcut Design Method of Divided Wall Columns Exemplified by a Liquefied Petroleum Gas Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zohra Seihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassiba Benyounes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weifeng Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2016.04.044⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 56 (n° 34), pp. 9710-9720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b02125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514529v1</w:t>
+                <w:t xml:space="preserve">hal-03512699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Shortcut Design Method of Divided Wall Columns Exemplified by a Liquefied Petroleum Gas Process</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computer aided framework for designing bio-based commodity molecules with enhanced properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Teles dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishant Pandya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, vol. 56 (n° 34), pp. 9710-9720. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, pp.177-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b02125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2016.04.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512699v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batch distillation of binary mixtures: preliminary analysis of optimal control</w:t>
               </w:r>
@@ -5902,51 +5902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low pressure design for reducing energy cost of extractive distillation for separating Diisopropyl ether and Isopropyl alcohol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinqiang You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6482,51 +6482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing process cost and CO2 emissions for extractive distillation by double-effect heat integration and mechanical heat pump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinqiang You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6580,265 +6580,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Separation Efficiency Indicator for the Optimization of the Acetone–Methanol Extractive Distillation with Water.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Systematic design of an extractive distillation for maximum-boiling azeotropes with heavy entrainers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weifeng Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichun Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun'An Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassiba Benyounes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54 (43), pp.10863-10875. </w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 61 (n° 11), pp. 3898-3910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5b02015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aic.14908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608027v1</w:t>
+                <w:t xml:space="preserve">hal-01343157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic design of an extractive distillation for maximum-boiling azeotropes with heavy entrainers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of Separation Efficiency Indicator for the Optimization of the Acetone–Methanol Extractive Distillation with Water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinqiang You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, vol. 61 (n° 11), pp. 3898-3910. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (43), pp.10863-10875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.14908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5b02015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343157v1</w:t>
+                <w:t xml:space="preserve">hal-03608027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of solid–binder affinity in dry and aqueous systems: Work of adhesion approach vs. ideal tensile strength approach</w:t>
               </w:r>
@@ -7166,51 +7166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Design and Efficiency of the Extractive Distillation Process for Acetone–Methanol with Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinqiang You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7404,51 +7404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond biofuels: economic opportunities, recent advances and challenges in property modeling for vegetable oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moises Teles dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7606,525 +7606,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of ethyl acetate–isooctane mixture by heteroazeotropic batch distillation</w:t>
+                <w:t xml:space="preserve">Computer aided product design tool for sustainable chemical product development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Ooms</w:t>
+                <w:t xml:space="preserve">Juliette Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Vreysen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy van Baelen</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishant Pandya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Teles dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2013.10.010⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 71, pp. 362-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2014.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521173v1</w:t>
+                <w:t xml:space="preserve">hal-01093173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer aided product design tool for sustainable chemical product development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Separation of ethyl acetate–isooctane mixture by heteroazeotropic batch distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Ooms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Heintz</w:t>
+                <w:t xml:space="preserve">Steven Vreysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Moises Teles dos Santos</w:t>
+                <w:t xml:space="preserve">Guy van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 71, pp. 362-376. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (6), pp.995-1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2014.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2013.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093173v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy flow and energy efficiency analysis of extractive distillation processes with a heavy entrainer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weifeng Shen</w:t>
+                <w:t xml:space="preserve">Solid Fat Content of Vegetable Oils and Simulation of Interesterification Reaction: Predictions from Thermodynamic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Teles dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galo Antonio Carrillo Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 53 (n° 12), pp. 4478-4491. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 126, pp.198-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie402872n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153085v1</w:t>
+                <w:t xml:space="preserve">hal-00955190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid Fat Content of Vegetable Oils and Simulation of Interesterification Reaction: Predictions from Thermodynamic Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moises Teles dos Santos</w:t>
+                <w:t xml:space="preserve">Entropy flow and energy efficiency analysis of extractive distillation processes with a heavy entrainer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassiba Benyounes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weifeng Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Galo Antonio Carrillo Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 126, pp.198-205. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 53 (n° 12), pp. 4478-4491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ie402872n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955190v1</w:t>
+                <w:t xml:space="preserve">hal-01153085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ternary Blends of Vegetable Oils: Thermal Profile Predictions for Product Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moises Teles dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8422,64 +8422,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical enterprise model and decision-making framework for sustainable chemical product design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8526,51 +8526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of melting curves and chemical interesterification of binary blends of vegetable oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moises Teles dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9033,51 +9033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of predicted and experimental DSC curves for vegetable oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moises Teles dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9449,51 +9449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Equilibrium and Optimization Tools: Application for Enhanced Structured Lipids for Foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moises Teles dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galo Carrillo Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11066,381 +11066,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized intermolecular potential for nitriles based on Anisotropic United Atoms model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hadj-Kali</w:t>
+                <w:t xml:space="preserve">Introduction for SIMO’06 Special Issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuân-Mi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, vol. 14 n° 7., 571-580 available on : http://oatao.univ-toulouse.fr/928/1/gerbaud_928.pdf. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (11), pp.1901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00894-008-0301-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2008.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475978v1</w:t>
+                <w:t xml:space="preserve">hal-04008143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction for SIMO’06 Special Issue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xuân-Mi Meyer</w:t>
+                <w:t xml:space="preserve">Heterogeneous Extractive Batch Distillation of Chloroform - Methanol – Water : Feasibility and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald van Kaam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2008.03.007⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol. 63 n° 1., 78-94 available on : http://oatao.univ-toulouse.fr/8/2/gerbaud_8.pdf. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2007.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04008143v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Extractive Batch Distillation of Chloroform - Methanol – Water : Feasibility and Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized intermolecular potential for nitriles based on Anisotropic United Atoms model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadj-Kali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lacaze-Dufaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald van Kaam</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Mijoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, vol. 63 n° 1., 78-94 available on : http://oatao.univ-toulouse.fr/8/2/gerbaud_8.pdf. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol. 14 n° 7., 571-580 available on : http://oatao.univ-toulouse.fr/928/1/gerbaud_928.pdf. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2007.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00894-008-0301-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467115v1</w:t>
+                <w:t xml:space="preserve">hal-00475978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Batch Distillation Processes: Real System Optimisation</w:t>
               </w:r>
@@ -11671,307 +11671,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer Aided Aroma Design. I. Molecular knowledge framework</w:t>
+                <w:t xml:space="preserve">Vapour reactive distillation process for hydrogen production by HI decomposition from HI–I2–H2O solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Korichi</w:t>
+                <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuân-Mi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salif Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 47 (11), pp.1902-1911. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2008.02.008⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 47 (3), pp.396-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579610v1</w:t>
+                <w:t xml:space="preserve">hal-02943401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapour reactive distillation process for hydrogen production by HI decomposition from HI–I2–H2O solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computer Aided Aroma Design. I. Molecular knowledge framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Korichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-Hassan Meniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+                <w:t xml:space="preserve">Salif Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 47 (3), pp.396-407. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 47 (11), pp.1902-1911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2008.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.01.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02943401v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the vapor-liquid equilibrium and association of nitrogen dioxide/dinitrogen tetroxide and its mixtures with carbon dioxide</w:t>
               </w:r>
@@ -12074,51 +12074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Aided Aroma Design. II. Quantitative structure-odour relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Korichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12126,51 +12126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Talou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-Hassan Meniai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, vol. 47 n° 11., 1912-1925 available on : http://oatao.univ-toulouse.fr/926/1/gerbaud_926.pdf. </w:t>
@@ -12500,90 +12500,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiclass molecular knowledge framework for product and process design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Korichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-Hassan Meniai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saci Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12634,51 +12634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative structure—Odor relationship: Using of multidimensional data analysis and neural network approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Korichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13136,77 +13136,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a dynamic multiphase flash: the positive flash. Application to the calculation of ternary diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Théry Hétreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Llovell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuân-Mi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16120,307 +16120,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse du travail, objet partagé d’une formation interdisciplinaire pour des situations de travail protectrices de la santé. Le cas d’une organisation internationale</w:t>
+                <w:t xml:space="preserve">L'analyse du travail, objet partagé d'une formation interdisciplinaire pour des situations de travail protectrices de la santé. Le cas d'une organisation internationale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaëlla Dorier</w:t>
+                <w:t xml:space="preserve">Raffaella Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Murino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème Congrès de la SELF. L'activité et ses frontières. Penser et agier sur les transformations de nos sociétés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société d'Ergonomie de Langue Française, Jan 2021, Paris, France. pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374224v1</w:t>
+                <w:t xml:space="preserve">hal-03130820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse du travail, objet partagé d'une formation interdisciplinaire pour des situations de travail protectrices de la santé. Le cas d'une organisation internationale.</w:t>
+                <w:t xml:space="preserve">L’analyse du travail, objet partagé d’une formation interdisciplinaire pour des situations de travail protectrices de la santé. Le cas d’une organisation internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Dorier</w:t>
+                <w:t xml:space="preserve">Raffaëlla Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Murino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème Congrès de la SELF. L'activité et ses frontières. Penser et agier sur les transformations de nos sociétés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société d'Ergonomie de Langue Française, Jan 2021, Paris, France. pp.88</w:t>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130820v1</w:t>
+                <w:t xml:space="preserve">hal-03374224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la santé est pensée comme une émergence de l’éco-système de travail, quelles perspectives et quelles actions peuvent être envisagées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaëlla Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Murino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16514,51 +16514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to unify diffusio-phoresis, Marangoni and osmotic flows with interfacially driven transport ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Glavatskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16713,51 +16713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMD for Entrainer Screening of Extractive Distillation Process Based on New Thermodynamic Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinqiang You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Shcherbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17714,269 +17714,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of the aroma quality of pyrazine derivatives using Random Forest Tree technique</w:t>
+                <w:t xml:space="preserve">L'impact de l'intégration des dimensions du développement durable dans les sciences de l'ingénieur pour la formulation de nouvelles molécules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Saadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mourad Korichi</w:t>
+                <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Weurman Flavour Research Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AEPRC2V Vers une chimie doublement verte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Reims, France. 148 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741604v1</w:t>
+                <w:t xml:space="preserve">hal-02739192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de l'intégration des dimensions du développement durable dans les sciences de l'ingénieur pour la formulation de nouvelles molécules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Olivier</w:t>
+                <w:t xml:space="preserve">Classification of the aroma quality of pyrazine derivatives using Random Forest Tree technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Korichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Talou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEPRC2V Vers une chimie doublement verte</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13. Weurman Flavour Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Saragosse, Spain. 742 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-398549-1.00092-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739192v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extractive Distillation Process Optimisation of the 1.0-1a Class System, Acetone - methanol with Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinqiang You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18049,51 +18049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetable oil modeling applied for the formulation of structured lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moises Teles dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galo Carrillo Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18239,77 +18239,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models driven conception of a Computer Aided Mixture Design tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAPE 21, 21th European Symposium on Computer-Aided Process Engineering (ESCAPE 21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Chalcidique, Greece. pp.562-566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18783,51 +18783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-Aided Lipid Design: phase equilibrium modeling for product design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moises Teles dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galo Carrillo Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18973,64 +18973,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isopropyl alcohol recovery by heteroazeotropic batch distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Vreysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19314,51 +19314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Laboratory for the design of structured lipids from vegetable oils ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moises Teles dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galo Carrillo Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19409,51 +19409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-Liquid Equilibria Modelling for triacylglycerols exhibiting multiple solid phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moises Teles dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galo Carrillo Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19504,51 +19504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-liquid Equilibrium Modelling and Stability Tests for Triacylglycerols Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moises Teles dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galo Carrillo Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20078,51 +20078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-conventional heterogeneous batch distillation process for separating an organic waste mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald van Kaam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20609,103 +20609,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Structure - Odor Relationship: Using of Multidimensional Data Analysis and Neutral Network Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Korichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-Hassan Meniai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salif Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Symposium on Computer Aided Process Engineering (ESCAPE 16) and 9th International Symposium on Process Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Garmisch PartenKirschen, Germany. pp.895-900</w:t>
@@ -20734,51 +20734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-classes de représentation des molécules pour la conception des produits-procédés assistée par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Korichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21410,51 +21410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of the chloroform – methanol mixture by heterogeneous extractive batch distillation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald van Kaam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanira Labrada Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21647,51 +21647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation Structure moléculaire - Odeur Utilisation des Réseaux de Neurones pour l’estimation de l’Odeur Balsamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Korichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22216,51 +22216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Joossen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22330,51 +22330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Joossen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22705,51 +22705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A49DD1BE"/>
+    <w:nsid w:val="F37A484A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22853,51 +22853,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7063C9A0"/>
+    <w:nsid w:val="8139AFF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23001,51 +23001,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="361203A9"/>
+    <w:nsid w:val="5FC2EE21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23238,51 +23238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-gerbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2738-7922" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079435319" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210080715" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-6864-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00000122/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00000377/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00000406/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00000758/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00001507/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00002137/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00002022/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00002460/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00003131/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oatao.univ-toulouse.fr/15112/1/jarray.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018INPT0048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oatao.univ-toulouse.fr/24305/1/Roth_Anastasia.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/THESES-TOULOUSE-INP/tel-04191566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04915869v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Lakzian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horng-Jang Liaw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmail Lakzian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2025.101222" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308377v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Parascandolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noslen Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c01148" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04690097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Seihoub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Benyounes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.05.041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04554500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez-Donis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildskov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shcherbakova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.04.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqiang Wen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saimeng Jin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC04354A" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277827v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio da Cunha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dejean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mizzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2023.06.058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04086314v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108274" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25091329" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nehmeh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cavaco-Soares" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10050841" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561416v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac4f2e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2186192" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445381v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olzhas A Ibraikulov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1ME00151E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Costa Do Nascimento" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Daniele Dorighello Carareto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marinho Barbosa Neto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Concei&#231;&#227;o da Costa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.118717" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Xuereb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Coppens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.01.019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650430v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Roth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121791" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735452v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115388" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.03.095" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Granero-Fernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Condoret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaocihuatl Medina-Gonzalez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b02218" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161001v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Yang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Shen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun'An Wei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichun Dong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.16526" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.10.037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618281v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavoine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.04.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161920v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodr&#237;guez-Donis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Hegely" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter L&#225;ng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc D&#233;nes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.09.020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134681v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Glavatskiy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00999j" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291370v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cignitti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqiang You" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.04.038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713186v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinglian Gu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changiun Peng" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglai Liu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.11.035" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712467v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojkovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.09.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831762v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2018.03.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831887v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.04.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808278v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Machin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00454" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gontier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jarray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Laugier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12713" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957130v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyuan Tao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b03123" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514529v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Teles dos Santos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Pandya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aubry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.04.044" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512699v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02125" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714049v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.743" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514535v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-016-0565-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514542v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.02.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512685v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goussard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Duprat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ploix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dreyfus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.7b00512" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.07.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.08.019" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512724v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bajul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bajul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.03.024" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340167v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Moity" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Benazzouz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joossen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC00112B" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406764v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.08.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340000v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.01.026" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338876v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Detcheberry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Destrac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Massebeuf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.09.025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561018v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-6632.20160334s20140169" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338896v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.12.033" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561038v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.02.028" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339941v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.01.028" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608027v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b02015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343157v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14908" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519035v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.11.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338271v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Benyahia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie5048576" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200753v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.05.029" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338755v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie503973a" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198815v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamal Elmkaddem" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc02377c" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123512v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galo Antonio Carrillo Le Roux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2014-0050" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338390v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revce-2014-0031" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521173v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ooms" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vreysen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy van Baelen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.10.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093173v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Heintz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2014.09.009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153085v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie402872n" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955190v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.11.012" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876217v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63455-9.50079-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093449v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie502704w" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123513v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bergez Lacoste" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1480" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022141v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.01.010" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876439v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. C. Le Roux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.09.026" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523368v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302693c" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523374v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3011148" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.04.031" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468961v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2019432" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531026v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galo Carrillo Le Roux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2012.07.007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354756v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201942b" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468969v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj-Kali" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2011.616247" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544032v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hua Li" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2010.10.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544042v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-010-1665-z" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPJGHNQC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473094v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alien Arias Barreto" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie101965f" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557729v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Belkadi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Llovell" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes F. Vega" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2009.12.012" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608628v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.y Chiu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je900287r" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551349v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gabas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blouin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crachereau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2010.44.4.1474" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557591v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Cheng Chen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Min Shu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.01.033" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552688v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsuan-Ta Wu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je100163q" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572160v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carles" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Borgard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.12.035" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573174v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lovera" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.06.022" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464446v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801061y" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572143v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.082" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006560v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(09)70276-7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464445v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801060n" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580226v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien Tsun Chen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.06.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475978v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mijoule" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-008-0301-4" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008143v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.03.007" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63P651Z0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467115v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald van Kaam" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.09.005" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467110v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Kotai" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.022" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467108v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hung Lu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.09.078" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579610v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Korichi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-Hassan Meniai" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Nacef" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.02.008" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF0R2PTZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943401v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.018" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475977v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2008.01.026" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475976v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.02.009" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89Q681B5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467117v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Papp" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Rev" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Lelkes" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11225" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RC0DGZ94-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467122v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosemain" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2005.11.011" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008267v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saci Nacef" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(06)80158-6" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008285v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Hassan Meniai" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(06)80159-8" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599525v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Varga" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Fonyo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601717v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157404005776611295" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601695v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhoanny Acosta-Esquijarosa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pardillo-Fontdevila" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2004.05.006" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602723v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.06.005" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603100v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Vors" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Canselier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jagerovic" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)01487-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467480v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690491209" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6XJGD2J6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483870v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sere Peyrigain" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000808s" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S2K7SQDP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690508v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blouin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pellerin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutounet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696134v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gabas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laguerie" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348932v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana C.A. Netto" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Teles dos Santos" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69997/sct.167691" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348987v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Louise" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135961v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348836v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04771774v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50133-2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04771719v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo Ramirez Cardenas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Schwersenz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kohlst&#228;dt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50385-9" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767440v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez Donis" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767271v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shcherbakova Nataliya" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04043554v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209656v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50308-5" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767322v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142541v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767252v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767188v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mizzi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767281v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ferreira" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754403v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767288v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767236v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem R.N. Aouichaoui" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767160v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767219v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Seihoub" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374462v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374224v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffa&#235;lla Dorier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Murino" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130820v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Dorier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767018v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04766890v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32853.88801" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04766955v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818292v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1869038" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417939v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pivon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Peyre" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774301v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624489v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624467v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787012v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavoine-Hanneguelle" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736178v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-444-63965-3.50040-4" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617131v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65151-4_56" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624252v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741604v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saadi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00092-1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739192v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079821v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63455-9.50054-4" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028077v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093309v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alien Arias-Barreto" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087644v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104527v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026056v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026046v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487690v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087803v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027854v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104854v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027831v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Geens" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027836v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029738v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107173v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045412v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088426v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488021v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed K Hadj-Kali" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489439v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belkadi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-K Hadj-Kali" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030717v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034972v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491490v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanira Labrada Fernandez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041034v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041082v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041000v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037121v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dechelotte" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037229v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037130v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037111v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767299v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Baichid" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009157896.001" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374390v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029761v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489411v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489424v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Nuevas Paz" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491505v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030363v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235199v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380504v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Granero Fernandez" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaocihuatl Medina-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50031-3" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757765v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasar Demirel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2017-0-02734-9" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120553v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalandre" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120135v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04287755v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPT030G" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04321835v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-gerbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2738-7922" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079435319" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210080715" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-6864-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00000122/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00000377/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00000406/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00000758/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00001507/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00002137/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00002022/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00002460/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00003131/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oatao.univ-toulouse.fr/15112/1/jarray.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018INPT0048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oatao.univ-toulouse.fr/24305/1/Roth_Anastasia.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/THESES-TOULOUSE-INP/tel-04191566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04915869v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Lakzian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horng-Jang Liaw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmail Lakzian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2025.101222" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308377v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Parascandolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noslen Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c01148" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04690097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Seihoub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Benyounes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.05.041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04554500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez-Donis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildskov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shcherbakova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.04.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqiang Wen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saimeng Jin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC04354A" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277827v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio da Cunha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dejean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mizzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2023.06.058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04086314v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108274" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25091329" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nehmeh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cavaco-Soares" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10050841" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561416v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac4f2e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2186192" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445381v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olzhas A Ibraikulov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1ME00151E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Costa Do Nascimento" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Daniele Dorighello Carareto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marinho Barbosa Neto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Concei&#231;&#227;o da Costa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.118717" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Xuereb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Coppens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.01.019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650430v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Roth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121791" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735452v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115388" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.03.095" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Granero-Fernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Condoret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaocihuatl Medina-Gonzalez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b02218" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161001v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Yang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Shen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun'An Wei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichun Dong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.16526" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.10.037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618281v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavoine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.04.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161920v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodr&#237;guez-Donis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Hegely" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter L&#225;ng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc D&#233;nes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.09.020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cignitti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqiang You" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.04.038" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134681v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Glavatskiy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00999j" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713186v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinglian Gu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changiun Peng" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglai Liu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.11.035" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712467v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojkovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.09.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831762v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2018.03.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831887v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.04.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808278v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Machin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00454" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gontier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jarray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Laugier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12713" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957130v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyuan Tao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b03123" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512699v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02125" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514529v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Teles dos Santos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Pandya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aubry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.04.044" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714049v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.743" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514535v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-016-0565-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514542v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.02.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512685v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goussard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Duprat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ploix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dreyfus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.7b00512" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.07.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.08.019" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512724v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bajul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bajul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.03.024" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340167v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Moity" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Benazzouz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joossen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC00112B" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406764v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.08.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340000v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.01.026" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338876v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Detcheberry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Destrac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Massebeuf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.09.025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561018v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-6632.20160334s20140169" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338896v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.12.033" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561038v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.02.028" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339941v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.01.028" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343157v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14908" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608027v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b02015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519035v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.11.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338271v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Benyahia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie5048576" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200753v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.05.029" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338755v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie503973a" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198815v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamal Elmkaddem" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc02377c" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123512v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galo Antonio Carrillo Le Roux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2014-0050" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338390v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revce-2014-0031" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093173v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Heintz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2014.09.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521173v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ooms" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vreysen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy van Baelen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.10.010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955190v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.11.012" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153085v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie402872n" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876217v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63455-9.50079-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093449v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie502704w" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123513v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bergez Lacoste" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1480" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022141v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.01.010" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876439v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. C. Le Roux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.09.026" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523368v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302693c" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523374v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3011148" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.04.031" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468961v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2019432" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531026v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galo Carrillo Le Roux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2012.07.007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354756v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201942b" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468969v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj-Kali" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2011.616247" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544032v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hua Li" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2010.10.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544042v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-010-1665-z" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPJGHNQC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473094v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alien Arias Barreto" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie101965f" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557729v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Belkadi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Llovell" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes F. Vega" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2009.12.012" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608628v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.y Chiu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je900287r" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551349v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gabas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blouin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crachereau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2010.44.4.1474" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557591v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Cheng Chen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Min Shu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.01.033" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552688v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsuan-Ta Wu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je100163q" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572160v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carles" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Borgard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.12.035" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573174v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lovera" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.06.022" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464446v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801061y" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572143v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.082" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006560v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(09)70276-7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464445v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801060n" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580226v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien Tsun Chen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.06.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008143v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.03.007" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63P651Z0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467115v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald van Kaam" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.09.005" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475978v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mijoule" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-008-0301-4" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467110v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Kotai" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.022" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467108v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hung Lu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.09.078" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943401v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.018" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579610v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Korichi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-Hassan Meniai" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Nacef" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.02.008" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF0R2PTZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475977v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2008.01.026" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475976v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.02.009" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89Q681B5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467117v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Papp" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Rev" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Lelkes" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11225" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RC0DGZ94-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467122v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosemain" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2005.11.011" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008267v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saci Nacef" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(06)80158-6" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008285v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Hassan Meniai" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(06)80159-8" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599525v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Varga" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Fonyo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601717v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157404005776611295" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601695v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhoanny Acosta-Esquijarosa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pardillo-Fontdevila" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2004.05.006" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602723v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.06.005" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603100v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Vors" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Canselier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jagerovic" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)01487-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467480v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690491209" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6XJGD2J6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483870v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sere Peyrigain" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000808s" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S2K7SQDP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690508v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blouin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pellerin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutounet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696134v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gabas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laguerie" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348932v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana C.A. Netto" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Teles dos Santos" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69997/sct.167691" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348987v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Louise" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135961v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348836v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04771774v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50133-2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04771719v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo Ramirez Cardenas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Schwersenz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kohlst&#228;dt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50385-9" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767440v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez Donis" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767271v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shcherbakova Nataliya" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04043554v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209656v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50308-5" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767322v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142541v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767252v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767188v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mizzi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767281v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ferreira" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754403v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767288v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767236v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem R.N. Aouichaoui" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767160v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767219v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Seihoub" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374462v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130820v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Dorier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Murino" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374224v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffa&#235;lla Dorier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767018v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04766890v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32853.88801" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04766955v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818292v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1869038" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417939v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pivon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Peyre" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774301v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624489v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624467v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787012v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavoine-Hanneguelle" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736178v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-444-63965-3.50040-4" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617131v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65151-4_56" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624252v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739192v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741604v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saadi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00092-1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079821v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63455-9.50054-4" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028077v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093309v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alien Arias-Barreto" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087644v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104527v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026056v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026046v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487690v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087803v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027854v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104854v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027831v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Geens" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027836v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029738v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107173v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045412v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088426v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488021v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed K Hadj-Kali" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489439v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belkadi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-K Hadj-Kali" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030717v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034972v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491490v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanira Labrada Fernandez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041034v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041082v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041000v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037121v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dechelotte" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037229v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037130v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037111v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767299v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Baichid" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009157896.001" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374390v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029761v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489411v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489424v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Nuevas Paz" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491505v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030363v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235199v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380504v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Granero Fernandez" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaocihuatl Medina-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50031-3" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757765v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasar Demirel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2017-0-02734-9" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120553v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalandre" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120135v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04287755v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPT030G" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04321835v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>