--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1,22650 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...22598 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.17647058824px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Gerbaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2738-7922</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079435319</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">210080715</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=UTJNKf8AAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/Q-6864-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans ce bloc, vous trouverez une synthèse de mes thématiques de recherche et la liste des thèses que j'ai encadrées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes thématiques de recherche concernent la modélisation et l’ingénierie systémique des procédés, des systèmes et de leurs processus, à l’aide d’une démarche multi-échelle qui s’est élargie récemment à l’étude des transitions socio-écologiques et environnementales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suivant une approche verticale, je m’intéresse aux micro-échelles des molécules et aggrégats (simulation moléculaire, formulation inverse de molécules et de produits, thermodynamique à l’équilibre), aux échelles intermédiaires (conception, simulation et optimisation de procédés de distillation, thermodynamique hors équilibre) et aux grandes échelles (parcs de productions chimiques et d’énergie renouvelables, territoires).Cette facette historique de mon activité s’épanouit depuis 1998 au sein de la section 10 du CNRS (Milieux fluides et réactifs : transports, transferts, procédés de transformation), surtout dans le périmètre du LGC et du Génie des Procédés et du GDR Thermodynamique moléculaire et des procédés.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suivant une approche systémique transversale, je déploie depuis 2014 une approche combinant systémique et thermodynamique, dans le paradigme de la pensée complexe d’Edgar Morin et je la mets au service de l’étude des transitions socio-écologiques. Cela m’amène à considérer les systèmes étudiés comme des systèmes ouverts où les enjeux socio-économiques et environnementaux sont tout aussi importants que les enjeux techniques. Cela s’incarne dans des représentations statiques et dynamiques des systèmes et des processus qui permettent d’étudier les bifurcations, rétroactions et émergences au sein des systèmes complexes cheminant vers des solutions satisfaisantes pour les parties prenantes. Il s’agit de s’appuyer tout autant sur des formalismes conceptuels (modèles, méta-modèles) ou combinant mathématiques et thermodynamique, que sur des approches de médiation et de facilitation relevant des sciences participatives et post-normale, incarnées dans les démarches de modélisation d’accompagnement (ComMod).Le corollaire de cette approche systémique est de nécessiter une interdisciplinarité qui ne se décrète pas mais se vit et se provoque à travers des approches pédagogiques et expérientielles testées sur des problématiques territoriales en lien avec les transitions socio-écologiques et environnementales de notre société.Cette facette de mon activité s’incarne dans le co-rattachement à la section CID 52 (Environnements Sociétés du fondamental à l’opérationnel) depuis le printemps 2021.Avec cette approche transversale et systémique, le périmètre de mon activité de recherche s’est élargi pour contribuer à l’animation d’une science effectivement interdisciplinaire : à l’échelon national (référent développement durable INSIS) ; régional ( Comité de programme Science et Société du projet TIRIS labellisé PIA4, axes stratégiques de l’UFTMIP, université territoriale de l’industrie en Occitanie, projet région déposé sur les trajectoires de transition en Occitanie) ; dans les collectifs de chercheurs Atécopol Toulousain et Labo1point5 ; et dans les actions de formation niveau Bac+6 (Mastère spécialisé Eco-Ingénierie), ou destinées à des professionnels (conception d’ateliers avec l’Organisation Mondiale de la Santé) ou des enseignants (conception et animation d’ateliers sur l’interdisciplinarité et sur l’inclusion des enjeux développement durable dans les formations d’ingénieur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs voici une liste des doctorants que j'ai encadré :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999 – 2002	Ivonne Rodriguez-Donis (Cuba) Nouvelles méthodes de distillation azéotropique discontinue pour la séparation de mélanges non idéaux. [Distillation]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001 – 2004	Mohamed HadjKali (Algérie) prédiction des propriétés d’équilibre liquide – vapeur pour les mélanges zéotropiques et azéotropiques par simulation moléculaire : application aux nitriles. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ethesis.inp-toulouse.fr/archive/00000122/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  [Thermodynamique]Prix Léopold Escande des meilleures thèses de l’INPT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 – 2006	Mohammed Benali (Maroc) Etude expérimentale dans un mélangeur à fort taux de cisaillement - Approches thermodynamiques par simulation moléculaire </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ethesis.inp-toulouse.fr/archive/00000377/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 	[Solide]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 – 2006	Viktoria Varga (Hongrie) Distillation extractive discontinue dans une colonne de rectification et dans une colonne inverse. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ethesis.inp-toulouse.fr/archive/00000406/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [Distillation]Prix Léopold Escande des meilleures thèses de l’INPT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 – 2010	Mourad Korichi (Algérie) Conception couplée produits – procédés assistée par ordinateur (CP2AO) : formulation et applications à la substitution d’arômes. [Formulation inverse]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 – 2008	Abdelkrim Belkadi (Algérie) Approche de thermodynamique moléculaire des fluides supercritiques appliquée à la production de biomatériaux résorbables. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ethesis.inp-toulouse.fr/archive/00000758/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [Thermodynamique]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 – 2010	Moises Teles Dos Santos (Brésil) Conception de mélanges de Triacylglycérides à propriétés contrôlées. Formulation et modélisation. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ethesis.inp-toulouse.fr/archive/00001507/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [Formulation inverse]Prix Léopold Escande des meilleures thèses de l’INPT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 – 2012	Weifeng Shen (Chine) Conception des procédés de distillation extractive continue basée sur des critères de faisabilité thermodynamique de la distillation extractive discontinue. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ethesis.inp-toulouse.fr/archive/00002137/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [Distillation]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 – 2012	Juliette Heintz (France) Approche systémique et processus de décision pour un génie des procédés durable : application à la formulation inverse de produits. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ethesis.inp-toulouse.fr/archive/00002022/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [Formulation inverse]Prix Léopold Escande des meilleures thèses de l’INPT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 – 2013	Laszlò Hegely (Hongrie) Amélioration de la séparation par distillation discontinue des mélanges azéotropiques. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ethesis.inp-toulouse.fr/archive/00002460/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [Distillation]Prix Léopold Escande des meilleures thèses de l’INPT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 – 2015	Xinqiang You (Chine) Approche Thermodynamique pour la Conception et l'Optimisation de la Distillation Extractive de Mélanges à Température de Bulle Minimale (1.0-1a). </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ethesis.inp-toulouse.fr/archive/00003131/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [Distillation]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 – 2015	Ahmed Jarray (Tunisie) Approche thermodynamique, expérimentale et de modélisation mésoscopique pour la prédiction de la structure des agglomérats dans les procédés de granulation. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://oatao.univ-toulouse.fr/15112/1/jarray.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [Thermodynamique]  [Solide]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 – 2017	Marija Stojkovic (Serbie) Contrôle optimal des unités de distillation discontinue pour la séparation de mélanges complexes non idéaux. [Distillation]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 – 2018	Audrey Bajul (France) Influence de la Carboxyméthylcellulose sur la cristallisation des sels tartriques dans les solutions hydroalcooliques et les vins de Champagne. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theses.fr/2018INPT0048</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [Solide]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 – 2019	Anastasia Roth (France) Développement de modèle d’aide à la conception tactique de parcs énergétiques adaptables à leur environnement économique, sociétal et naturel. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://oatao.univ-toulouse.fr/24305/1/Roth_Anastasia.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  [Energie]Prix Léopold Escande des meilleures thèses de l’INPT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 – 2022	Sergio Da Cunha (Brésil) Application of a non-equilibrium thermodynamics framework derived from nature-inspired themes for modelling and design of processes. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auf.hal.science/THESES-TOULOUSE-INP/tel-04191566v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">    [Thermodynamique]:Prix Léopold Escande des meilleures thèses de l’INPT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality reduction of COSMO-RS molecular descriptor using functional principal component analysis (FPCA) for organic solvent mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Eduardo Ramirez Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (11), pp.10179-10192. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5RA08246C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Review on Flash Point Behavior of Binary Ignitable Mixtures: Trends, Influencing Factors, Safety and Fuel Design Implications, and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazem Lakzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horng-Jang Liaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmail Lakzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.101222. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecs.2025.101222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate VLE predictions via COSMO-RS-Guided deep learning models: solubility and selectivity in physical solvent systems for carbon capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Parascandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noslen Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (16), pp.8514-8526. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.5c01148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated method for designing extractive dividing wall columns used to separate minimum azeotropic mixtures with a heavy entrainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zohra Seihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Benyounes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 207, pp.361-372. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2024.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrainer selection using the Infinitely Sharp Split method and thermodynamic criteria for separating binary minimum-boiling azeotrope by extractive distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Parascandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Shcherbakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.443-458. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2024.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization strategy for green solvent design via a deep generative model learned from pre-set molecule pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqiang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saimeng Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.412-427. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3GC04354A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Intrinsic Geometry of Binodal Curves to Simplify the Computation of Ternary Liquid–Liquid Phase Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Shcherbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (9), pp.1329. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e25091329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, conception, and assessment of an innovative liquid distributor for separation column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouzineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 196, pp.377-389. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2023.06.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSE prospective: Paradigm transition towards Complex Thought in a global world under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175, pp.108274. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2023.108274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of fully developed and equilibrium states of non-electrolyte diffusiophoretic systems via numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Shcherbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 957, pp.A2. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2022.1067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric survey and network analysis of biomimetics and nature inspiration in engineering science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (3), pp.031001. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/ac4f2e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Refinery of Oilseeds: Oil Extraction, Secondary Metabolites Separation towards Protein Meal Valorisation—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nehmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cavaco-Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.841. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10050841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation of 2D-flow Suspension Diffusioosmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Shcherbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 86, pp.1147. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET2186192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of green solvents for organic photovoltaics by reverse engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olzhas A Ibraikulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Design &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1ME00151E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445381v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of taxes and investment incentive on the development of renewable energy self-consumption: French household’s case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Montastruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Etur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 265, pp.121791. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.121791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature-inspired chemical engineering processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, pp.200-201. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2020.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate hydrogenated vegetable oil viscosity predictions for monolith reactor simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 214, pp.115388. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2019.115388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash point prediction with UNIFAC type models of ethylic biodiesel and binary/ternary mixtures of FAEEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Costa Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Daniele Dorighello Carareto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marinho Barbosa Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Conceição da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 281, pp.118717. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2020.118717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and control of pressure‐swing distillation for separating ternary systems with three binary minimum azeotropes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun'An Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichun Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (4), pp.1281-1293. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.16526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonequilibrium thermodynamics perspective on nature-inspired chemical engineering processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Shcherbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio da Cunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 154, pp.316-330. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2019.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and experimental validation of dimethyl carbonate solvent recovery from an aroma mixture by batch distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible metamodel architecture for optimal design of Hybrid Renewable Energy Systems (HRES) – Case study of a stand-alone HRES for a factory in tropical island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Montastruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Etur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.214-225. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.03.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Solvation and Mass Transport Properties of Biobased Solvents through CO2 Expansion: A Physicochemical and Molecular Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Granero-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lacaze-Dufaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (41), pp.18942-18964. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b02218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Extractive Distillation. Process design, operation optimization and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Hegely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Láng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Dénes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141, pp.229-271. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMD for entrainer screening of extractive distillation process based on new thermodynamic criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Cignitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinqiang You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.721-733. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2019.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacially driven transport theory: a way to unify Marangoni and Osmotic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Glavatskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cp00999j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification for ternary flash point mixtures diagrams regarding miscible flammable compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Shcherbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horng-Jang Liaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 466, pp.110-123. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fluid.2018.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of pre-concentration, entrainer recycle and pressure selection for the extractive distillation of acetonitrile-water with ethylene glycol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinqiang You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinglian Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changiun Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honglai Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 177, pp.354-368. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2017.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic operation as optimal control reflux policy of binary mixture batch distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Shcherbakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.98-111. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided molecular design of alternative solvents based on phase equilibrium synergism in mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (6), pp.606-621. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2018.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2‑Expanded alkyl acetates: physicochemical and molecular modeling study and applications in chemical processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Granero-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devin Machin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lacaze-Dufaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (6), pp.7627-7637. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b00454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new HPF specimen carrier adapter for the use of high-pressure freezing with cryo-scanning electron microscope: two applications: stearic acid organization in a hydroxypropyl methylcellulose matrix and mice myocardium .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jarray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 00, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Saving Reduced-Pressure Extractive Distillation with Heat Integration for Separating the Biazeotropic Ternary Mixture Tetrahydrofuran–Methanol–Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinglian Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinqiang You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (40), pp.13498-13510. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.8b03123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of carboxymethylcellulose on potassium bitartrate crystallization on model solution and white wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bajul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Devatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bajul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 472, pp.54-63. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for Detecting and Computing Univolatility Curves in Ternary Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Shcherbakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 173, pp. 21-36. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2017.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relation between azeotropic behavior and minimum / maximum flash point occurrences in binary mixtures of flammable compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horng-Jang Liaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 452, pp. 113-134. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fluid.2017.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch distillation of binary mixtures: preliminary analysis of optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Shcherbakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20th IFAC World Congress, 50 (1), pp.4899-4904. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2-Expanded alkyl lactates : A physicochemical and molecular modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jarray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solution Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.0. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10953-016-0565-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Shortcut Design Method of Divided Wall Columns Exemplified by a Liquefied Petroleum Gas Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zohra Seihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Benyounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 56 (n° 34), pp. 9710-9720. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.7b02125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer aided framework for designing bio-based commodity molecules with enhanced properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Teles dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Pandya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.177-193. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2016.04.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic framework for land settlement development project sustainability assessment : comparison of El Hierro Island hydro wind project and Sivens dam project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Montastruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.153-176. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the Surface Tension of Liquids: Comparison of Four Modeling Approaches and Application to Cosmetic Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (12), pp.2986-2995. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.7b00512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing process cost and CO2 emissions for extractive distillation by double-effect heat integration and mechanical heat pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinqiang You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 166, pp.128-140. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Design of Non-ideal Mixtures Separation with Light Entrainers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Benyounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichun Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun'An Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 33 (n° 04), pp. 1041-1053. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0104-6632.20160334s20140169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “top-down” in silico approach for designing ad hoc bio-based solvents: application to glycerol-derived solvents of nitrocellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Moity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Benazzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (11), pp.3239-3249. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6GC00112B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-plasticizer compatibility during coating formulation: A multi-scale investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jarray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdji Hemati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 101, pp. 195-206. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low pressure design for reducing energy cost of extractive distillation for separating Diisopropyl ether and Isopropyl alcohol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinqiang You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.540-552. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2016.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic modeling of the condensable fraction of a gaseous effluent from lignocellulosic biomass torrefaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Detcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Destrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Massebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 409, pp.242-255. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fluid.2015.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of aqueous colloidal formulations used in coating and agglomeration processes: Mesoscale model and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jarray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdji Hemati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 291, pp.244-261. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2015.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stearic acid crystals stabilization in aqueous polymeric dispersions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jarray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdji Hemati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 110, pp. 220-232. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2016.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycerol Acetals and Ketals as Bio-based Solvents: Positioning in Hansen and COSMO-RS spaces, Volatility and Stability towards Hydrolysis and Autoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Moity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Benazzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Nardello-Rataj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kamal Elmkaddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 17 (n° 3), pp. 1779-1792. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4gc02377c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Design and Efficiency of the Extractive Distillation Process for Acetone–Methanol with Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinqiang You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 54 (n° 1), pp. 491-501. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie503973a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Procedure for Assessment of Feasible Design Parameters of Dividing-Wall Columns: Application to Non-azeotropic Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Benyounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichun Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (19), pp.5307-5318. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie5048576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic design of an extractive distillation for maximum-boiling azeotropes with heavy entrainers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichun Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun'An Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Benyounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 61 (n° 11), pp. 3898-3910. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.14908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Separation Efficiency Indicator for the Optimization of the Acetone–Methanol Extractive Distillation with Water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinqiang You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (43), pp.10863-10875. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.5b02015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of solid–binder affinity in dry and aqueous systems: Work of adhesion approach vs. ideal tensile strength approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jarray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdji Hemati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 271, pp.61-75. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Riemannian structure of the residue curves maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Shcherbakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 99, pp. 87-96. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2015.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General model for studying the feasibility of heterogeneous extractive batch distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Hegely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 53 (No 45), pp. 17782-17793. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie502704w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical enterprise model and decision-making framework for sustainable chemical product design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 65, pp. 505-520. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2014.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From chemical platform molecules to new biosolvents: Design engineering as a substitution methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bergez Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 8 (n° 3), pp. 438-451. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbb.1480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ternary Blends of Vegetable Oils: Thermal Profile Predictions for Product Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Teles dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.1465-1470. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63455-9.50079-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond biofuels: economic opportunities, recent advances and challenges in property modeling for vegetable oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Teles dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galo Antonio Carrillo Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Processing and Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 3 (n° 6), pp. 401-410. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/gps-2014-0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractive distillation: recent advances in operation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Benyounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (1), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/revce-2014-0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer aided product design tool for sustainable chemical product development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Pandya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Teles dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 71, pp. 362-376. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2014.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of ethyl acetate–isooctane mixture by heteroazeotropic batch distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ooms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Vreysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (6), pp.995-1004. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2013.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid Fat Content of Vegetable Oils and Simulation of Interesterification Reaction: Predictions from Thermodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Teles dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galo Antonio Carrillo Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 126, pp.198-205. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy flow and energy efficiency analysis of extractive distillation processes with a heavy entrainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Benyounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 53 (n° 12), pp. 4478-4491. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie402872n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalised model for heteroazeotropic batch distillation with variable decanter hold-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Hegely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 115, pp. 9-19. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2013.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of thermodynamic insights on batch extractive distillation to continuous operation. 1. Azeotropic mixtures with a heavy entrainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Benyounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 52 (n° 12), pp. 4606-4622. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie3011148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of melting curves and chemical interesterification of binary blends of vegetable oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Teles dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. C. Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 87, pp. 14-22. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of thermodynamic insights on batch extractive distillation to continuous operation. 2. Azeotropic mixtures with a light entrainer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (12), pp.4623-4637. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie302693c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Insights on the Feasibility of Homogeneous Batch Extractive Distillation. 4. Azeotropic Mixtures with Intermediate Boiling Entrainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (18), pp.6489-6501. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie2019432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of predicted and experimental DSC curves for vegetable oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Teles dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galo Carrillo Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 545, pp.96-102. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2012.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Insights on the Feasibility of Homogeneous Batch Extractive Distillation. 3. Azeotropic Mixtures with Light Boiling Entrainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (2), pp.4643-4660. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie201942b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeotrope Prediction by Monte Carlo Molecular Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hadj-Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 199 (5), pp.673-688. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00986445.2011.616247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Miscible Mixtures Flash-point from UNIFAC group contribution methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horng-Jang Liaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hua Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 300 (1-2), pp.70-82. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fluid.2010.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Equilibrium and Optimization Tools: Application for Enhanced Structured Lipids for Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Teles dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galo Carrillo Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (2), pp.223-233. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11746-010-1665-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Heterogeneous Batch Extractive Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien Arias Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.5204-5217. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie101965f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of wine tartaric salt stabilization by addition of carboxymethylcellulose (CMC). Comparison with the « protective colloïds » effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crachereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (3), pp.135-150. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2010.44.4.1474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-SAFT modeling of vapour liquid equilibria of nitriles and their mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hadj-Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Llovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes F. Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 289 (2), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fluid.2009.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash point for ternary partially miscible mixtures of flammable solvents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horng-Jang Liaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.y Chiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.134-146. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/je900287r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of stirring on the safety of flammable liquid mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horng-Jang Liaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Cheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Min Shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1-3), pp.1093-1101. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash Point Measurements and Modeling for Ternary Partially Miscible Aqueous­Organic Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horng-Jang Liaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsuan-Ta Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (9), pp.3451-3461. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/je100163q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Insights on the Feasibility of Homogeneous Batch Extractive Distillation. 2. Low-Relative-Volatility Binary Mixtures with Heavy Entrainer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (7), pp.3560-3572. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie801061y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of operating conditions and physico–chemical properties on the wet granulation kinetics in high shear mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdji Hemati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (1-2), pp.160-169. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage complexity in phase equilibria modeling ? Application to the Bunsen reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hadj-Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lovera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Computer Aided Chemical Engineering, 27, pp.333-338. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1570-7946(09)70276-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIx system thermodynamic model for hydrogen production by the sulfur-iodine cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hadj-Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.1696-1709. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunsen section thermodynamic model for hydrogen production by the sulfur-Iodine cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hadj-Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lovera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (16), pp.6625-6635. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Insights on the Feasibility of Homogeneous Batch Extractive Distillation. 1. Azeotropic Mixtures with Heavy Entrainer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (7), pp.3544-3559. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie801060n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction for SIMO’06 Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân-Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (11), pp.1901. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2008.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Extractive Batch Distillation of Chloroform - Methanol – Water : Feasibility and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald van Kaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 63 n° 1., 78-94 available on : http://oatao.univ-toulouse.fr/8/2/gerbaud_8.pdf. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2007.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized intermolecular potential for nitriles based on Anisotropic United Atoms model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hadj-Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lacaze-Dufaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mijoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 14 n° 7., 571-580 available on : http://oatao.univ-toulouse.fr/928/1/gerbaud_928.pdf. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-008-0301-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Batch Distillation Processes: Real System Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Massebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabas Kotai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 47 N° 3., 408-419 available on : http://oatao.univ-toulouse.fr/2/1/gerbaud_2.pdf. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2007.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash-point prediction for binary partially miscible mixtures of flammable solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horng-Jang Liaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan-Cheng Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 153 ., pp. 1165-1175 available on : http://oatao.univ-toulouse.fr/13/1/gerbaud_13.pdf. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.09.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash-Point prediction for binary partially miscible aqueous-organic mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horng-Jang Liaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chien Tsun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (18), pp.4543-4554. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2008.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Aided Aroma Design. I. Molecular knowledge framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Korichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-Hassan Meniai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salif Nacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (11), pp.1902-1911. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2008.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapour reactive distillation process for hydrogen production by HI decomposition from HI–I2–H2O solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Théry Hétreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân-Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (3), pp.396-407. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2007.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the vapor-liquid equilibrium and association of nitrogen dioxide/dinitrogen tetroxide and its mixtures with carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Llovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes F. Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 266 n° 1-2., 154-163 available on : http://oatao.univ-toulouse.fr/927/1/gerbaud_927.pdf. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fluid.2008.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Aided Aroma Design. II. Quantitative structure-odour relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Korichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Talou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-Hassan Meniai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 47 n° 11., 1912-1925 available on : http://oatao.univ-toulouse.fr/926/1/gerbaud_926.pdf. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2008.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Column configurations of continuous heterogeneous extractive distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katalin Papp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endre Rev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Lelkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 53 n° 8., 1982-1993 available on : http://oatao.univ-toulouse.fr/10/2/gerbaud_10.pdf. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.11225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative structure—Odor relationship: Using of multidimensional data analysis and neural network approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Korichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Hassan Meniai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saci Nacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Computer Aided Chemical Engineering, 21, pp.895-900. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1570-7946(06)80159-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical residue curve map analysis applied to solvent recovery in non-ideal binary mixtures by batch distillation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rosemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (8), pp.672-683. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2005.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiclass molecular knowledge framework for product and process design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Korichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-Hassan Meniai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saci Nacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Computer Aided Chemical Engineering, 21, pp.889-894. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1570-7946(06)80158-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch Extractive Distillation with Light Entrainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoria Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endre Rev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Fonyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Biochemical Engineering Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1), pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close-packing transitions in clusters of Lennard-Jones spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdji Hemati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (4), pp.183-191. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157404005776611295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of n-hexane - ethyl acetate mixture by azeotropic batch distillation with heterogeneous entrainers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhoanny Acosta-Esquijarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Pardillo-Fontdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (5), pp.131-137. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2004.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a dynamic multiphase flash: the positive flash. Application to the calculation of ternary diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Théry Hétreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Llovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân-Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (12), pp.2469-2480. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2004.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of the agrochemical fungicidal 4-Chloro-3-(3,5-dichloropheny)-1H-pyrazole, RPA 406194 and related compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Jagerovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (4), pp.555-560. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4020(02)01487-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Batch Extractive Distillation of Minimum Boiling Azeotropic Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhoanny Acosta-Esquijarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 49 (12), pp.3074-3083. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.690491209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Multiple Steady States of an Industrial Heterogeneous Azeotropic Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sere Peyrigain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4 (13), pp.2914-2924. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie000808s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des polysaccharides et des polyphénols du vin sur la cristallisation de l'hydrogénotartrate de potassium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moutounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 31 (2), pp.65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wine polysaccharides on the nucleation of potassium hydrogen tartrate in model solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 74 (A7), pp.782-790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of physical solvents for carbon capture through a combined reverse engineeringmachine learning -CAMD approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Parascandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E2DT 2025 — 3rd International Conference on Energy, Environment &amp; Digital Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDIC, David Bogle, Flavio Manenti, Piero Salatino, Oct 2025, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Aided Molecular Design for Bio-Based Solvent Selection from Citrus and Coffee Wastes for Furfural Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovana C.A. Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisés Teles dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAPE 35 35th European Symposium of Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan Van Impe, Grégoire Léonard, Satyajeet Sheetal Bhonsale, Monika Polanska, Filip Logist, Jul 2025, Ghent, Belgium. pp.2429-2434, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69997/sct.167691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer une dimension sensible à l'enseignement des transitions écologiques et sociales. Retour d’expérience au Mastère Spécialisé Eco-Ingénierie de l’Institut National Polytechnique de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Louise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETES2025 Enseigner les transitions environnementales et sociales dans le supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo1point5, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved reverse engineering based on phase equilibria prediction for CO2 capture by integrating deep learning to COSMO-RS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Parascandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of solvents for perovskite solar cells using reverse engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Eduardo Ramirez Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Schwersenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kohlstädt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAPE34/PSE24, 15th International Symposium on Process Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Florence, Italy. pp.2305-2310, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-28824-1.50385-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinch curves computation using differential continuation algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Shcherbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAPE34/PSE24 15th International Symposium on Process Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Florence, Italy. pp.793-798, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-28824-1.50133-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of green solvents for organic photovoltaic cells applying reverse engineering methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RRB23. International Conference on Renewable Resources &amp; Biorefineries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Riga, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-electrolyte diffusiophoresis : transient simulations toward fully developed and equilibrium states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shcherbakova Nataliya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Soft Matter Conference ISMC2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'énergie et la situation des EnR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil National de la Refondation – Energies Renouvelables – Aveyron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Préfecture de l'Aveyron, Mar 2023, Luc sur Primaube, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitution of hexane in vegetable oil extraction using Computer Aided Molecular Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nehmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAPE 33 33th European Symposium of Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Athenes, Greece. pp.1939-1944, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-15274-0.50308-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of bio-based solvents using reverse engineering for the substitution of hexane in vegetable oil extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nehmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RRB23. International Conference on Renewable Resources &amp; Biorefineries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Riga, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Aided Molecular Design for bio-sourced molecules. The IBSS Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échange sur la formulation des agents et substances de biocontrôle 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an extractive dividing wall column for separation of minimum azeotropic mixtures with a heavy entrainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Seihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Benyounes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international conference Distillation &amp; Absorption 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entropie révèle ma transition en ingénierie des procédés dans le paradigme épistémologique vers l'agir penser en complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIeme congrès de la SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrainer selection for extractive distillation using the Infinitely Sharp Split method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shcherbakova Nataliya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international conference Distillation &amp; Absorption 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Conception of an Innovative Liquid Distributor for Separation Column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shcherbakova Nataliya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouzineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international conference Distillation &amp; Absorption 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière molle, Interactions et Transport dans les procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIeme congrès de la SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSE/CAPE paradigm transition towards &amp;quot;La pensée complexe&amp;quot; in a global world under pressure - addendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAPE32 32th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Génie Chimique, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Entrainer Design for Extractive Distillation using The Infinitely Sharp Splits and Computer-Aided Molecular Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem R.N. Aouichaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shcherbakova Nataliya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildskov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international conference Distillation &amp; Absorption 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexivity for evaluating complex acting/thinking skills necessary for socio-ecological transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAPE 32 32th European Symposium of Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXTREMAL PRINCIPLES IN NON-EQUILIBRIUM THERMODYNAMICS (A NATURE INSPIRATION)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Shcherbakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium of Applied Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse du travail, objet partagé d'une formation interdisciplinaire pour des situations de travail protectrices de la santé. Le cas d'une organisation internationale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Murino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de la SELF. L'activité et ses frontières. Penser et agier sur les transformations de nos sociétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de Langue Française, Jan 2021, Paris, France. pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse du travail, objet partagé d’une formation interdisciplinaire pour des situations de travail protectrices de la santé. Le cas d’une organisation internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaëlla Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Murino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de la SELF. L'activité et ses frontières. Penser et agier sur les transformations de nos sociétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la santé est pensée comme une émergence de l’éco-système de travail, quelles perspectives et quelles actions peuvent être envisagées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaëlla Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Murino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès National : Santé dans le monde du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Fribourg (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to unify diffusio-phoresis, Marangoni and osmotic flows with interfacially driven transport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Glavatskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Edimburgh, France. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32853.88801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonequilibrium thermodynamics and constructal law guidelines for nature inspired chemical engineering processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shcherbakova Nataliya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature-Inspired Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cetraro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMD for Entrainer Screening of Extractive Distillation Process Based on New Thermodynamic Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinqiang You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Shcherbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distillation &amp; Absorbtion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDIC, Sep 2018, Florence, Italy. pp.223-228, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1869038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'auto-positionner avec la compétence &amp;quot; agir/penser en complexité &amp;quot; dans un processus portfolio d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julitte Huez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Pivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 e colloque de l’ADMEE-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le développement des méthodologies d’évaluation en éducation (ADMEE), Jan 2018, Luxembourg (virtual), Luxembourg. pp.230-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417939v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Univolatility Curves in Ternary Mixtures: Topology and Bifurcation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Shcherbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distillation &amp; Absorbtion 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimethylcarbonate as a new green solvent for fragrant extracts: Eextraction and recovery processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lavoine-Hanneguelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Alternative Solvents. WAS “Synthesis, Extraction, Purification and Formulation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meta-ontology to Design Sustainable Project in a Competitive Stakeholder’s Context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Montastruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAPE 27, 27th European Symposium on Computer-Aided Process Engineering (ESCAPE 27)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain. pp.1903-1908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Univolatility curves in ternary mixtures: geometry and numerical computation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Shcherbakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAPE 27, 27th European Symposium on Computer-Aided Process Engineering (ESCAPE 27)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain. pp.229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Univolatility curves in ternary mixtures: geometry and numerical computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Shcherbakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. European Symposium on Computer Aided Process Engineering (ESCAPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-444-63965-3.50040-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of Collaborative Networks – A Model-Driven Engineering Approach Based on Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vicenza, Italy. pp.641-648, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65151-4_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of Gas-Expanded Liquids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Granero-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAPE 27, 27th European Symposium on Computer-Aided Process Engineering (ESCAPE 27)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain. pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractive Distillation Process Optimisation of the 1.0-1a Class System, Acetone - methanol with Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinqiang You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Budapest, Hungary. pp.1315-1320, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63455-9.50054-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of the aroma quality of pyrazine derivatives using Random Forest Tree technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Korichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Talou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Saragosse, Spain. 742 p., </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-398549-1.00092-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'intégration des dimensions du développement durable dans les sciences de l'ingénieur pour la formulation de nouvelles molécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEPRC2V Vers une chimie doublement verte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reims, France. 148 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetable oil modeling applied for the formulation of structured lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Teles dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galo Carrillo Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chevreul 2012 : Chimie du végétal et lipochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Maison Alfort, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of three-phase batch extractive distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien Arias-Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th European Symposium on Computer-Aided Process Engineering (ESCAPE 21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chalcidique, Greece. pp.1608-1612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models driven conception of a Computer Aided Mixture Design tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Belaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAPE 21, 21th European Symposium on Computer-Aided Process Engineering (ESCAPE 21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chalcidique, Greece. pp.562-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération de solvant d’un mélange multiconstituant par distillation extractive discontinue et procédé hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Láng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Hegely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Chicoutimi, Canada. pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Batch Extractive Distillation Thermodynamic Feasibility Insights to Continuous for Class 1.0-2 Case A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Benyounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Chemistry and Chemical Engineering (ICCCE), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Chengdu, China. pp.84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From batch to continuous extractive distillation using thermodynamic insight: class 1.0-2 case B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Benyounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 2nd International Conference on Computing, Control and Industrial Engineering (CCIE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Wuhan, China. pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The InBioSynSolv Project: Virtual laboratory for synthons and biosolvent design based on reverse molecular engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Axelera's International Thursday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lyon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of heterogeneous batch extractive distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien Arias-Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Symposium on Computer-Aided Process Engineering, ESCAPE-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ischia, Italy. pp.961-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of heterogeneous batch extractive distillation with non negligible heat effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien Arias-Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Chemical Industry and Environment EMChIE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mechelen, Belgium. pp.1273-1281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic insight on extractive distillation with entrainer forming new azeotropes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distillation &amp; Absorption 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Eindhoven, Netherlands. pp.431-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Aided Lipid Design: phase equilibrium modeling for product design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Teles dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galo Carrillo Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAPE 20, 20th European Symposium on Computer-Aided Process Engineering (ESCAPE 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ischia, Italy. pp.271-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isopropyl alcohol recovery by heteroazeotropic batch distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Vreysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Geens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Chemical Industry and Environment EMChiE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mechelen, Belgium. pp.979-986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-liquid Equilibrium Modelling and Stability Tests for Triacylglycerols Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Teles dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galo Carrillo Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Process Systems Engineering - PSE2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Salvador, Brazil. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous batch distillation processes for waste solvent recovery in pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien Arias-Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Process Systems Engineering - PSE2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Salvador, Brazil. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Laboratory for the design of structured lipids from vegetable oils ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Teles dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galo Carrillo Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Green Process Engineering,2nd European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-Liquid Equilibria Modelling for triacylglycerols exhibiting multiple solid phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Teles dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galo Carrillo Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Green Process Engineering,2nd European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossover soft-SAFT modelling of the CO2+NO2/N2O4 mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes F. Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Meeting on Supercritical Fluids (EMSCF 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Barcelona, Spain. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for phase equilibria of the ternary system (H 2 O -HI -I 2 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed K Hadj-Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Symposium on Computer-Aided Process Engineering ESCAPE 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the phase equilibria of nitriles by the soft-SAFT equation of state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-K Hadj-Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Llovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Symposium on Computer-Aided Process Engineering ESCAPE 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Behavior of strongly associating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed K Hadj-Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Llovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes F. Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAT 2008 European Symposium on Applied Thermodynamic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nice, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic modeling of HIx part of the Iodine – Sulfur thermocycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hadj-Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Salt Lake City, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet granulation in high shear mixer : effect of physico-chemical properties on the growth kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdji Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés STP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Albi, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-conventional heterogeneous batch distillation process for separating an organic waste mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald van Kaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanira Labrada Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhoanny Acosta-Esquijarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress on Green Process Engineering (GPE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Toulouse (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des approches thermodynamiques pour la prédiction du mode d'interaction liant/substrat dans le procédé de granulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdji Hemati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés STP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Albi, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité de la séparation éthylenediamine – eau avec méthanol dans un stripper extractif batch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoria Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endre Rev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Lelkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMO 2006 – systèmes d'information, modélisation, optimisation et commande en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de tiers corps pour la distillation azéotropique discontinue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dechelotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMO 2006 – systèmes d'information, modélisation, optimisation et commande en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Structure - Odor Relationship: Using of Multidimensional Data Analysis and Neutral Network Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Korichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-Hassan Meniai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salif Nacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Symposium on Computer Aided Process Engineering (ESCAPE 16) and 9th International Symposium on Process Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Garmisch PartenKirschen, Germany. pp.895-900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-classes de représentation des molécules pour la conception des produits-procédés assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Korichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMO 2006 – systèmes d'information, modélisation, optimisation et commande en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de gaz à effet de serre du Laboratoire de Génie Chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Baichid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Remigy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIeme congrès de la SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. 2 p., 2023, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009157896.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABOUT SOME EXTREMAL PRINCIPLES IN NON-EQUILIBRIUM THERMODYNAMICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Shcherbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Thermodynamic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGSOLexpert: Entrainer Selection Tool for waste solvent recovery by batch distillation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Green Process Engineering, 2nd European Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.0, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding batch extractive distillation product sequence from thermodynamic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Symposium on Computer-Aided Process Engineering - ESCAPE 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon (France), France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of the chloroform – methanol mixture by heterogeneous extractive batch distillation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodríguez-Donis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald van Kaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanira Labrada Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhoanny Acosta-Esquijarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Nuevas Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la Société Française de Génie des Procédés - SFGP2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint - Etienne, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Statistical Associating Fluid Theory (SAFT) for the calculation of the vapour-liquid equilibrium: Modeling of the N2O4-NO2 reacting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hadj-Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes F. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermodynamics 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rueil Malmaison, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation Structure moléculaire - Odeur Utilisation des Réseaux de Neurones pour l’estimation de l’Odeur Balsamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Korichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Talou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMO 2006 systèmes d'information, modélisation, optimisation et commande en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.0, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science en conscience, enjeux écologiques et de société - Bilan et perspectives des Assises toulousaines de la Recherche en Ingénierie 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises toulousaines de la Recherche en Ingénierie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of Gas-Expanded Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Granero Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaocihuatl Medina-González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAPE 27 27th European Symposium of Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-180, 2017, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50031-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonequilibrium Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasar Demirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 2019, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2017-0-02734-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-flammable or low-flammability cooling mixtures, characterised by low relative volatility for two-phase heat-exchange systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2017/216492. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coolant mixtures for use in heat-exchange devices in the aerospace field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Switzerland, Patent n° : WO/2017/216493. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de l'état de sursaturation et effet des polysaccharides sur la cristallisation du bitartrate de potassium dans les vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique (Toulouse), 1996. Français. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996INPT030G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04287755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la simulation moléculaire dans la conception intégrée de produits et de procédés assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie chimique. Institut National Polytechnique Toulouse, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04321835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId566"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -22705,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F37A484A"/>
+    <w:nsid w:val="851CD976"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22853,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8139AFF6"/>
+    <w:nsid w:val="FDBC5CCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23001,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5FC2EE21"/>
+    <w:nsid w:val="884AFD20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23238,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-gerbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2738-7922" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079435319" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210080715" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-6864-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00000122/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00000377/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00000406/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00000758/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00001507/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00002137/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00002022/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00002460/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00003131/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oatao.univ-toulouse.fr/15112/1/jarray.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018INPT0048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oatao.univ-toulouse.fr/24305/1/Roth_Anastasia.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/THESES-TOULOUSE-INP/tel-04191566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04915869v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Lakzian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horng-Jang Liaw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmail Lakzian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2025.101222" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308377v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Parascandolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noslen Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c01148" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04690097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Seihoub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Benyounes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.05.041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04554500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez-Donis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildskov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shcherbakova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.04.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqiang Wen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saimeng Jin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC04354A" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277827v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio da Cunha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dejean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mizzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2023.06.058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04086314v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108274" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25091329" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nehmeh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cavaco-Soares" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10050841" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561416v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac4f2e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2186192" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445381v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olzhas A Ibraikulov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1ME00151E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Costa Do Nascimento" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Daniele Dorighello Carareto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marinho Barbosa Neto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Concei&#231;&#227;o da Costa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.118717" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Xuereb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Coppens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.01.019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650430v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Roth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121791" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735452v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115388" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.03.095" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Granero-Fernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Condoret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaocihuatl Medina-Gonzalez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b02218" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161001v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Yang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Shen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun'An Wei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichun Dong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.16526" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.10.037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618281v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavoine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.04.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161920v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodr&#237;guez-Donis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Hegely" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter L&#225;ng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc D&#233;nes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.09.020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cignitti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqiang You" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.04.038" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134681v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Glavatskiy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00999j" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713186v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinglian Gu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changiun Peng" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglai Liu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.11.035" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712467v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojkovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.09.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831762v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2018.03.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831887v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.04.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808278v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Machin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00454" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gontier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jarray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Laugier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12713" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957130v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyuan Tao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b03123" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512699v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02125" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514529v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Teles dos Santos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Pandya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aubry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.04.044" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714049v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.743" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514535v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-016-0565-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514542v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.02.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512685v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goussard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Duprat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ploix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dreyfus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.7b00512" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.07.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.08.019" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512724v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bajul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bajul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.03.024" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340167v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Moity" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Benazzouz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joossen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC00112B" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406764v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.08.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340000v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.01.026" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338876v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Detcheberry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Destrac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Massebeuf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.09.025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561018v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-6632.20160334s20140169" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338896v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.12.033" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561038v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.02.028" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339941v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.01.028" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343157v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14908" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608027v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b02015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519035v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.11.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338271v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Benyahia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie5048576" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200753v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.05.029" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338755v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie503973a" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198815v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamal Elmkaddem" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc02377c" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123512v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galo Antonio Carrillo Le Roux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2014-0050" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338390v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revce-2014-0031" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093173v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Heintz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2014.09.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521173v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ooms" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vreysen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy van Baelen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.10.010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955190v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.11.012" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153085v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie402872n" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876217v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63455-9.50079-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093449v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie502704w" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123513v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bergez Lacoste" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1480" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022141v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.01.010" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876439v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. C. Le Roux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.09.026" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523368v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302693c" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523374v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3011148" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.04.031" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468961v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2019432" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531026v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galo Carrillo Le Roux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2012.07.007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354756v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201942b" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468969v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj-Kali" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2011.616247" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544032v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hua Li" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2010.10.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544042v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-010-1665-z" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPJGHNQC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473094v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alien Arias Barreto" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie101965f" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557729v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Belkadi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Llovell" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes F. Vega" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2009.12.012" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608628v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.y Chiu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je900287r" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551349v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gabas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blouin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crachereau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2010.44.4.1474" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557591v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Cheng Chen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Min Shu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.01.033" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552688v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsuan-Ta Wu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je100163q" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572160v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carles" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Borgard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.12.035" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573174v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lovera" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.06.022" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464446v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801061y" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572143v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.082" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006560v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(09)70276-7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464445v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801060n" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580226v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien Tsun Chen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.06.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008143v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.03.007" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63P651Z0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467115v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald van Kaam" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.09.005" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475978v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mijoule" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-008-0301-4" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467110v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Kotai" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.022" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467108v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hung Lu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.09.078" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943401v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.018" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579610v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Korichi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-Hassan Meniai" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Nacef" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.02.008" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF0R2PTZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475977v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2008.01.026" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475976v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.02.009" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89Q681B5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467117v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Papp" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Rev" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Lelkes" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11225" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RC0DGZ94-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467122v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosemain" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2005.11.011" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008267v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saci Nacef" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(06)80158-6" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008285v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Hassan Meniai" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(06)80159-8" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599525v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Varga" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Fonyo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601717v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157404005776611295" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601695v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhoanny Acosta-Esquijarosa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pardillo-Fontdevila" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2004.05.006" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602723v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.06.005" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603100v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Vors" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Canselier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jagerovic" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)01487-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467480v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690491209" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6XJGD2J6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483870v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sere Peyrigain" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000808s" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S2K7SQDP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690508v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blouin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pellerin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutounet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696134v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gabas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laguerie" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348932v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana C.A. Netto" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Teles dos Santos" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69997/sct.167691" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348987v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Louise" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135961v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348836v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04771774v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50133-2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04771719v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo Ramirez Cardenas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Schwersenz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kohlst&#228;dt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50385-9" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767440v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez Donis" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767271v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shcherbakova Nataliya" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04043554v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209656v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50308-5" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767322v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142541v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767252v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767188v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mizzi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767281v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ferreira" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754403v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767288v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767236v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem R.N. Aouichaoui" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767160v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767219v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Seihoub" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374462v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130820v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Dorier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Murino" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374224v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffa&#235;lla Dorier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767018v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04766890v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32853.88801" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04766955v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818292v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1869038" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417939v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pivon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Peyre" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774301v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624489v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624467v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787012v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavoine-Hanneguelle" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736178v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-444-63965-3.50040-4" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617131v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65151-4_56" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624252v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739192v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741604v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saadi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00092-1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079821v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63455-9.50054-4" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028077v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093309v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alien Arias-Barreto" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087644v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104527v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026056v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026046v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487690v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087803v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027854v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104854v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027831v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Geens" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027836v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029738v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107173v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045412v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088426v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488021v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed K Hadj-Kali" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489439v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belkadi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-K Hadj-Kali" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030717v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034972v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491490v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanira Labrada Fernandez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041034v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041082v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041000v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037121v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dechelotte" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037229v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037130v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037111v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767299v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Baichid" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009157896.001" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374390v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029761v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489411v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489424v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Nuevas Paz" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491505v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030363v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235199v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380504v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Granero Fernandez" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaocihuatl Medina-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50031-3" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757765v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasar Demirel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2017-0-02734-9" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120553v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalandre" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120135v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04287755v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPT030G" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04321835v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-gerbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2738-7922" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079435319" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210080715" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=UTJNKf8AAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-6864-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00000122/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00000377/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00000406/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00000758/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00001507/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00002137/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00002022/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00002460/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ethesis.inp-toulouse.fr/archive/00003131/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oatao.univ-toulouse.fr/15112/1/jarray.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018INPT0048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oatao.univ-toulouse.fr/24305/1/Roth_Anastasia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/THESES-TOULOUSE-INP/tel-04191566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo Ramirez Cardenas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez Donis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA08246C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04915869v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Lakzian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horng-Jang Liaw" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmail Lakzian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2025.101222" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Parascandolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noslen Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c01148" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04690097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Seihoub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Benyounes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.05.041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04554500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez-Donis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildskov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shcherbakova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.04.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334474v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqiang Wen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saimeng Jin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC04354A" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25091329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio da Cunha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dejean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mizzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2023.06.058" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04086314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108274" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1067" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac4f2e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nehmeh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cavaco-Soares" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10050841" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929821v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2186192" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445381v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olzhas A Ibraikulov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1ME00151E" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Roth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121791" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543219v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Xuereb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Coppens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.01.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735452v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115388" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115520v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Costa Do Nascimento" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Daniele Dorighello Carareto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marinho Barbosa Neto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Concei&#231;&#227;o da Costa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.118717" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Yang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Shen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun'An Wei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichun Dong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.16526" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648825v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.10.037" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavoine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.04.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082922v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.03.095" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344614v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Granero-Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Condoret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaocihuatl Medina-Gonzalez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b02218" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161920v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodr&#237;guez-Donis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Hegely" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter L&#225;ng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc D&#233;nes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.09.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291370v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cignitti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqiang You" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.04.038" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134681v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Glavatskiy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00999j" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831762v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2018.03.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713186v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinglian Gu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changiun Peng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglai Liu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.11.035" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712467v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojkovic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.09.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831887v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.04.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808278v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Machin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00454" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gontier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jarray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Laugier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12713" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957130v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyuan Tao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b03123" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512724v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bajul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bajul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.03.024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.07.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718030v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.08.019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714049v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.743" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514535v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-016-0565-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512699v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02125" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514529v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Teles dos Santos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Pandya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aubry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.04.044" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514542v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.02.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512685v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goussard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Duprat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ploix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dreyfus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.7b00512" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339941v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.01.028" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-6632.20160334s20140169" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Moity" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Benazzouz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joossen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC00112B" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406764v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.08.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340000v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.01.026" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338876v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Detcheberry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Destrac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Massebeuf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.09.025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338896v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.12.033" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561038v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.02.028" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198815v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamal Elmkaddem" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc02377c" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie503973a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338271v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Benyahia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie5048576" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343157v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14908" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608027v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b02015" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519035v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.11.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200753v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.05.029" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093449v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie502704w" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022141v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Heintz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.01.010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123513v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bergez Lacoste" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1480" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876217v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63455-9.50079-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123512v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galo Antonio Carrillo Le Roux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2014-0050" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338390v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revce-2014-0031" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093173v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2014.09.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521173v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ooms" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vreysen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy van Baelen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.10.010" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955190v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.11.012" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153085v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie402872n" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877533v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.04.031" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523374v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3011148" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876439v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. C. Le Roux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.09.026" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523368v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302693c" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468961v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2019432" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531026v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galo Carrillo Le Roux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2012.07.007" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354756v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201942b" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468969v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj-Kali" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2011.616247" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544032v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hua Li" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2010.10.007" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544042v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-010-1665-z" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPJGHNQC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473094v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alien Arias Barreto" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie101965f" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551349v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gabas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blouin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crachereau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2010.44.4.1474" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557729v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Belkadi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Llovell" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes F. Vega" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2009.12.012" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608628v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.y Chiu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je900287r" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557591v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Cheng Chen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Min Shu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.01.033" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552688v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsuan-Ta Wu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je100163q" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464446v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801061y" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572143v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.082" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006560v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lovera" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Borgard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(09)70276-7" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572160v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carles" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.12.035" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573174v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.06.022" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464445v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801060n" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008143v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.03.007" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63P651Z0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467115v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald van Kaam" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.09.005" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475978v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mijoule" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-008-0301-4" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467110v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Kotai" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.022" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467108v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hung Lu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.09.078" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580226v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien Tsun Chen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.06.005" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579610v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Korichi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-Hassan Meniai" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Nacef" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.02.008" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF0R2PTZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943401v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.018" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475977v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2008.01.026" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475976v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.02.009" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89Q681B5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467117v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Papp" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Rev" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Lelkes" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11225" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RC0DGZ94-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008285v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Hassan Meniai" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saci Nacef" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(06)80159-8" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467122v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosemain" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2005.11.011" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008267v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(06)80158-6" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599525v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Varga" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Fonyo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601717v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157404005776611295" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601695v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhoanny Acosta-Esquijarosa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pardillo-Fontdevila" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2004.05.006" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602723v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.06.005" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603100v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Vors" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Canselier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jagerovic" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)01487-4" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467480v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690491209" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6XJGD2J6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483870v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sere Peyrigain" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000808s" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S2K7SQDP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690508v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blouin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pellerin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutounet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696134v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gabas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laguerie" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348836v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348932v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana C.A. Netto" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Teles dos Santos" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69997/sct.167691" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348987v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Louise" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135961v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04771719v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Schwersenz" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kohlst&#228;dt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50385-9" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04771774v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50133-2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767440v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767271v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shcherbakova Nataliya" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04043554v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209656v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50308-5" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767322v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142541v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767219v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Seihoub" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767288v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767252v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767188v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mizzi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767281v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ferreira" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754403v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767236v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem R.N. Aouichaoui" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767160v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374462v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130820v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Dorier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Murino" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374224v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffa&#235;lla Dorier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767018v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04766890v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32853.88801" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04766955v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818292v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1869038" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417939v2" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pivon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Peyre" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774301v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787012v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavoine-Hanneguelle" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624489v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624467v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736178v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-444-63965-3.50040-4" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617131v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65151-4_56" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624252v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079821v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63455-9.50054-4" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741604v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saadi" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00092-1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739192v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028077v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093309v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alien Arias-Barreto" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087644v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104527v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026056v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026046v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487690v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027836v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104854v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087803v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027854v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027831v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Geens" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088426v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029738v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107173v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045412v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034972v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488021v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed K Hadj-Kali" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489439v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belkadi" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-K Hadj-Kali" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030717v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041082v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041000v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491490v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanira Labrada Fernandez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041034v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037111v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037121v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dechelotte" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037229v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037130v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767299v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Baichid" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009157896.001" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374390v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029761v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489411v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489424v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Nuevas Paz" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491505v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030363v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235199v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380504v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Granero Fernandez" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaocihuatl Medina-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50031-3" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757765v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasar Demirel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2017-0-02734-9" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120553v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalandre" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120135v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04287755v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPT030G" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04321835v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>