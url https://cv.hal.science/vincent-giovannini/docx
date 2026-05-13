--- v0 (2026-03-15)
+++ v1 (2026-05-13)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -169,2813 +169,2951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faciliter la restructuration : l’exception de l’entreprise défaillante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2, pp. 60-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La conformité d’un discours à la liberté d’expression ne constitue pas un totem d’immunité en matière d’abus de position dominante !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulation du droit des pratiques anticoncurrentielles et droit de la concurrence déloyale en matière d’actions en follow-on : quand la fin ne justifie pas tous les moyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Im)précisions de la Cour concernant la déloyauté déduite d'un détournement d'informations confidentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des entreprises face au numérique par le droit de la concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.405-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affaire Apple ATT, ou la mise en œuvre par Apple d’un dispositif de renforcement de la protection de la vie privée atténuant la concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection des données et concurrence : état des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épilogue dans la ‘‘grande affaire’’ Intel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Droit Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 318, pp.167-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux développements sur la prise en compte de la concurrence par la protection des données !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement concurrentiel des données dans le secteur de l’IA générative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.575-593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrêt ASG 2 : une solution douce-amère concernant une action groupée en recouvrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cour d’appel de Paris confirme presque intégralement la décision de l’Autorité polynésienne de la concurrence ordonnant des mesures conservatoires dans le secteur des télécommunications (Viti / Onati)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp. 178-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affaire FIFA / BZ : chronique d’une mort annoncée mais évitée pour le marché des transferts du football professionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du droit européen de la concurrence dans la construction du marché unique de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Droit Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 311, pp. 331-334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arrêt ISU : précisions inédites sur le droit des ententes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elnet Droit européen des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Autorité de la concurrence de la Nouvelle-Calédonie publie son cinquième rapport annuel relatif à l’année 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp. 176-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;acquisitions tueuses&amp;quot; : fable ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas de parasitisme sans preuve de la réalité des investissements effectués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 311, pp. 331-334</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus de position dominante et droit des données à caractère personnel : état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Elnet Droit européen des affaires</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épilogue dans l’affaire Illumina/Grail : requiem pour l’article 22 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’Autorité de la concurrence de la Nouvelle-Calédonie publie son cinquième rapport annuel relatif à l’année 2022</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique concurrence : droit des pratiques anticoncurrentielles et contrôle des concentrations (Septembre 2023 – Janvier 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Commission désapprouvée par le Tribunal dans l’affaire Google AdSense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Autorité de la concurrence de la Nouvelle-Calédonie sanctionne à nouveau un accord exclusif d’importation et une entente sur les prix dans le secteur de l’importation et de la distribution de produits alimentaires asiatiques en Nouvelle-Calédonie (Kerl Distribution, Rockman Australia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4, pp. 176-177</w:t>
+              <w:t xml:space="preserve">, 2024, 4, pp. 173-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 135</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de renvoi de la QPC dans l’affaire UberPop concernant l’interprétation de l’indemnisation des pratiques de concurrence déloyale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Épilogue dans l’affaire Illumina/Grail : requiem pour l’article 22 ?</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier dénigrement et liberté d’expression : rebondissement inattendu pour YUKA dans la saga des additifs nitrés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique concurrence : droit des pratiques anticoncurrentielles et contrôle des concentrations (Septembre 2023 – Janvier 2024)</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement de données à caractère personnel effectué par le service de réseau social de Meta : compétence à titre incident d’une autorité de la concurrence d’un État membre pour constater la non-conformité de ce traitement avec le RGPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Commission désapprouvée par le Tribunal dans l’affaire Google AdSense</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The New Caledonian Competition Authority prohibits for the first time a merger in the medical biology sector (Calédobio / Biolabo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-competitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épilogue dans l’affaire Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp. 173-176</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des données à caractère personnel et droit de la concurrence – Quid novi sub sole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Refus de renvoi de la QPC dans l’affaire UberPop concernant l’interprétation de l’indemnisation des pratiques de concurrence déloyale</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’irrégularité de la remise de fichiers postérieure à des opérations de visite et de saisie en matière d’enquête « lourde »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Concilier dénigrement et liberté d’expression : rebondissement inattendu pour YUKA dans la saga des additifs nitrés ?</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Autorité de la concurrence prononce des mesures conservatoires à l’encontre de Meta dans le secteur de la vérification publicitaire indépendante et anticipe l’application du DMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit des données à caractère personnel et droit de la concurrence – Quid novi sub sole ?</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suite de la saga Illumina/Grail : l’incompétence du juge administratif pour connaître d’un recours contre la décision de renvoi d’une opération de concentration en dessous des seuils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Épilogue dans l’affaire Amazon</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FIFA/UEFA contre European Superleague Company : 1-0 pour le « modèle sportif européen »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Traitement de données à caractère personnel effectué par le service de réseau social de Meta : compétence à titre incident d’une autorité de la concurrence d’un État membre pour constater la non-conformité de ce traitement avec le RGPD</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence du juge judiciaire pour statuer sur les contestations d’une communication de l’Autorité indissociable de sa décision de sanction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">E-competitions</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisine de l’Autorité pour avis sur l’impact concurrentiel des règles déontologiques relatives à la profession règlementée d’avocat aux Conseils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’Autorité de la concurrence prononce des mesures conservatoires à l’encontre de Meta dans le secteur de la vérification publicitaire indépendante et anticipe l’application du DMA</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle articulation pour la régulation sectorielle et l’article 102 du TFUE dans le cadre du private enforcement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Suite de la saga Illumina/Grail : l’incompétence du juge administratif pour connaître d’un recours contre la décision de renvoi d’une opération de concentration en dessous des seuils</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul de l’amende : la CJUE appelle l’autorité de la concurrence roumaine à faire amende honorable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sollicitation ATT d’Apple, ou l’avènement de la vie privée dans le contentieux de concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle des opérations de concentration sous les seuils de notification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les influences du droit public sur le droit des affaires en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Legitech, pp.187-198, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondements du droit de la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guide du droit polynésien de la concurrence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Concurrences, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrière l'entrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de droit de la concurrence, 2e éd.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Concurrences, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La complémentarité des innovations technologique et sociale : l’exemple du partage européen des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit et l’innovation sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUAM, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2985,91 +3123,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données massives et droit de la concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruylant, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3079,114 +3217,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données massives et droit de la concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Aix-Marseille, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04804614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3333,51 +3471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovannini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212137v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985834v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327390v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212135v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212134v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212132v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805503v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805298v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805354v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805387v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805314v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805623v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805705v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04804614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovannini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591131v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212137v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985834v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327390v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212136v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212134v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380298v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805255v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805387v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805509v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805269v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805314v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805478v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805410v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805638v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805580v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805676v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596480v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04804614v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>