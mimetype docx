--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1407,115 +1407,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de croissance pour les plantes équipant un récipient de culture in vitro pour former avec lui un objet de décoration intérieure et récipient ou groupe de récipients ainsi équipés</w:t>
+                <w:t xml:space="preserve">DISPOSITIF ÉQUIPANT UN RÉCIPIENT DE CULTURE IN VITRO POUR FORMER AVEC LUI UN OBJET DE DÉCORATION INTÉRIEURE ET RÉCIPIENT OU GROUPE DE RÉCIPIENTS AINSI ÉQUIPÉS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idelette Plazanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: EP3912459. 2021</w:t>
+              <w:t xml:space="preserve">France, Patent n° : FR2005367. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943859v1</w:t>
+                <w:t xml:space="preserve">hal-04706209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPOSITION DESTINÉE À ÊTRE APPLIQUÉE SUR UNE BARRIÈRE BIOLOGIQUE EXTERNE ET SON UTILISATION EN DERMO-COSMÉTIQUE ET POUR LE TRAITEMENT DES PLANTES</w:t>
               </w:r>
@@ -1701,115 +1701,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISPOSITIF ÉQUIPANT UN RÉCIPIENT DE CULTURE IN VITRO POUR FORMER AVEC LUI UN OBJET DE DÉCORATION INTÉRIEURE ET RÉCIPIENT OU GROUPE DE RÉCIPIENTS AINSI ÉQUIPÉS</w:t>
+                <w:t xml:space="preserve">Dispositif de croissance pour les plantes équipant un récipient de culture in vitro pour former avec lui un objet de décoration intérieure et récipient ou groupe de récipients ainsi équipés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idelette Plazanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : FR2005367. 2021</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: EP3912459. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706209v1</w:t>
+                <w:t xml:space="preserve">hal-04943859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUBSTANCE BIOLOGIQUEMENT ACTIVE, SON PROCEDE DE FABRICATION ET SON UTILISATION COMME AGENT PROTECTEUR D’UN TISSU BIOLOGIQUE</w:t>
               </w:r>
@@ -2092,255 +2092,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PANSEMENT ADHESIF SOLUBLE A BASE DE MINERAUX</w:t>
+                <w:t xml:space="preserve">AIDE CULINAIRE SOUS FORME DE FILM SOLUBLE POUR AROMATISER LES PREPARATIONS ALIMENTAIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Cabaret</w:t>
+                <w:t xml:space="preserve">Cyril Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Benetllo</w:t>
+                <w:t xml:space="preserve">Camille Benetollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : FR1461592. 2016</w:t>
+              <w:t xml:space="preserve">France, Patent n° : FR3029745. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706141v1</w:t>
+                <w:t xml:space="preserve">hal-04706127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIDE CULINAIRE SOUS FORME DE FILM SOLUBLE POUR AROMATISER LES PREPARATIONS ALIMENTAIRES</w:t>
+                <w:t xml:space="preserve">PANSEMENT ADHESIF SOLUBLE A BASE DE MINERAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Cabaret</w:t>
+                <w:t xml:space="preserve">Cyrille Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Benetollo</w:t>
+                <w:t xml:space="preserve">Camille Benetllo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : FR3029745. 2016</w:t>
+              <w:t xml:space="preserve">France, Patent n° : FR1461592. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706127v1</w:t>
+                <w:t xml:space="preserve">hal-04706141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pansement adhésif soluble à base de minéraux</w:t>
               </w:r>
@@ -2352,51 +2352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caberet Cyrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benetollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2552,259 +2552,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">utilisation de biotine greffée pour le dosage de métaux dans une solution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Granet</w:t>
+                <w:t xml:space="preserve">composition à base de miels et son utilisation comme produit pharmaceutique à application cutanée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Quero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Malepeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : wo2014087100. 2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bressollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR2995532. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706048v1</w:t>
+                <w:t xml:space="preserve">hal-04706106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">composition à base de miels et son utilisation comme produit pharmaceutique à application cutanée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Raynaud</w:t>
+                <w:t xml:space="preserve">utilisation de biotine greffée pour le dosage de métaux dans une solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drogat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : wo2014087100. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bressollier</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04706106v1</w:t>
+                <w:t xml:space="preserve">hal-04706048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of fonctionnalized gold nanoparticles to assay uranium</w:t>
               </w:r>
@@ -2902,233 +2902,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCEDE DE TRAITEMENT PAR OXYDATION D'UN SUBSTRAT POUR L'ADSORPTION DE RADIONUCLEIDES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Procédé d'obtention de films comestibles à partir de polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2011042671. 2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO128586. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705857v1</w:t>
+                <w:t xml:space="preserve">hal-04943877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé d'obtention de films comestibles à partir de polysaccharides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PROCEDE DE TRAITEMENT PAR OXYDATION D'UN SUBSTRAT POUR L'ADSORPTION DE RADIONUCLEIDES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Decossas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: WO128586. 2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jauberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2011042671. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943877v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">utilisation cosmétique d'un extrait de champignon comestible pédonculé, composition cosmétique en comportant et procédé cosmétique les mettant en oeuvre</w:t>
               </w:r>
@@ -3433,261 +3433,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall modifications in roots of in vitro grown Douglas-fir plantlets exposed to aluminum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+                <w:t xml:space="preserve">The effect of an aerosol of treignac mineral water concentrated by inverse osmosis in vitro on normal bronchial cells and in vivo on normal rabbit lungs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sainte-Laudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Melloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Faugeron-Girard</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faugeron Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15226514.2025.2456099⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Infectious Diseases </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.8-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46439/allergy.6.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946126v1</w:t>
+                <w:t xml:space="preserve">hal-05017982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of an aerosol of treignac mineral water concentrated by inverse osmosis in vitro on normal bronchial cells and in vivo on normal rabbit lungs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Melloni</w:t>
+                <w:t xml:space="preserve">Cell wall modifications in roots of in vitro grown Douglas-fir plantlets exposed to aluminum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holm Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Faugeron Girard</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faugeron-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Infectious Diseases </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (1), pp.8-12. </w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46439/allergy.6.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2025.2456099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017982v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed Light as a Physical Defense Elicitor in Tomato cv. Marmande: Enhancing Defense Responses and Reducing Botrytis Infection</w:t>
               </w:r>
@@ -3914,732 +3914,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of metallic cations from aqueous solutions using acorn pericarp fractions of Quercus ilex as new biosorbents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Promising Plant Defense Stimulator Derived from a By-Product of Agar Extraction from Gelidium sesquipedale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rromir Koçi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mébarki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Hachem</w:t>
+                <w:t xml:space="preserve">Salim Lebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Faugeron-Girard</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faugeron Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13762-022-04253-1⟩</w:t>
+              <w:t xml:space="preserve">Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (10), pp.958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/horticulturae8100958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948274v1</w:t>
+                <w:t xml:space="preserve">hal-04949384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Promising Plant Defense Stimulator Derived from a By-Product of Agar Extraction from Gelidium sesquipedale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rromir Koçi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dupuy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salim Lebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (10), pp.958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/horticulturae8100958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04949384v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Promising Plant Defense Stimulator Derived from a By-Product of Agar Extraction from Gelidium sesquipedale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dupuy</w:t>
+                <w:t xml:space="preserve">Removal of metallic cations from aqueous solutions using acorn pericarp fractions of Quercus ilex as new biosorbents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mébarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Faugeron Girard</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faugeron-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/horticulturae8100958⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (4), pp.3613-3620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13762-022-04253-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04148828v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Pleurotus ostreatus Complex Cell Wall Extract as Elicitor of Plant Defenses: From Greenhouse to Field Trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Fractal structures and silica films formed by the Treignac water on inert and biological surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Abir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Hafiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron-Girard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25051094⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (9), pp.3821-3828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NA00377H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03291945v1</w:t>
+                <w:t xml:space="preserve">hal-02935776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal structures and silica films formed by the Treignac water on inert and biological surfaces</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Use of a Pleurotus ostreatus Complex Cell Wall Extract as Elicitor of Plant Defenses: From Greenhouse to Field Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rromir Koçi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (9), pp.3821-3828. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (5), pp.1094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0NA00377H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25051094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935776v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerance of Douglas Fir Somatic Plantlets to Aluminum Stress: Biological, Cytological, and Mineral Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holm Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (4), pp.536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4667,2639 +4667,2639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial activity of the lichens Usnea Florida and Flavoparmelia caperata (Parmeliaceae)</w:t>
+                <w:t xml:space="preserve">Synthesis, characterization, and antibacterial activities of a new lignocellulosic material carrying aryl triazole moiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Dieu</w:t>
+                <w:t xml:space="preserve">Zineb Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lengo Mambu</w:t>
+                <w:t xml:space="preserve">Claire Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Champavier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sol</w:t>
+                <w:t xml:space="preserve">Jean Kerim Nzambe Ta Keki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Sothéa Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786419.2018.1561678⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (2), pp.344-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.4471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948289v1</w:t>
+                <w:t xml:space="preserve">hal-03182004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, and antibacterial activities of a new lignocellulosic material carrying aryl triazole moiety</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antibacterial activity of the lichens Usnea Florida and Flavoparmelia caperata (Parmeliaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Besse</w:t>
+                <w:t xml:space="preserve">Amandine Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Kerim Nzambe Ta Keki</w:t>
+                <w:t xml:space="preserve">Lengo Mambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan-Sothéa Ouk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+                <w:t xml:space="preserve">Yves Champavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (2), pp.344-350. </w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (23), pp.3358-3362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.4471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2018.1561678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182004v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agar extraction by-products from gelidium sesquipedale as a source of glycerol-galactosides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salim Lebbar</w:t>
+                <w:t xml:space="preserve">Synthesis, characterization, and antibacterial activities of a new lignocellulosic material carrying aryl triazole moiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Kerim Nzambe Ta Keki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Ropartz</w:t>
+                <w:t xml:space="preserve">Tan‐sothéa Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23123364⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (2), pp.344-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.4471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626391v1</w:t>
+                <w:t xml:space="preserve">hal-04949391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of fulvic and humic like acids on surfaces of clays: Relation with SUVA index and acidity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sol</w:t>
+                <w:t xml:space="preserve">Agar Extraction By-Products from Gelidium sesquipedale as a Source of Glycerol-Galactosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Lebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.12.036⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (12), pp.3364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23123364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738065v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, and antibacterial activities of a new lignocellulosic material carrying aryl triazole moiety</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+                <w:t xml:space="preserve">Adsorption of fulvic and humic like acids on surfaces of clays: Relation with SUVA index and acidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goure-Doubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.4471⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.83 - 90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949391v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agar Extraction By-Products from Gelidium sesquipedale as a Source of Glycerol-Galactosides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Ropartz</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of xylan-graft-poly( L -lactide)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Kerrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Rouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23123364⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (3), pp.193-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1023666X.2017.1410008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949392v1</w:t>
+                <w:t xml:space="preserve">hal-02895594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of xylan-graft-poly( L -lactide)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Stoclet</w:t>
+                <w:t xml:space="preserve">Profiling and seasonal variation of chemical constituents from Pseudotsuga menziesii wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Mbakidi-Ngouaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117, pp.34 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.02.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1023666X.2017.1410008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02895594v1</w:t>
+                <w:t xml:space="preserve">hal-01738093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling and seasonal variation of chemical constituents from Pseudotsuga menziesii wood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Millot</w:t>
+                <w:t xml:space="preserve">Agar extraction by-products from gelidium sesquipedale as a source of glycerol-galactosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Lebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (12), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23123364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.02.069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01738093v1</w:t>
+                <w:t xml:space="preserve">hal-02626391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of lead (II) and cadmium (II) from aqueous solutions by adsorption on date pits modified by DTPAD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acid hydrolysis of xylan polysaccharides fractions isolated from argan (Argania spinosa) leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faugeron-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Daddi Oubekka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Chaleix</w:t>
+                <w:t xml:space="preserve">Meriem Kaid-Harche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5004/dwt.2017.21620⟩</w:t>
+              <w:t xml:space="preserve">Cogent Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.1370684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23312009.2017.1370684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949990v1</w:t>
+                <w:t xml:space="preserve">hal-03291953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid hydrolysis of xylan polysaccharides fractions isolated from argan (Argania spinosa) leaves</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and characterization of xylan-graft-poly( L -lactide)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Kerrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Rouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sotclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cogent Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23312009.2017.1370684⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (3), pp.193-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1023666X.2017.1410008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291953v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of xylan-graft-poly( L -lactide)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Removal of lead (II) and cadmium (II) from aqueous solutions by adsorption on date pits modified by DTPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daddi Oubekka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Djelali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1023666X.2017.1410008⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98, pp.233-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2017.21620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949394v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas fir (Pseudotsuga menziesii) plantlets responses to As, Pb, and Sb-contaminated soils from former mines</w:t>
+                <w:t xml:space="preserve">Physiological responses of the hybrid larch (Larix x eurolepis Henry) to cadmium exposure and distribution of cadmium in plantlets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Pascaud</w:t>
+                <w:t xml:space="preserve">Céline Faugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Faugeron</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëlle Saladin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15226514.2015.1086297⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (9), pp.8617-8626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-6094-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257399v1</w:t>
+                <w:t xml:space="preserve">hal-02636839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of biaxial stretching on thermomechanical properties of polylactide based nanocomposites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Addad</w:t>
+                <w:t xml:space="preserve">Structural Investigation of Cell Wall Xylan Polysaccharides from the Leaves of Algerian Argania spinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kaid-Harche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.07.020⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (11), pp.1587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules21111587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949991v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological responses of the hybrid larch (Larix x eurolepis Henry) to cadmium exposure and distribution of cadmium in plantlets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Faugeron</w:t>
+                <w:t xml:space="preserve">Influence of the Filler Nature on the Crystalline Structure of Polylactide-Based Nanocomposites: New Insights into the Nucleating Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Ouchiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Saladin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-6094-6⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (7), pp.2782-2790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b02746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636839v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Investigation of Cell Wall Xylan Polysaccharides from the Leaves of Algerian Argania spinosa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Douglas fir (Pseudotsuga menziesii) plantlets responses to As, Pb, and Sb-contaminated soils from former mines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Soubrand-Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Joussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules21111587⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, in press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2015.1086297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291964v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Filler Nature on the Crystalline Structure of Polylactide-Based Nanocomposites: New Insights into the Nucleating Effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of biaxial stretching on thermomechanical properties of polylactide based nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouchiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saadia Ouchiar</w:t>
+                <w:t xml:space="preserve">C. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Stoclet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Cabaret</w:t>
+                <w:t xml:space="preserve">A. Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (7), pp.2782-2790. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.358-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b02746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949992v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas fir ( pseudotsuga menziesii ) plantlets responses to as, PB, and sb-contaminated soils from former mines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bonet</w:t>
+                <w:t xml:space="preserve">Modifications of cell wall pectin in tomato cell suspension in response to cadmium and zinc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Muschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Pascaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15226514.2015.1086297⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (11), pp.245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11738-015-2000-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949995v1</w:t>
+                <w:t xml:space="preserve">hal-01257588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of cell wall pectin in tomato cell suspension in response to cadmium and zinc</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+                <w:t xml:space="preserve">Binding and setting of kaolin based materials with natural organic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Thune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Glomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11738-015-2000-y⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.609-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257588v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding and setting of kaolin based materials with natural organic acids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+                <w:t xml:space="preserve">Comparison of the influence of talc and kaolinite as inorganic fillers on morphology, structure and thermomechanical properties of polylactide based composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ouchiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 114, pp.609-616. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 116-117, pp.231-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.07.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01221002v1</w:t>
+                <w:t xml:space="preserve">hal-01221232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the influence of talc and kaolinite as inorganic fillers on morphology, structure and thermomechanical properties of polylactide based composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Smith</w:t>
+                <w:t xml:space="preserve">Douglas fir ( pseudotsuga menziesii ) plantlets responses to as, PB, and sb-contaminated soils from former mines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Soubrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Joussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.03.020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (6), pp.559-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2015.1086297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221232v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing of the uranyl ion based on its complexation with bisphosphonate-capped gold nanoparticles</w:t>
               </w:r>
@@ -7425,333 +7425,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoremediation of Cadmium- Contaminated Soils by Young Douglas Fir Trees: Effects of Cadmium Exposure on Cell Wall Composition</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Partial structural characterization and antioxidant activity of a phenolic–xylan from Castanea sativa hardwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Barbat-Rogeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Alain Calliste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15226514.2013.856849⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.373-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2014.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941467v1</w:t>
+                <w:t xml:space="preserve">hal-01101844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial structural characterization and antioxidant activity of a phenolic–xylan from Castanea sativa hardwood</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytoremediation of Cadmium- Contaminated Soils by Young Douglas Fir Trees: Effects of Cadmium Exposure on Cell Wall Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faugeron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (7-8), pp.790-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2013.856849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2014.07.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01101844v1</w:t>
+                <w:t xml:space="preserve">hal-00941467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncommon Chlorinated Xanthone and Other Antibacterial Compounds from the Lichen Cladonia incrassata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Champavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lengo Angèle Mambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7828,51 +7828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial reactions between humic-like substances and lateritic clay: Application to the preparation of “geomimetic” materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Goure-Doubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7961,64 +7961,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial reactions between humic-like substances and lateritic clay: Application to the preparation of “geomimetic” materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goure-Doubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8101,2182 +8101,2182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honey-induced macrophage stimulation: AP-1 and NF-κB activation and cytokine production are unrelated to LPS content of honey</w:t>
+                <w:t xml:space="preserve">Hybrid larch (Larix x eurolepis Henry): a good candidate for cadmium phytoremediation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Raynaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lamia Guezali</w:t>
+                <w:t xml:space="preserve">Chris Fabien Moussavou Moudouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Saladin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Immunopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intimp.2013.09.014⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (3), pp.1889-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1419-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935716v1</w:t>
+                <w:t xml:space="preserve">hal-00935708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the arsenazo-III method for the determination of uranium in water and plant samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sol</w:t>
+                <w:t xml:space="preserve">Honey-induced macrophage stimulation: AP-1 and NF-κB activation and cytokine production are unrelated to LPS content of honey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Ghezali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delpech</w:t>
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Quero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 115, pp.751-754. </w:t>
+              <w:t xml:space="preserve">International Immunopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (3), pp.874-879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2013.06.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.intimp.2013.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926063v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid larch (Larix x eurolepis Henry): a good candidate for cadmium phytoremediation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the arsenazo-III method for the determination of uranium in water and plant samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drogat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jauberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Fabien Moussavou Moudouma</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (3), pp.1889-94. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115, pp.751-754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-1419-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2013.06.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935708v1</w:t>
+                <w:t xml:space="preserve">hal-00926063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honey-induced macrophage stimulation: AP-1 and NF-κB activation and cytokine production are unrelated to LPS content of honey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Ghezali</w:t>
+                <w:t xml:space="preserve">Lamia Guezali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Quero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Immunopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (3), pp.874-879. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.intimp.2013.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935717v1</w:t>
+                <w:t xml:space="preserve">hal-00935716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High concentration of cadmium induces AtPCS2 gene expression in Arabidopsis thaliana (L.) Heynh ecotype Wassilewskija seedlings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Riou</w:t>
+                <w:t xml:space="preserve">Biosorption of lead (II) on modified barks explained by the hard and soft acids and bases (HSAB) theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Forestier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.1100-1110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211971v1</w:t>
+                <w:t xml:space="preserve">hal-00935715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosorption of lead (II) on modified barks explained by the hard and soft acids and bases (HSAB) theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
+              <w:t xml:space="preserve">Bioressource</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.1100-1110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935715v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosorption of lead (II) on modified barks explained by the hard and soft acids and bases (HSAB) theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of lead and cadmium binding by oxidation of biosorbent polysaccharidic moieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioressource</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 223 (7), pp.3877-3885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-012-1156-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926585v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of lead and cadmium binding by oxidation of biosorbent polysaccharidic moieties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+                <w:t xml:space="preserve">High concentration of cadmium induces AtPCS2 gene expression in Arabidopsis thaliana (L.) Heynh ecotype Wassilewskija seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Fabien Moussavou Moudouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Faugeron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëlle Saladin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (3), pp.1083-1091</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935710v1</w:t>
+                <w:t xml:space="preserve">hal-00935714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High concentration of cadmium induces AtPCS2 gene expression in Arabidopsis thaliana (L.) Heynh ecotype Wassilewskija seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Fabien Moussavou Moudouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Saladin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 34 (3), pp.1083-1091</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 34 (3), pp.1083-1091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11738-011-0905-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935714v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEAVY METAL ADSORPTION BY CRUDE CONIFEROUS BARKS: A MODELLING STUDY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Martin-Dupont</w:t>
+                <w:t xml:space="preserve">High concentration of cadmium induces AtPCS2 gene expression in Arabidopsis thaliana (L.) Heynh ecotype Wassilewskija seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Fabien Moussavou Moudouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Saladin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Science and Health, Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1081/ESE-120004523⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (3), pp.1083-1091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11738-011-0905-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950039v1</w:t>
+                <w:t xml:space="preserve">hal-04950009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High concentration of cadmium induces AtPCS2 gene expression in Arabidopsis thaliana (L.) Heynh ecotype Wassilewskija seedlings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bark, a suitable biosorbent for the removal of uranium from wastewater-From laboratory to industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jauberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Fabien Moussavou Moudouma</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11738-011-0905-7⟩</w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (4), pp.443-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2011144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950009v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bark, a suitable biosorbent for the removal of uranium from wastewater-From laboratory to industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Jauberty</w:t>
+                <w:t xml:space="preserve">HEAVY METAL ADSORPTION BY CRUDE CONIFEROUS BARKS: A MODELLING STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Martin-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Krausz</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guilloton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 46 (4), pp.443-456. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Science and Health, Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (6), pp.1063-1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2011144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1081/ESE-120004523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926588v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Characterization and Cytotoxic Properties of an Apiose-Rich Pectic Polysaccharide Obtained from the Cell Wall of the Marine Phanerogam Zostera marina</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanism of traditional Bogolan dyeing technique with clay on cotton fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brudieux</w:t>
+                <w:t xml:space="preserve">Philippe Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Closs</w:t>
+                <w:t xml:space="preserve">A. Dembelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Barbat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Krausz</w:t>
+                <w:t xml:space="preserve">C. Dembelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bergstroem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/np100092c⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (4), pp.455-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950016v1</w:t>
+                <w:t xml:space="preserve">hal-00632037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization and cytotoxic properties of an apiose-rich pectic polysaccharide obtained from the cell wall of the marine phanerogam Zostera marina</w:t>
+                <w:t xml:space="preserve">Structural Characterization and Cytotoxic Properties of an Apiose-Rich Pectic Polysaccharide Obtained from the Cell Wall of the Marine Phanerogam Zostera marina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brudieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Barbat-Rogeon</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Closs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73 (6), pp.1087-1092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/np100092c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641637v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous extraction of glucuronoxylans from chestnut wood: new strategy for lignin oxidation using phthalocyanine or porphyrin/H2O2 system.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural characterization and cytotoxic properties of an apiose-rich pectic polysaccharide obtained from the cell wall of the marine phanerogam Zostera marina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brudieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Closs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Barbat-Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.03.054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73 (6), pp.1087-1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np100092c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00696962v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of traditional Bogolan dyeing technique with clay on cotton fabric</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aqueous extraction of glucuronoxylans from chestnut wood: new strategy for lignin oxidation using phthalocyanine or porphyrin/H2O2 system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Barbat-Rogeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 50 (4), pp.455-460. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (16), pp.6538-6544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.08.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.03.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632037v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting of aminated oligogalacturonans onto Douglas fir barks. A new route for the enhancement of their lead (II) binding capacities</w:t>
               </w:r>
@@ -10288,64 +10288,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10548,699 +10548,699 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés inflammatoires du polysaccharide capsulaire produit par la cyanobactérie thermophile mastigocladus laminosus.</w:t>
+                <w:t xml:space="preserve">Structural patterns of rhamnogalacturonans modulating Hsp-27 expression in cultured human keratinocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brudieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Closs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presse thermale et climatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (5), pp.1207-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules13051207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698513v1</w:t>
+                <w:t xml:space="preserve">hal-00642096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization and cytotoxic properties of a 4-O-methylglucuronoxylan from castanea sativa. 2. Evidence of a structure-activity relationship.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Kraemer</w:t>
+                <w:t xml:space="preserve">Influence of various chemical treatments on the composition and structure of hemp fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Troëdec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Peyratout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/np800207g⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (3), pp.514-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686412v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination métallique de Gambusia holbrooki au niveau du lac Fouarat et de l'estuaire Sebou dans la région du Gharb au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir El Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Bennasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issad Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Mouradi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique Science : revue internationale des sciences et technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (3), pp.410-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural patterns of rhamnogalacturonans modulating Hsp-27 expression in cultured human keratinocytes</w:t>
+                <w:t xml:space="preserve">Propriétés inflammatoires du polysaccharide capsulaire produit par la cyanobactérie thermophile mastigocladus laminosus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Presse thermale et climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 145, pp.135-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642096v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of various chemical treatments on the composition and structure of hemp fibres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Sedan</w:t>
+                <w:t xml:space="preserve">Structural characterization and cytotoxic properties of a 4-O-methylglucuronoxylan from castanea sativa. 2. Evidence of a structure-activity relationship.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Barbat-Rogeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Peyratout</w:t>
+                <w:t xml:space="preserve">Odile Sainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Smith</w:t>
+                <w:t xml:space="preserve">Michel Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 39 (3), pp.514-522. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 71 (8), pp.1404-1409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/np800207g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00267797v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of heavy metal ions from aqueous solution by modified barks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Science and Health Part A: Environmental Science and Engineering and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32 (4), pp.901-912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11287,90 +11287,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive capsular polysaccharide from the thermophilic cyanophyte/cyanobacterium Mastigocladus laminosus - cytotoxic properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Sainte Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 73 (13), pp.1402-1406. </w:t>
@@ -11402,319 +11402,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calcium rich and alkaline solutions on the chemical behaviour of hemp fibres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+                <w:t xml:space="preserve">Structural characterization and cytotoxic properties of a 4-O-methylglucuronoxylan from Castanea sativa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 70 (1), pp.60-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np060354p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-007-1903-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203555v1</w:t>
+                <w:t xml:space="preserve">hal-00684098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization and cytotoxic properties of a 4-O-methylglucuronoxylan from Castanea sativa.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Kraemer</w:t>
+                <w:t xml:space="preserve">Effect of calcium rich and alkaline solutions on the chemical behaviour of hemp fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 70 (1), pp.60-66. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (22), pp.9336-9342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/np060354p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-007-1903-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684098v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobic plastics films synthesis by mean of agaroid acylation with lauroyl chloride in the N,N-dimethylacetamide homogeneous system</w:t>
               </w:r>
@@ -11840,652 +11840,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capsular polysaccharides secreted by building façade colonisers: characterisation and adsorption to surfaces.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the chemical interaction between barks and heavy metal cations in the sorption process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Martin-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Barberousse</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Guilloton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927010601035803⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Science and Health, Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (2), pp.149-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10934520500349250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685444v1</w:t>
+                <w:t xml:space="preserve">hal-00684454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the chemical interaction between barks and heavy metal cations in the sorption process.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Granet</w:t>
+                <w:t xml:space="preserve">Structural Characterization and Cytotoxic Properties of a 4- O -Methylglucuronoxylan from Castanea sativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Science and Health, Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10934520500349250⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (1), pp.60-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np060354p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684454v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Characterization and Cytotoxic Properties of a 4- O -Methylglucuronoxylan from Castanea sativa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Kraemer</w:t>
+                <w:t xml:space="preserve">Hydrophobic plastics films synthesis by mean of agaroid acylation with lauroyl chloride in the N,N-dimethylacetamide homogeneous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Mouradi-Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/np060354p⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-006-9103-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950030v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic plastics films synthesis by mean of agaroid acylation with lauroyl chloride in the N,N-dimethylacetamide homogeneous system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capsular polysaccharides secreted by building façade colonisers: characterisation and adsorption to surfaces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barberousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Granet</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Djediat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aziza Mouradi-Givernaud</w:t>
+                <w:t xml:space="preserve">Gérard Mascarell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-006-9103-1⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (5-6), pp.361-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927010601035803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04950027v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Modifications of Douglas Fir Bark, a Lignocellulosic By‐product—Enhancement of Their Lead(II) Binding Capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Martin-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guilloton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12817,64 +12817,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Mouradi-Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13159,51 +13159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capsular polysaccharide produced by the thermophilic cyanobacterium Mastigocladus laminosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13799,51 +13799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal accumulation by immobilized cyanobacterial mats from a thermal spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13942,51 +13942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Strecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 17 (6), pp.387-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14052,90 +14052,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined QCMD and AFM study of organo-mineral interactions for materials applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14173,103 +14173,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du rôle des pectines dans les réponses physiologiques des cellules de tomate soumises à un stress métallique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Muschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Muschitz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Villeneuve d'Ascq, France</w:t>
@@ -14330,90 +14330,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation de macromolécules de type substances humiques par AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14666,51 +14666,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DA0C7C8"/>
+    <w:nsid w:val="748203A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14897,51 +14897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-gloaguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5576-0662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081361211" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205987298" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431863116" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04949984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04949986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paysant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krausz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943149v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Reidt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00698506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barbat-Rogeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rromir Ko&#231;i" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Plazanet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marionnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/lji.445" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sainte-Laudy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Melloni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943859v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Girard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Hafiane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lebar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Astier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Faugeron Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Astier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cabaret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benetllo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Georges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cabaret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benetollo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caberet Cyrille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Georges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drogat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vergnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Granet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706048v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706106v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Malepeyre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Raynaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bressollier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jauberty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Decossas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vallerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Maino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sandoval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering8020074" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04946126v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Amara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron-Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2456099" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46439/allergy.6.049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae11111331" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724627v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubarek M&#233;barki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Hachem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2024.2403783" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948274v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;barki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hachem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faugeron-Girard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-022-04253-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949384v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lebbar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae8100958" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291945v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051094" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02935776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Abir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00377H" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563193v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040536" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948289v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Mambu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1561678" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khaldi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kerim Nzambe Ta Keki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4471" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123364" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738065v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goure-Doubi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martias" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villandier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.12.036" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949391v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan&#8208;soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895594v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Kerrouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sadoun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Rouba" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2017.1410008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738093v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mbakidi-Ngouaby" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.02.069" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949990v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daddi Oubekka" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Djelali" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaleix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21620" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291953v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kaid-Harche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23312009.2017.1370684" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949394v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sotclet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257399v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pascaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2015.1086297" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949991v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouchiar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabaret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.07.020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636839v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saladin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6094-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291964v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111587" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949992v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Ouchiar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02746" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949995v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Soubrand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257588v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muschitz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-015-2000-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221002v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thune" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Glomot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.07.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1675P9G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221232v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ouchiar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.03.020" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942457v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guenin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.097" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R31VDTV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941467v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2013.856849" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101844v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Calliste" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2014.07.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6RKXHS2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01058414v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Ang&#232;le Mambu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1382827" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950000v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Goure-Doubi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laure Lecomte-Nana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait-Ali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.07.026" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R38T9B7H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115535v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935716v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Raynaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Guezali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Liagre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2013.09.014" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J89X1L9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926063v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delpech" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.06.046" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDC19J4M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935708v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Fabien Moussavou Moudouma" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1419-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XZS81HTG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935717v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ghezali" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211971v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-011-0905-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935715v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ropartz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926585v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935710v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1156-y" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPGB5WB5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935714v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950039v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Dupont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guilloton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Morvan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/ESE-120004523" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950009v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926588v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2011144" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950016v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brudieux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Closs" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barbat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np100092c" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641637v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Closs" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696962v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.03.054" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6LTJ5NG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00632037v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dembel&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dembel&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pl&#233;a" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergstroem" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.08.029" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8JS8WL5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697420v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.06.027" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPV478DB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00631522v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dalmay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sahay-Turner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-4002-x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MKW430Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00698513v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00686412v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sainte-Catherine" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kraemer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np800207g" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FJCRBTZD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00687066v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Bouhali" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Bennasser" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issad Nasri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Mouradi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642096v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules13051207" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267797v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Tro&#235;dec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sedan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peyratout" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.12.001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD2QPSBZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950046v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529709376585" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685459v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sainte Catherine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-990237" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203555v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pagnoux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-1903-4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBXX1G56-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684098v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np060354p" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NV1KRJPQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685491v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ruiz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouradi-Givernaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-006-9103-1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9KHKSTST-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685444v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barberousse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mascarell" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010601035803" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684454v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloton" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934520500349250" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950030v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950027v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Roy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Mouradi-Givernaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950034v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SS-120030777" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950033v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.09.023" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4NVW06P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950036v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gloaguen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/PFC-200026884" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950037v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2003.09.020" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950038v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0046-225X-32.3.680" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950040v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Picaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016381200725" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950044v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Plancke" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Wieruszeski" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1999.00879.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950041v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garbacki" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tits" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002109900206" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950042v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Garbacki" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Damas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bodart" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tits" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-8741(99)00112-9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950045v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nourani" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morvan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.1999.494.20" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950047v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Plancke" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Strecker" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vebret" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hoffmann" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-8130(97)00044-5" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950049v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529609376501" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950050v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Strecker" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-8130(96)81851-4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03031850v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121361v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03031856v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739603v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-gloaguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5576-0662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081361211" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205987298" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431863116" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04949984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04949986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paysant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krausz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943149v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Reidt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00698506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barbat-Rogeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rromir Ko&#231;i" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Plazanet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marionnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/lji.445" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sainte-Laudy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Melloni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Girard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Hafiane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lebar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943859v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Astier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Faugeron Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Astier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cabaret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benetollo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Georges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cabaret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benetllo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caberet Cyrille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Georges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drogat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vergnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Granet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Malepeyre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Raynaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bressollier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jauberty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Decossas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vallerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Maino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sandoval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering8020074" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017982v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46439/allergy.6.049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04946126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Amara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron-Girard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2456099" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae11111331" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724627v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubarek M&#233;barki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Hachem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2024.2403783" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lebbar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae8100958" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148828v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948274v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;barki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hachem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faugeron-Girard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-022-04253-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02935776v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Abir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00377H" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051094" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563193v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040536" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khaldi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kerim Nzambe Ta Keki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4471" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948289v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Mambu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1561678" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan&#8208;soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949392v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123364" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goure-Doubi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villandier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.12.036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895594v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Kerrouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sadoun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Rouba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2017.1410008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738093v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mbakidi-Ngouaby" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.02.069" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626391v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kaid-Harche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23312009.2017.1370684" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949394v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sotclet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daddi Oubekka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Djelali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaleix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21620" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636839v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saladin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6094-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291964v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111587" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949992v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Ouchiar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02746" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257399v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pascaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2015.1086297" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949991v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouchiar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabaret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.07.020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257588v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muschitz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-015-2000-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221002v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thune" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Glomot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.07.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1675P9G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221232v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ouchiar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.03.020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949995v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Soubrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942457v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guenin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.097" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R31VDTV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101844v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Calliste" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2014.07.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6RKXHS2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941467v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2013.856849" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01058414v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Ang&#232;le Mambu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1382827" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950000v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Goure-Doubi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laure Lecomte-Nana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait-Ali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.07.026" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R38T9B7H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115535v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935708v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Fabien Moussavou Moudouma" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1419-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XZS81HTG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935717v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Raynaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ghezali" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Liagre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2013.09.014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J89X1L9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926063v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delpech" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.06.046" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDC19J4M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935716v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Guezali" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935715v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ropartz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926585v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935710v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1156-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPGB5WB5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935714v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211971v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-011-0905-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950009v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926588v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2011144" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950039v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Dupont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guilloton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Morvan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/ESE-120004523" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00632037v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dembel&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dembel&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pl&#233;a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergstroem" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.08.029" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8JS8WL5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950016v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brudieux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Closs" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barbat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np100092c" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641637v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Closs" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696962v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.03.054" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6LTJ5NG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697420v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.06.027" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPV478DB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00631522v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dalmay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sahay-Turner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-4002-x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MKW430Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642096v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules13051207" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267797v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Tro&#235;dec" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sedan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peyratout" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.12.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD2QPSBZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00687066v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Bouhali" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Bennasser" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issad Nasri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Mouradi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00698513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00686412v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sainte-Catherine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kraemer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np800207g" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FJCRBTZD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950046v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529709376585" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685459v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sainte Catherine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-990237" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684098v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np060354p" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NV1KRJPQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203555v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pagnoux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-1903-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBXX1G56-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685491v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ruiz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouradi-Givernaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-006-9103-1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9KHKSTST-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684454v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934520500349250" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950030v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950027v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Roy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Mouradi-Givernaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685444v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barberousse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mascarell" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010601035803" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950034v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SS-120030777" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950033v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.09.023" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4NVW06P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950036v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gloaguen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/PFC-200026884" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950037v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2003.09.020" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950038v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0046-225X-32.3.680" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950040v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Picaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016381200725" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950044v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Plancke" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Wieruszeski" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1999.00879.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950041v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garbacki" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tits" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002109900206" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950042v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Garbacki" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Damas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bodart" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tits" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-8741(99)00112-9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950045v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nourani" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morvan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.1999.494.20" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950047v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Plancke" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Strecker" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vebret" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hoffmann" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-8130(97)00044-5" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950049v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529609376501" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950050v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Strecker" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-8130(96)81851-4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03031850v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121361v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03031856v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739603v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>