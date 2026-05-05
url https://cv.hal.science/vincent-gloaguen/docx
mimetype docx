--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -617,247 +617,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art, Botanique et Technologies en symbiose</w:t>
+                <w:t xml:space="preserve">Arborium - Ou l’arbre qui cachait la forêt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Reidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monographie sur Camille REIDT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4, Editions impression, pp.15-19, 2024, 97829566846</w:t>
+              <w:t xml:space="preserve">La céramique nouvelle et le laboratoire sans murs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULIM, pp.343-365, 2024, 9782842878931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943167v1</w:t>
+                <w:t xml:space="preserve">hal-04943140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du laboratoire atelier au Laboratoire sans murs. Simple évolution organisationnelle ou innovation disruptive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La céramique nouvelle et le laboratoire sans murs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULIM, pp.33-37, 2024, 9782842878931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arborium - Ou l’arbre qui cachait la forêt.</w:t>
+                <w:t xml:space="preserve">Art, Botanique et Technologies en symbiose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Reidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La céramique nouvelle et le laboratoire sans murs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PULIM, pp.343-365, 2024, 9782842878931</w:t>
+              <w:t xml:space="preserve">Monographie sur Camille REIDT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Editions impression, pp.15-19, 2024, 97829566846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943140v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction, Characterization and Biological Properties of 4-O-Methyl Glucuronoxylan from Hard Wood A Review</w:t>
               </w:r>
@@ -1075,51 +1075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer un langage végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Reidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6471,291 +6471,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas fir (Pseudotsuga menziesii) plantlets responses to As, Pb, and Sb-contaminated soils from former mines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of biaxial stretching on thermomechanical properties of polylactide based nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Pascaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Faugeron</w:t>
+                <w:t xml:space="preserve">S. Ouchiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Soubrand-Colin</w:t>
+                <w:t xml:space="preserve">C. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Joussein</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, in press. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.358-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15226514.2015.1086297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257399v1</w:t>
+                <w:t xml:space="preserve">hal-04949991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of biaxial stretching on thermomechanical properties of polylactide based nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Douglas fir (Pseudotsuga menziesii) plantlets responses to As, Pb, and Sb-contaminated soils from former mines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ouchiar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Stoclet</w:t>
+                <w:t xml:space="preserve">Grégoire Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cabaret</w:t>
+                <w:t xml:space="preserve">Maryline Soubrand-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Addad</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Joussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 99, pp.358-367. </w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, in press. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.07.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2015.1086297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949991v1</w:t>
+                <w:t xml:space="preserve">hal-01257399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications of cell wall pectin in tomato cell suspension in response to cadmium and zinc</w:t>
               </w:r>
@@ -7164,117 +7164,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas fir ( pseudotsuga menziesii ) plantlets responses to as, PB, and sb-contaminated soils from former mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Soubrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Joussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (6), pp.559-566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15226514.2015.1086297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949995v1</w:t>
@@ -11402,319 +11402,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization and cytotoxic properties of a 4-O-methylglucuronoxylan from Castanea sativa.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Kraemer</w:t>
+                <w:t xml:space="preserve">Effect of calcium rich and alkaline solutions on the chemical behaviour of hemp fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/np060354p⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (22), pp.9336-9342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-007-1903-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684098v1</w:t>
+                <w:t xml:space="preserve">hal-00203555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calcium rich and alkaline solutions on the chemical behaviour of hemp fibres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+                <w:t xml:space="preserve">Structural characterization and cytotoxic properties of a 4-O-methylglucuronoxylan from Castanea sativa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 42 (22), pp.9336-9342. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 70 (1), pp.60-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-007-1903-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/np060354p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203555v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobic plastics films synthesis by mean of agaroid acylation with lauroyl chloride in the N,N-dimethylacetamide homogeneous system</w:t>
               </w:r>
@@ -12055,70 +12055,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70 (1), pp.60-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/np060354p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -14666,51 +14666,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="748203A6"/>
+    <w:nsid w:val="4AF91D7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14897,51 +14897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-gloaguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5576-0662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081361211" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205987298" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431863116" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04949984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04949986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paysant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krausz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943149v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Reidt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00698506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barbat-Rogeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rromir Ko&#231;i" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Plazanet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marionnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/lji.445" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sainte-Laudy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Melloni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Girard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Hafiane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lebar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943859v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Astier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Faugeron Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Astier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cabaret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benetollo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Georges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cabaret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benetllo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caberet Cyrille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Georges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drogat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vergnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Granet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Malepeyre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Raynaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bressollier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jauberty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Decossas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vallerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Maino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sandoval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering8020074" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017982v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46439/allergy.6.049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04946126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Amara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron-Girard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2456099" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae11111331" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724627v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubarek M&#233;barki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Hachem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2024.2403783" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lebbar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae8100958" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148828v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948274v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;barki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hachem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faugeron-Girard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-022-04253-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02935776v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Abir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00377H" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051094" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563193v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040536" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khaldi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kerim Nzambe Ta Keki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4471" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948289v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Mambu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1561678" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan&#8208;soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949392v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123364" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goure-Doubi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villandier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.12.036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895594v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Kerrouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sadoun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Rouba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2017.1410008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738093v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mbakidi-Ngouaby" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.02.069" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626391v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kaid-Harche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23312009.2017.1370684" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949394v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sotclet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daddi Oubekka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Djelali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaleix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21620" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636839v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saladin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6094-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291964v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111587" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949992v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Ouchiar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02746" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257399v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pascaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2015.1086297" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949991v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouchiar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabaret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.07.020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257588v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muschitz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-015-2000-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221002v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thune" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Glomot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.07.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1675P9G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221232v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ouchiar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.03.020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949995v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Soubrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942457v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guenin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.097" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R31VDTV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101844v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Calliste" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2014.07.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6RKXHS2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941467v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2013.856849" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01058414v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Ang&#232;le Mambu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1382827" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950000v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Goure-Doubi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laure Lecomte-Nana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait-Ali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.07.026" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R38T9B7H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115535v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935708v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Fabien Moussavou Moudouma" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1419-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XZS81HTG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935717v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Raynaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ghezali" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Liagre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2013.09.014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J89X1L9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926063v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delpech" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.06.046" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDC19J4M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935716v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Guezali" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935715v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ropartz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926585v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935710v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1156-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPGB5WB5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935714v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211971v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-011-0905-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950009v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926588v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2011144" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950039v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Dupont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guilloton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Morvan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/ESE-120004523" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00632037v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dembel&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dembel&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pl&#233;a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergstroem" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.08.029" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8JS8WL5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950016v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brudieux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Closs" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barbat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np100092c" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641637v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Closs" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696962v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.03.054" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6LTJ5NG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697420v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.06.027" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPV478DB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00631522v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dalmay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sahay-Turner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-4002-x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MKW430Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642096v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules13051207" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267797v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Tro&#235;dec" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sedan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peyratout" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.12.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD2QPSBZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00687066v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Bouhali" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Bennasser" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issad Nasri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Mouradi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00698513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00686412v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sainte-Catherine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kraemer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np800207g" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FJCRBTZD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950046v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529709376585" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685459v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sainte Catherine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-990237" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684098v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np060354p" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NV1KRJPQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203555v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pagnoux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-1903-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBXX1G56-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685491v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ruiz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouradi-Givernaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-006-9103-1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9KHKSTST-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684454v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934520500349250" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950030v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950027v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Roy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Mouradi-Givernaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685444v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barberousse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mascarell" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010601035803" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950034v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SS-120030777" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950033v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.09.023" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4NVW06P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950036v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gloaguen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/PFC-200026884" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950037v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2003.09.020" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950038v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0046-225X-32.3.680" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950040v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Picaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016381200725" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950044v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Plancke" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Wieruszeski" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1999.00879.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950041v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garbacki" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tits" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002109900206" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950042v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Garbacki" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Damas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bodart" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tits" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-8741(99)00112-9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950045v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nourani" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morvan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.1999.494.20" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950047v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Plancke" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Strecker" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vebret" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hoffmann" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-8130(97)00044-5" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950049v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529609376501" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950050v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Strecker" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-8130(96)81851-4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03031850v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121361v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03031856v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739603v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-gloaguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5576-0662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081361211" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205987298" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431863116" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04949984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04949986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paysant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krausz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Reidt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943149v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00698506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barbat-Rogeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rromir Ko&#231;i" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Plazanet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marionnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/lji.445" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sainte-Laudy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Melloni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Girard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Hafiane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lebar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943859v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Astier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Faugeron Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Astier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cabaret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benetollo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Georges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cabaret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benetllo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caberet Cyrille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Georges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drogat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vergnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Granet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Malepeyre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Raynaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bressollier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jauberty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Decossas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vallerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Maino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sandoval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering8020074" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017982v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46439/allergy.6.049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04946126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Amara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron-Girard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2456099" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae11111331" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724627v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubarek M&#233;barki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Hachem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2024.2403783" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lebbar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae8100958" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148828v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948274v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;barki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hachem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faugeron-Girard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-022-04253-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02935776v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Abir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00377H" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051094" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563193v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040536" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khaldi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kerim Nzambe Ta Keki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4471" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948289v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Mambu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1561678" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan&#8208;soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949392v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123364" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goure-Doubi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villandier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.12.036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895594v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Kerrouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sadoun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Rouba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2017.1410008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738093v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mbakidi-Ngouaby" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.02.069" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626391v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kaid-Harche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23312009.2017.1370684" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949394v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sotclet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daddi Oubekka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Djelali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaleix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21620" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636839v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saladin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6094-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291964v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111587" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949992v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Ouchiar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02746" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949991v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouchiar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabaret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.07.020" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257399v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pascaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2015.1086297" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257588v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muschitz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-015-2000-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221002v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thune" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Glomot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.07.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1675P9G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221232v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ouchiar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.03.020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949995v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Soubrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942457v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guenin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.097" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R31VDTV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101844v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Calliste" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2014.07.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6RKXHS2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941467v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2013.856849" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01058414v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Ang&#232;le Mambu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1382827" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950000v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Goure-Doubi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laure Lecomte-Nana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait-Ali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.07.026" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R38T9B7H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115535v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935708v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Fabien Moussavou Moudouma" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1419-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XZS81HTG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935717v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Raynaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ghezali" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Liagre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2013.09.014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J89X1L9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926063v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delpech" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.06.046" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDC19J4M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935716v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Guezali" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935715v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ropartz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926585v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935710v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1156-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPGB5WB5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935714v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211971v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-011-0905-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950009v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926588v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2011144" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950039v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Dupont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guilloton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Morvan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/ESE-120004523" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00632037v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dembel&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dembel&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pl&#233;a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergstroem" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.08.029" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8JS8WL5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950016v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brudieux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Closs" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barbat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np100092c" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641637v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Closs" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696962v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.03.054" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6LTJ5NG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697420v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.06.027" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPV478DB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00631522v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dalmay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sahay-Turner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-4002-x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MKW430Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642096v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules13051207" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267797v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Tro&#235;dec" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sedan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peyratout" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.12.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD2QPSBZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00687066v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Bouhali" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Bennasser" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issad Nasri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Mouradi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00698513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00686412v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sainte-Catherine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kraemer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np800207g" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FJCRBTZD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950046v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529709376585" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685459v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sainte Catherine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-990237" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203555v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pagnoux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-1903-4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBXX1G56-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684098v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np060354p" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NV1KRJPQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685491v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ruiz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouradi-Givernaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-006-9103-1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9KHKSTST-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684454v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934520500349250" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950030v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950027v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Roy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Mouradi-Givernaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685444v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barberousse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mascarell" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010601035803" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950034v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SS-120030777" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950033v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.09.023" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4NVW06P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950036v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gloaguen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/PFC-200026884" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950037v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2003.09.020" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950038v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0046-225X-32.3.680" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950040v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Picaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016381200725" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950044v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Plancke" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Wieruszeski" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1999.00879.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950041v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garbacki" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tits" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002109900206" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950042v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Garbacki" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Damas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bodart" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tits" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-8741(99)00112-9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950045v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nourani" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morvan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.1999.494.20" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950047v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Plancke" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Strecker" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vebret" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hoffmann" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-8130(97)00044-5" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950049v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529609376501" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950050v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Strecker" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-8130(96)81851-4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03031850v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121361v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03031856v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739603v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>