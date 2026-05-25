--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -617,178 +617,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arborium - Ou l’arbre qui cachait la forêt.</w:t>
+                <w:t xml:space="preserve">Du laboratoire atelier au Laboratoire sans murs. Simple évolution organisationnelle ou innovation disruptive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Reidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La céramique nouvelle et le laboratoire sans murs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PULIM, pp.343-365, 2024, 9782842878931</w:t>
+              <w:t xml:space="preserve">, PULIM, pp.33-37, 2024, 9782842878931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943140v1</w:t>
+                <w:t xml:space="preserve">hal-04943149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du laboratoire atelier au Laboratoire sans murs. Simple évolution organisationnelle ou innovation disruptive</w:t>
+                <w:t xml:space="preserve">Arborium - Ou l’arbre qui cachait la forêt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Reidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La céramique nouvelle et le laboratoire sans murs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PULIM, pp.33-37, 2024, 9782842878931</w:t>
+              <w:t xml:space="preserve">, PULIM, pp.343-365, 2024, 9782842878931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943149v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art, Botanique et Technologies en symbiose</w:t>
               </w:r>
@@ -1075,51 +1075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer un langage végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Reidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1407,465 +1407,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISPOSITIF ÉQUIPANT UN RÉCIPIENT DE CULTURE IN VITRO POUR FORMER AVEC LUI UN OBJET DE DÉCORATION INTÉRIEURE ET RÉCIPIENT OU GROUPE DE RÉCIPIENTS AINSI ÉQUIPÉS</w:t>
+                <w:t xml:space="preserve">Dispositif de croissance pour les plantes équipant un récipient de culture in vitro pour former avec lui un objet de décoration intérieure et récipient ou groupe de récipients ainsi équipés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idelette Plazanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : FR2005367. 2021</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: EP3912459. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706209v1</w:t>
+                <w:t xml:space="preserve">hal-04943859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPOSITION DESTINÉE À ÊTRE APPLIQUÉE SUR UNE BARRIÈRE BIOLOGIQUE EXTERNE ET SON UTILISATION EN DERMO-COSMÉTIQUE ET POUR LE TRAITEMENT DES PLANTES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DISPOSITIF ÉQUIPANT UN RÉCIPIENT DE CULTURE IN VITRO POUR FORMER AVEC LUI UN OBJET DE DÉCORATION INTÉRIEURE ET RÉCIPIENT OU GROUPE DE RÉCIPIENTS AINSI ÉQUIPÉS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO 20211014265. 2021</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idelette Plazanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR2005367. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706195v1</w:t>
+                <w:t xml:space="preserve">hal-04706209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UTILISATION D'UN EXTRAIT OU D'UNE FRACTION D'EXTRAIT D'ALGUE ROUGE AGAROPHYTE COMME ÉLICITEUR/STIMULATEUR DE DÉFENSE VÉGÉTAL ET APPLICATION DUDIT EXTRAIT OU DE LADITE FRACTION D'EXTRAIT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COMPOSITION DESTINÉE À ÊTRE APPLIQUÉE SUR UNE BARRIÈRE BIOLOGIQUE EXTERNE ET SON UTILISATION EN DERMO-COSMÉTIQUE ET POUR LE TRAITEMENT DES PLANTES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Hafiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO 20211014265. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Girard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04706300v1</w:t>
+                <w:t xml:space="preserve">hal-04706195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de croissance pour les plantes équipant un récipient de culture in vitro pour former avec lui un objet de décoration intérieure et récipient ou groupe de récipients ainsi équipés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UTILISATION D'UN EXTRAIT OU D'UNE FRACTION D'EXTRAIT D'ALGUE ROUGE AGAROPHYTE COMME ÉLICITEUR/STIMULATEUR DE DÉFENSE VÉGÉTAL ET APPLICATION DUDIT EXTRAIT OU DE LADITE FRACTION D'EXTRAIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Lebar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: EP3912459. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP 3897158. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943859v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUBSTANCE BIOLOGIQUEMENT ACTIVE, SON PROCEDE DE FABRICATION ET SON UTILISATION COMME AGENT PROTECTEUR D’UN TISSU BIOLOGIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Célérier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1896,90 +1896,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE D'ELICITATION D'UNE PLANTE AU MOYEN D'EXTRAITS DE CHAMPIGNONS MACROSCOPIQUES COMESTIBLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3057438. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2010,51 +2010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'élicitation d'une plante au moyen de champignons macroscopiques comestibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Faugeron Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2092,255 +2092,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIDE CULINAIRE SOUS FORME DE FILM SOLUBLE POUR AROMATISER LES PREPARATIONS ALIMENTAIRES</w:t>
+                <w:t xml:space="preserve">PANSEMENT ADHESIF SOLUBLE A BASE DE MINERAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Cabaret</w:t>
+                <w:t xml:space="preserve">Cyrille Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Benetollo</w:t>
+                <w:t xml:space="preserve">Camille Benetllo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : FR3029745. 2016</w:t>
+              <w:t xml:space="preserve">France, Patent n° : FR1461592. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706127v1</w:t>
+                <w:t xml:space="preserve">hal-04706141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PANSEMENT ADHESIF SOLUBLE A BASE DE MINERAUX</w:t>
+                <w:t xml:space="preserve">AIDE CULINAIRE SOUS FORME DE FILM SOLUBLE POUR AROMATISER LES PREPARATIONS ALIMENTAIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Cabaret</w:t>
+                <w:t xml:space="preserve">Cyril Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Benetllo</w:t>
+                <w:t xml:space="preserve">Camille Benetollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : FR1461592. 2016</w:t>
+              <w:t xml:space="preserve">France, Patent n° : FR3029745. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706141v1</w:t>
+                <w:t xml:space="preserve">hal-04706127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pansement adhésif soluble à base de minéraux</w:t>
               </w:r>
@@ -2352,77 +2352,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caberet Cyrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benetollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3029103. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2552,259 +2552,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">composition à base de miels et son utilisation comme produit pharmaceutique à application cutanée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Raynaud</w:t>
+                <w:t xml:space="preserve">utilisation de biotine greffée pour le dosage de métaux dans une solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drogat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : FR2995532. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : wo2014087100. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706106v1</w:t>
+                <w:t xml:space="preserve">hal-04706048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">utilisation de biotine greffée pour le dosage de métaux dans une solution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Granet</w:t>
+                <w:t xml:space="preserve">composition à base de miels et son utilisation comme produit pharmaceutique à application cutanée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Quero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Malepeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : wo2014087100. 2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bressollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR2995532. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706048v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of fonctionnalized gold nanoparticles to assay uranium</w:t>
               </w:r>
@@ -2902,233 +2902,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé d'obtention de films comestibles à partir de polysaccharides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PROCEDE DE TRAITEMENT PAR OXYDATION D'UN SUBSTRAT POUR L'ADSORPTION DE RADIONUCLEIDES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Decossas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: WO128586. 2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jauberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2011042671. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943877v1</w:t>
+                <w:t xml:space="preserve">hal-04705857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCEDE DE TRAITEMENT PAR OXYDATION D'UN SUBSTRAT POUR L'ADSORPTION DE RADIONUCLEIDES</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Procédé d'obtention de films comestibles à partir de polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO128586. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Decossas</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04705857v1</w:t>
+                <w:t xml:space="preserve">hal-04943877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">utilisation cosmétique d'un extrait de champignon comestible pédonculé, composition cosmétique en comportant et procédé cosmétique les mettant en oeuvre</w:t>
               </w:r>
@@ -3282,51 +3282,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3433,261 +3433,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of an aerosol of treignac mineral water concentrated by inverse osmosis in vitro on normal bronchial cells and in vivo on normal rabbit lungs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Melloni</w:t>
+                <w:t xml:space="preserve">Cell wall modifications in roots of in vitro grown Douglas-fir plantlets exposed to aluminum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holm Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Faugeron Girard</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faugeron-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Infectious Diseases </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46439/allergy.6.049⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2025.2456099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017982v1</w:t>
+                <w:t xml:space="preserve">hal-04946126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall modifications in roots of in vitro grown Douglas-fir plantlets exposed to aluminum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+                <w:t xml:space="preserve">The effect of an aerosol of treignac mineral water concentrated by inverse osmosis in vitro on normal bronchial cells and in vivo on normal rabbit lungs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sainte-Laudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Melloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Faugeron-Girard</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faugeron Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Infectious Diseases </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.8-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15226514.2025.2456099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46439/allergy.6.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946126v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed Light as a Physical Defense Elicitor in Tomato cv. Marmande: Enhancing Defense Responses and Reducing Botrytis Infection</w:t>
               </w:r>
@@ -3914,732 +3914,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Promising Plant Defense Stimulator Derived from a By-Product of Agar Extraction from Gelidium sesquipedale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Removal of metallic cations from aqueous solutions using acorn pericarp fractions of Quercus ilex as new biosorbents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Lebbar</w:t>
+                <w:t xml:space="preserve">M. Mébarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Faugeron Girard</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faugeron-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/horticulturae8100958⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (4), pp.3613-3620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13762-022-04253-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949384v1</w:t>
+                <w:t xml:space="preserve">hal-04948274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Promising Plant Defense Stimulator Derived from a By-Product of Agar Extraction from Gelidium sesquipedale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rromir Koçi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Lebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (10), pp.958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/horticulturae8100958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04148828v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of metallic cations from aqueous solutions using acorn pericarp fractions of Quercus ilex as new biosorbents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Hachem</w:t>
+                <w:t xml:space="preserve">A New Promising Plant Defense Stimulator Derived from a By-Product of Agar Extraction from Gelidium sesquipedale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rromir Koçi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Faugeron-Girard</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faugeron Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (10), pp.958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/horticulturae8100958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13762-022-04253-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04948274v1</w:t>
+                <w:t xml:space="preserve">hal-04148828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal structures and silica films formed by the Treignac water on inert and biological surfaces</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Use of a Pleurotus ostreatus Complex Cell Wall Extract as Elicitor of Plant Defenses: From Greenhouse to Field Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rromir Koçi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NA00377H⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (5), pp.1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25051094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935776v1</w:t>
+                <w:t xml:space="preserve">hal-03291945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Pleurotus ostreatus Complex Cell Wall Extract as Elicitor of Plant Defenses: From Greenhouse to Field Trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Fractal structures and silica films formed by the Treignac water on inert and biological surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Abir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Hafiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron-Girard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (5), pp.1094. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (9), pp.3821-3828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25051094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0NA00377H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291945v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerance of Douglas Fir Somatic Plantlets to Aluminum Stress: Biological, Cytological, and Mineral Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holm Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (4), pp.536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4667,697 +4667,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, and antibacterial activities of a new lignocellulosic material carrying aryl triazole moiety</w:t>
+                <w:t xml:space="preserve">Antibacterial activity of the lichens Usnea Florida and Flavoparmelia caperata (Parmeliaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Khaldi</w:t>
+                <w:t xml:space="preserve">Amandine Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Besse</w:t>
+                <w:t xml:space="preserve">Lengo Mambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Kerim Nzambe Ta Keki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+                <w:t xml:space="preserve">Yves Champavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.4471⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (23), pp.3358-3362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2018.1561678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182004v1</w:t>
+                <w:t xml:space="preserve">hal-04948289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial activity of the lichens Usnea Florida and Flavoparmelia caperata (Parmeliaceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, characterization, and antibacterial activities of a new lignocellulosic material carrying aryl triazole moiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Dieu</w:t>
+                <w:t xml:space="preserve">Claire Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lengo Mambu</w:t>
+                <w:t xml:space="preserve">Jean Kerim Nzambe Ta Keki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Champavier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sol</w:t>
+                <w:t xml:space="preserve">Tan-Sothéa Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (23), pp.3358-3362. </w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (2), pp.344-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786419.2018.1561678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pat.4471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948289v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, and antibacterial activities of a new lignocellulosic material carrying aryl triazole moiety</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption of fulvic and humic like acids on surfaces of clays: Relation with SUVA index and acidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan‐sothéa Ouk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+                <w:t xml:space="preserve">Hervé Goure-Doubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.4471⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.83 - 90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949391v1</w:t>
+                <w:t xml:space="preserve">hal-01738065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agar Extraction By-Products from Gelidium sesquipedale as a Source of Glycerol-Galactosides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Falourd</w:t>
+                <w:t xml:space="preserve">Synthesis, characterization, and antibacterial activities of a new lignocellulosic material carrying aryl triazole moiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Kerim Nzambe Ta Keki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ropartz</w:t>
+                <w:t xml:space="preserve">Tan‐sothéa Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23123364⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (2), pp.344-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.4471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949392v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of fulvic and humic like acids on surfaces of clays: Relation with SUVA index and acidity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agar Extraction By-Products from Gelidium sesquipedale as a Source of Glycerol-Galactosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Lebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Goure-Doubi</w:t>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Martias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Smith</w:t>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Villandier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sol</w:t>
+                <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 154, pp.83 - 90. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (12), pp.3364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.12.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules23123364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738065v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of xylan-graft-poly( L -lactide)</w:t>
               </w:r>
@@ -5605,294 +5605,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agar extraction by-products from gelidium sesquipedale as a source of glycerol-galactosides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Removal of lead (II) and cadmium (II) from aqueous solutions by adsorption on date pits modified by DTPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daddi Oubekka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Djelali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23123364⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98, pp.233-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2017.21620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626391v1</w:t>
+                <w:t xml:space="preserve">hal-04949990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid hydrolysis of xylan polysaccharides fractions isolated from argan (Argania spinosa) leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadda Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Kaid-Harche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cogent Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (1), pp.1370684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23312009.2017.1370684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03291953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of xylan-graft-poly( L -lactide)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Kerrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5901,51 +5884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Rouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sotclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5960,2751 +5943,2764 @@
               <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (3), pp.193-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1023666X.2017.1410008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of lead (II) and cadmium (II) from aqueous solutions by adsorption on date pits modified by DTPAD</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Douglas fir (Pseudotsuga menziesii) plantlets responses to As, Pb, and Sb-contaminated soils from former mines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Soubrand-Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Joussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, in press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2015.1086297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5004/dwt.2017.21620⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04949990v1</w:t>
+                <w:t xml:space="preserve">hal-01257399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological responses of the hybrid larch (Larix x eurolepis Henry) to cadmium exposure and distribution of cadmium in plantlets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Faugeron</w:t>
+                <w:t xml:space="preserve">Effect of biaxial stretching on thermomechanical properties of polylactide based nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouchiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Saladin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-6094-6⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.358-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636839v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Investigation of Cell Wall Xylan Polysaccharides from the Leaves of Algerian Argania spinosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kadda Hachem</w:t>
+                <w:t xml:space="preserve">Physiological responses of the hybrid larch (Larix x eurolepis Henry) to cadmium exposure and distribution of cadmium in plantlets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Saladin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules21111587⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (9), pp.8617-8626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-6094-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291964v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Filler Nature on the Crystalline Structure of Polylactide-Based Nanocomposites: New Insights into the Nucleating Effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Cabaret</w:t>
+                <w:t xml:space="preserve">Structural Investigation of Cell Wall Xylan Polysaccharides from the Leaves of Algerian Argania spinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kaid-Harche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b02746⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (11), pp.1587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules21111587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949992v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of biaxial stretching on thermomechanical properties of polylactide based nanocomposites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Addad</w:t>
+                <w:t xml:space="preserve">Influence of the Filler Nature on the Crystalline Structure of Polylactide-Based Nanocomposites: New Insights into the Nucleating Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Ouchiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.07.020⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (7), pp.2782-2790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b02746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949991v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas fir (Pseudotsuga menziesii) plantlets responses to As, Pb, and Sb-contaminated soils from former mines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Douglas fir ( pseudotsuga menziesii ) plantlets responses to as, PB, and sb-contaminated soils from former mines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Bonet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Soubrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Joussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, in press. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 18 (6), pp.559-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2015.1086297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15226514.2015.1086297⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01257399v1</w:t>
+                <w:t xml:space="preserve">hal-04949995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of cell wall pectin in tomato cell suspension in response to cadmium and zinc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Muschitz</w:t>
+                <w:t xml:space="preserve">Binding and setting of kaolin based materials with natural organic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Riou</w:t>
+                <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+                <w:t xml:space="preserve">Aurelien Glomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 37 (11), pp.245. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.609-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11738-015-2000-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257588v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding and setting of kaolin based materials with natural organic acids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modifications of cell wall pectin in tomato cell suspension in response to cadmium and zinc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Glomot</w:t>
+                <w:t xml:space="preserve">Aurélie Muschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faugeron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.07.006⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (11), pp.245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11738-015-2000-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01221002v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the influence of talc and kaolinite as inorganic fillers on morphology, structure and thermomechanical properties of polylactide based composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ouchiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 116-117, pp.231-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2015.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas fir ( pseudotsuga menziesii ) plantlets responses to as, PB, and sb-contaminated soils from former mines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Pascaud</w:t>
+                <w:t xml:space="preserve">Phytoremediation of Cadmium- Contaminated Soils by Young Douglas Fir Trees: Effects of Cadmium Exposure on Cell Wall Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 18 (6), pp.559-566. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15226514.2015.1086297⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 16 (7-8), pp.790-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2013.856849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949995v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing of the uranyl ion based on its complexation with bisphosphonate-capped gold nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Jauberty</w:t>
+                <w:t xml:space="preserve">Partial structural characterization and antioxidant activity of a phenolic–xylan from Castanea sativa hardwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Barbat-Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwann Guenin</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Alain Calliste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2014.01.097⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.373-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2014.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942457v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial structural characterization and antioxidant activity of a phenolic–xylan from Castanea sativa hardwood</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Barbat-Rogeon</w:t>
+                <w:t xml:space="preserve">Sensing of the uranyl ion based on its complexation with bisphosphonate-capped gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drogat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jauberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Colas</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2014.07.005⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 122, pp.208-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2014.01.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101844v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoremediation of Cadmium- Contaminated Soils by Young Douglas Fir Trees: Effects of Cadmium Exposure on Cell Wall Composition</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Uncommon Chlorinated Xanthone and Other Antibacterial Compounds from the Lichen Cladonia incrassata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Champavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lengo Angèle Mambu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.931-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0034-1382827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15226514.2013.856849⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00941467v1</w:t>
+                <w:t xml:space="preserve">hal-01058414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncommon Chlorinated Xanthone and Other Antibacterial Compounds from the Lichen Cladonia incrassata</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+                <w:t xml:space="preserve">Interfacial reactions between humic-like substances and lateritic clay: Application to the preparation of “geomimetic” materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Goure-Doubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 434, pp.208-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.07.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0034-1382827⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01058414v1</w:t>
+                <w:t xml:space="preserve">hal-04950000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial reactions between humic-like substances and lateritic clay: Application to the preparation of “geomimetic” materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goure-Doubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Goure-Doubi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Martias</w:t>
+                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 434, pp.208-217. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.07.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.07.026⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04950000v1</w:t>
+                <w:t xml:space="preserve">hal-01115535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial reactions between humic-like substances and lateritic clay: Application to the preparation of “geomimetic” materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Smith</w:t>
+                <w:t xml:space="preserve">Honey-induced macrophage stimulation: AP-1 and NF-κB activation and cytokine production are unrelated to LPS content of honey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Guezali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Quero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.07.026⟩</w:t>
+              <w:t xml:space="preserve">International Immunopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (3), pp.874-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intimp.2013.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115535v1</w:t>
+                <w:t xml:space="preserve">hal-00935716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid larch (Larix x eurolepis Henry): a good candidate for cadmium phytoremediation?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Riou</w:t>
+                <w:t xml:space="preserve">Optimization of the arsenazo-III method for the determination of uranium in water and plant samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drogat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jauberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-1419-6⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115, pp.751-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2013.06.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935708v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honey-induced macrophage stimulation: AP-1 and NF-κB activation and cytokine production are unrelated to LPS content of honey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamia Ghezali</w:t>
+                <w:t xml:space="preserve">Hybrid larch (Larix x eurolepis Henry): a good candidate for cadmium phytoremediation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Fabien Moussavou Moudouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Saladin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Immunopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intimp.2013.09.014⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (3), pp.1889-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1419-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00935717v1</w:t>
+                <w:t xml:space="preserve">hal-00935708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the arsenazo-III method for the determination of uranium in water and plant samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sol</w:t>
+                <w:t xml:space="preserve">Honey-induced macrophage stimulation: AP-1 and NF-κB activation and cytokine production are unrelated to LPS content of honey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Ghezali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delpech</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Quero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2013.06.046⟩</w:t>
+              <w:t xml:space="preserve">International Immunopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (3), pp.874-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intimp.2013.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00926063v1</w:t>
+                <w:t xml:space="preserve">hal-00935717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honey-induced macrophage stimulation: AP-1 and NF-κB activation and cytokine production are unrelated to LPS content of honey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamia Guezali</w:t>
+                <w:t xml:space="preserve">High concentration of cadmium induces AtPCS2 gene expression in Arabidopsis thaliana (L.) Heynh ecotype Wassilewskija seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Fabien Moussavou Moudouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Saladin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Immunopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intimp.2013.09.014⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (3), pp.1083-1091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11738-011-0905-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00935716v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosorption of lead (II) on modified barks explained by the hard and soft acids and bases (HSAB) theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8713,775 +8709,779 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.1100-1110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosorption of lead (II) on modified barks explained by the hard and soft acids and bases (HSAB) theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of lead and cadmium binding by oxidation of biosorbent polysaccharidic moieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioressource</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 223 (7), pp.3877-3885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-012-1156-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926585v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of lead and cadmium binding by oxidation of biosorbent polysaccharidic moieties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biosorption of lead (II) on modified barks explained by the hard and soft acids and bases (HSAB) theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioressource</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.1100-1110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00935710v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High concentration of cadmium induces AtPCS2 gene expression in Arabidopsis thaliana (L.) Heynh ecotype Wassilewskija seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Fabien Moussavou Moudouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Saladin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (3), pp.1083-1091</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High concentration of cadmium induces AtPCS2 gene expression in Arabidopsis thaliana (L.) Heynh ecotype Wassilewskija seedlings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chris Fabien Moussavou Moudouma</w:t>
+                <w:t xml:space="preserve">HEAVY METAL ADSORPTION BY CRUDE CONIFEROUS BARKS: A MODELLING STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Martin-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guilloton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Science and Health, Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (6), pp.1063-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/ESE-120004523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11738-011-0905-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01211971v1</w:t>
+                <w:t xml:space="preserve">hal-04950039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High concentration of cadmium induces AtPCS2 gene expression in Arabidopsis thaliana (L.) Heynh ecotype Wassilewskija seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Fabien Moussavou Moudouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Saladin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (3), pp.1083-1091. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11738-011-0905-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bark, a suitable biosorbent for the removal of uranium from wastewater-From laboratory to industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jauberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9490,4545 +9490,4411 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (4), pp.443-456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/radiopro/2011144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEAVY METAL ADSORPTION BY CRUDE CONIFEROUS BARKS: A MODELLING STUDY</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural characterization and cytotoxic properties of an apiose-rich pectic polysaccharide obtained from the cell wall of the marine phanerogam Zostera marina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henri Morvan</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brudieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Closs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Barbat-Rogeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Science and Health, Part A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73 (6), pp.1087-1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np100092c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1081/ESE-120004523⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04950039v1</w:t>
+                <w:t xml:space="preserve">hal-00641637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of traditional Bogolan dyeing technique with clay on cotton fabric</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aqueous extraction of glucuronoxylans from chestnut wood: new strategy for lignin oxidation using phthalocyanine or porphyrin/H2O2 system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Barbat-Rogeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.08.029⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (16), pp.6538-6544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.03.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632037v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Characterization and Cytotoxic Properties of an Apiose-Rich Pectic Polysaccharide Obtained from the Cell Wall of the Marine Phanerogam Zostera marina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+                <w:t xml:space="preserve">Mechanism of traditional Bogolan dyeing technique with clay on cotton fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dembelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brudieux</w:t>
+                <w:t xml:space="preserve">C. Dembelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Closs</w:t>
+                <w:t xml:space="preserve">M. Pléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Barbat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Krausz</w:t>
+                <w:t xml:space="preserve">L. Bergstroem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 73 (6), pp.1087-1092. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (4), pp.455-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/np100092c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950016v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization and cytotoxic properties of an apiose-rich pectic polysaccharide obtained from the cell wall of the marine phanerogam Zostera marina</w:t>
+                <w:t xml:space="preserve">Structural Characterization and Cytotoxic Properties of an Apiose-Rich Pectic Polysaccharide Obtained from the Cell Wall of the Marine Phanerogam Zostera marina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brudieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Barbat-Rogeon</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Closs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73 (6), pp.1087-1092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/np100092c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641637v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous extraction of glucuronoxylans from chestnut wood: new strategy for lignin oxidation using phthalocyanine or porphyrin/H2O2 system.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Barbat-Rogeon</w:t>
+                <w:t xml:space="preserve">Grafting of aminated oligogalacturonans onto Douglas fir barks. A new route for the enhancement of their lead (II) binding capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.03.054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 182 (1-3), pp.279-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00696962v1</w:t>
+                <w:t xml:space="preserve">hal-00697420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of aminated oligogalacturonans onto Douglas fir barks. A new route for the enhancement of their lead (II) binding capacities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Ropartz</w:t>
+                <w:t xml:space="preserve">Properties of cellulosic fibre reinforced plaster: influence of hemp or flax fibres on the properties of set gypsum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sahay-Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.06.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (3), pp.793-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-009-4002-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00697420v1</w:t>
+                <w:t xml:space="preserve">hal-00631522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of cellulosic fibre reinforced plaster: influence of hemp or flax fibres on the properties of set gypsum</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propriétés inflammatoires du polysaccharide capsulaire produit par la cyanobactérie thermophile mastigocladus laminosus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Presse thermale et climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 145, pp.135-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00631522v1</w:t>
+                <w:t xml:space="preserve">hal-00698513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural patterns of rhamnogalacturonans modulating Hsp-27 expression in cultured human keratinocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural characterization and cytotoxic properties of a 4-O-methylglucuronoxylan from castanea sativa. 2. Evidence of a structure-activity relationship.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Barbat-Rogeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Closs</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Leroy</w:t>
+                <w:t xml:space="preserve">Odile Sainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules13051207⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 71 (8), pp.1404-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np800207g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642096v1</w:t>
+                <w:t xml:space="preserve">hal-00686412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of various chemical treatments on the composition and structure of hemp fibres</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contamination métallique de Gambusia holbrooki au niveau du lac Fouarat et de l'estuaire Sebou dans la région du Gharb au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Peyratout</w:t>
+                <w:t xml:space="preserve">Bachir El Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laila Bennasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issad Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Mouradi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Afrique Science : revue internationale des sciences et technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (3), pp.410-425</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00267797v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination métallique de Gambusia holbrooki au niveau du lac Fouarat et de l'estuaire Sebou dans la région du Gharb au Maroc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural patterns of rhamnogalacturonans modulating Hsp-27 expression in cultured human keratinocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brudieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Closs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachir El Bouhali</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique Science : revue internationale des sciences et technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (5), pp.1207-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules13051207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687066v1</w:t>
+                <w:t xml:space="preserve">hal-00642096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés inflammatoires du polysaccharide capsulaire produit par la cyanobactérie thermophile mastigocladus laminosus.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of various chemical treatments on the composition and structure of hemp fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Troëdec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Peyratout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presse thermale et climatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (3), pp.514-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698513v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization and cytotoxic properties of a 4-O-methylglucuronoxylan from castanea sativa. 2. Evidence of a structure-activity relationship.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Removal of heavy metal ions from aqueous solution by modified barks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/np800207g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Science and Health Part A: Environmental Science and Engineering and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (4), pp.901-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10934529709376585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00686412v1</w:t>
+                <w:t xml:space="preserve">hal-04950046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of heavy metal ions from aqueous solution by modified barks</w:t>
+                <w:t xml:space="preserve">Bioactive capsular polysaccharide from the thermophilic cyanophyte/cyanobacterium Mastigocladus laminosus - cytotoxic properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Morvan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sainte Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Science and Health Part A: Environmental Science and Engineering and Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (13), pp.1402-1406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2007-990237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10934529709376585⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04950046v1</w:t>
+                <w:t xml:space="preserve">hal-00685459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive capsular polysaccharide from the thermophilic cyanophyte/cyanobacterium Mastigocladus laminosus - cytotoxic properties.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">Structural characterization and cytotoxic properties of a 4-O-methylglucuronoxylan from Castanea sativa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 70 (1), pp.60-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np060354p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2007-990237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00685459v1</w:t>
+                <w:t xml:space="preserve">hal-00684098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of calcium rich and alkaline solutions on the chemical behaviour of hemp fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42 (22), pp.9336-9342. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-007-1903-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization and cytotoxic properties of a 4-O-methylglucuronoxylan from Castanea sativa.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Moine</w:t>
+                <w:t xml:space="preserve">Hydrophobic plastics films synthesis by mean of agaroid acylation with lauroyl chloride in the N,N-dimethylacetamide homogeneous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mouradi-Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/np060354p⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-006-9103-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00684098v1</w:t>
+                <w:t xml:space="preserve">hal-00685491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic plastics films synthesis by mean of agaroid acylation with lauroyl chloride in the N,N-dimethylacetamide homogeneous system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Capsular polysaccharides secreted by building façade colonisers: characterisation and adsorption to surfaces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barberousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Krausz</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Djediat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mascarell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-006-9103-1⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (5-6), pp.361-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927010601035803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00685491v1</w:t>
+                <w:t xml:space="preserve">hal-00685444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the chemical interaction between barks and heavy metal cations in the sorption process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Martin-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guilloton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Science and Health, Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 41 (2), pp.149-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10934520500349250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Characterization and Cytotoxic Properties of a 4- O -Methylglucuronoxylan from Castanea sativa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Sainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70 (1), pp.60-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/np060354p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobic plastics films synthesis by mean of agaroid acylation with lauroyl chloride in the N,N-dimethylacetamide homogeneous system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Mouradi-Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19 (1), pp.1-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-006-9103-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10811-006-9103-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capsular polysaccharides secreted by building façade colonisers: characterisation and adsorption to surfaces.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Ruiz</w:t>
+                <w:t xml:space="preserve">Chemical Modifications of Douglas Fir Bark, a Lignocellulosic By‐product—Enhancement of Their Lead(II) Binding Capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Martin-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guilloton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (7), pp.1595-1610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/SS-120030777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927010601035803⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00685444v1</w:t>
+                <w:t xml:space="preserve">hal-04950034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Modifications of Douglas Fir Bark, a Lignocellulosic By‐product—Enhancement of Their Lead(II) Binding Capacities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Martin-Dupont</w:t>
+                <w:t xml:space="preserve">Conformational analysis of xylan chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 340 (18), pp.2752-2760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2005.09.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1081/SS-120030777⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04950034v1</w:t>
+                <w:t xml:space="preserve">hal-04950033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational analysis of xylan chains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Chemical Valorization of Forest and Agricultural By-Products. Obtention, Chemical Characteristics, and Mechanical Behavior of a Novel Family of Hydrophobic Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2005.09.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39 (4), pp.627-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/PFC-200026884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04950033v1</w:t>
+                <w:t xml:space="preserve">hal-04950036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Valorization of Forest and Agricultural By-Products. Obtention, Chemical Characteristics, and Mechanical Behavior of a Novel Family of Hydrophobic Films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The extracellular polysaccharide of Porphyridium sp.: an NMR study of lithium-resistant oligosaccharidic fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Mouradi-Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 339 (1), pp.97-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2003.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1081/PFC-200026884⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04950036v1</w:t>
+                <w:t xml:space="preserve">hal-04950037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extracellular polysaccharide of Porphyridium sp.: an NMR study of lithium-resistant oligosaccharidic fragments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision Making for Food Choice by Grasshoppers (Orthoptera: Acrididae): Comparison Between a Specialist Species on a Shrubby Legume and Three Graminivorous Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32 (3), pp.680-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/0046-225X-32.3.680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2003.09.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04950037v1</w:t>
+                <w:t xml:space="preserve">hal-04950038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Making for Food Choice by Grasshoppers (Orthoptera: Acrididae): Comparison Between a Specialist Species on a Shrubby Legume and Three Graminivorous Species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Bonnet</w:t>
+                <w:t xml:space="preserve">Mechanistic Aspects to Feeding Preferences in Chorthippus binotatus (Acrididae, Gomphocerinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Petit</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Insect Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (4), pp.513-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1016381200725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1603/0046-225X-32.3.680⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04950038v1</w:t>
+                <w:t xml:space="preserve">hal-04950040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Aspects to Feeding Preferences in Chorthippus binotatus (Acrididae, Gomphocerinae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capsular polysaccharide produced by the thermophilic cyanobacterium Mastigocladus laminosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Plancke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 266 (3), pp.762-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.1999.00879.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1016381200725⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04950040v1</w:t>
+                <w:t xml:space="preserve">hal-04950044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capsular polysaccharide produced by the thermophilic cyanobacterium Mastigocladus laminosus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of croton oil-induced oedema in mice ear skin by capsular polysaccharides from Cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garbacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean‐michel Wieruszeski</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Naunyn-Schmiedeberg's Archives of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 361 (4), pp.460-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002109900206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.1999.00879.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04950044v1</w:t>
+                <w:t xml:space="preserve">hal-04950041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of croton oil-induced oedema in mice ear skin by capsular polysaccharides from Cyanobacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Garbacki</w:t>
+                <w:t xml:space="preserve">Anti-inflammatory and immunological effects of Centaurea cyanus flower-heads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Garbacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Tits</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naunyn-Schmiedeberg's Archives of Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 68 (1-3), pp.235-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-8741(99)00112-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002109900206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04950041v1</w:t>
+                <w:t xml:space="preserve">hal-04950042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory and immunological effects of Centaurea cyanus flower-heads</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CHESTNUT ENVELOPES CONTAIN XYLAN- AND POLYGALACTURONIC ACID-RICH POLYSACCHARIDES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nourani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 494, pp.139-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/actahortic.1999.494.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0378-8741(99)00112-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04950042v1</w:t>
+                <w:t xml:space="preserve">hal-04950045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHESTNUT ENVELOPES CONTAIN XYLAN- AND POLYGALACTURONIC ACID-RICH POLYSACCHARIDES</w:t>
+                <w:t xml:space="preserve">Structural characterization of three aldobiuronic acids derived from the capsular polysaccharide produced by the thermophilic cyanobacterium Mastigocladus laminosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Plancke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Strecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Vebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 21 (1-2), pp.73-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0141-8130(97)00044-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/actahortic.1999.494.20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04950045v1</w:t>
+                <w:t xml:space="preserve">hal-04950047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of three aldobiuronic acids derived from the capsular polysaccharide produced by the thermophilic cyanobacterium Mastigocladus laminosus</w:t>
+                <w:t xml:space="preserve">Metal accumulation by immobilized cyanobacterial mats from a thermal spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Science and Health Part A: Environmental Science and Engineering and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 31 (10), pp.2437-2451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10934529609376501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0141-8130(97)00044-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04950047v1</w:t>
+                <w:t xml:space="preserve">hal-04950049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal accumulation by immobilized cyanobacterial mats from a thermal spring</w:t>
+                <w:t xml:space="preserve">Identification by NMR spectroscopy of oligosaccharides obtained by acidolysis of the capsular polysaccharides of a thermal biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Strecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 17 (6), pp.387-393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0141-8130(96)81851-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14038,275 +13904,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined QCMD and AFM study of organo-mineral interactions for materials applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International conference European Ceramic Society (ECerS - 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du rôle des pectines dans les réponses physiologiques des cellules de tomate soumises à un stress métallique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14316,289 +14182,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation de macromolécules de type substances humiques par AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Thune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surface Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation du duramen chez le douglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idelette Plazanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+                <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du GDR 3544 « Sciences du Bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId396"/>
+      <w:footerReference w:type="default" r:id="rId395"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14666,51 +14532,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AF91D7C"/>
+    <w:nsid w:val="365A78E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14897,51 +14763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-gloaguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5576-0662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081361211" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205987298" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431863116" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04949984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04949986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paysant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krausz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Reidt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943149v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00698506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barbat-Rogeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rromir Ko&#231;i" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Plazanet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marionnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/lji.445" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sainte-Laudy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Melloni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Girard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Hafiane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lebar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943859v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Astier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Faugeron Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Astier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cabaret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benetollo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Georges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cabaret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benetllo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caberet Cyrille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Georges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drogat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vergnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Granet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Malepeyre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Raynaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bressollier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jauberty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Decossas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vallerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Maino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sandoval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering8020074" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017982v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46439/allergy.6.049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04946126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Amara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron-Girard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2456099" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae11111331" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724627v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubarek M&#233;barki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Hachem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2024.2403783" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lebbar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae8100958" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148828v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948274v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;barki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hachem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faugeron-Girard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-022-04253-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02935776v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Abir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00377H" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051094" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563193v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040536" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khaldi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kerim Nzambe Ta Keki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4471" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948289v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Mambu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1561678" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan&#8208;soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949392v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123364" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goure-Doubi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villandier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.12.036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895594v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Kerrouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sadoun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Rouba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2017.1410008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738093v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mbakidi-Ngouaby" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.02.069" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626391v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kaid-Harche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23312009.2017.1370684" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949394v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sotclet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daddi Oubekka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Djelali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaleix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21620" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636839v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saladin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6094-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291964v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111587" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949992v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Ouchiar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02746" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949991v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouchiar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabaret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.07.020" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257399v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pascaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2015.1086297" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257588v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muschitz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-015-2000-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221002v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thune" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Glomot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.07.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1675P9G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221232v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ouchiar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.03.020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949995v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Soubrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942457v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guenin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.097" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R31VDTV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101844v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Calliste" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2014.07.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6RKXHS2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941467v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2013.856849" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01058414v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Ang&#232;le Mambu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1382827" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950000v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Goure-Doubi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laure Lecomte-Nana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait-Ali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.07.026" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R38T9B7H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115535v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935708v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Fabien Moussavou Moudouma" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1419-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XZS81HTG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935717v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Raynaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ghezali" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Liagre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2013.09.014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J89X1L9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926063v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delpech" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.06.046" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDC19J4M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935716v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Guezali" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935715v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ropartz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926585v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935710v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1156-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPGB5WB5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935714v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211971v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-011-0905-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950009v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926588v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2011144" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950039v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Dupont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guilloton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Morvan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/ESE-120004523" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00632037v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dembel&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dembel&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pl&#233;a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergstroem" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.08.029" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8JS8WL5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950016v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brudieux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Closs" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barbat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np100092c" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641637v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Closs" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696962v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.03.054" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6LTJ5NG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697420v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.06.027" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPV478DB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00631522v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dalmay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sahay-Turner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-4002-x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MKW430Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642096v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules13051207" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267797v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Tro&#235;dec" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sedan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peyratout" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.12.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD2QPSBZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00687066v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Bouhali" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Bennasser" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issad Nasri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Mouradi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00698513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00686412v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sainte-Catherine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kraemer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np800207g" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FJCRBTZD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950046v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529709376585" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685459v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sainte Catherine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-990237" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203555v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pagnoux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-1903-4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBXX1G56-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684098v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np060354p" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NV1KRJPQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685491v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ruiz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouradi-Givernaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-006-9103-1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9KHKSTST-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684454v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934520500349250" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950030v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950027v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Roy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Mouradi-Givernaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685444v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barberousse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mascarell" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010601035803" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950034v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SS-120030777" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950033v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.09.023" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4NVW06P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950036v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gloaguen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/PFC-200026884" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950037v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2003.09.020" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950038v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0046-225X-32.3.680" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950040v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Picaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016381200725" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950044v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Plancke" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Wieruszeski" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1999.00879.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950041v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garbacki" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tits" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002109900206" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950042v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Garbacki" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Damas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bodart" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tits" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-8741(99)00112-9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950045v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nourani" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morvan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.1999.494.20" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950047v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Plancke" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Strecker" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vebret" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hoffmann" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-8130(97)00044-5" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950049v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529609376501" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950050v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Strecker" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-8130(96)81851-4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03031850v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121361v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03031856v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739603v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-gloaguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5576-0662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081361211" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205987298" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431863116" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04949984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04949986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paysant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krausz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Reidt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00698506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barbat-Rogeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rromir Ko&#231;i" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Plazanet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marionnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/lji.445" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sainte-Laudy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Melloni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943859v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Hafiane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706300v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lebar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Astier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Faugeron Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Astier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cabaret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benetllo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Georges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cabaret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benetollo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caberet Cyrille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Georges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drogat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vergnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Granet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706048v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706106v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Malepeyre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Raynaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bressollier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jauberty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Decossas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vallerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Maino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sandoval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering8020074" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04946126v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Amara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron-Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2456099" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46439/allergy.6.049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae11111331" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724627v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubarek M&#233;barki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Hachem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2024.2403783" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948274v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;barki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hachem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faugeron-Girard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-022-04253-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949384v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lebbar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae8100958" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291945v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051094" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02935776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Abir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00377H" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563193v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040536" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948289v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Mambu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1561678" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khaldi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kerim Nzambe Ta Keki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4471" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738065v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goure-Doubi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villandier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.12.036" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949391v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan&#8208;soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949392v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123364" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895594v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Kerrouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sadoun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Rouba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2017.1410008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738093v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mbakidi-Ngouaby" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.02.069" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949990v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daddi Oubekka" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Djelali" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaleix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21620" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291953v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kaid-Harche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23312009.2017.1370684" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949394v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sotclet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257399v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pascaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2015.1086297" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949991v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouchiar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabaret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.07.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636839v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saladin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6094-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291964v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111587" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949992v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Ouchiar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02746" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949995v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Soubrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221002v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thune" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Glomot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.07.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1675P9G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257588v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muschitz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-015-2000-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221232v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ouchiar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.03.020" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941467v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2013.856849" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101844v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Calliste" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2014.07.005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6RKXHS2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942457v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guenin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.097" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R31VDTV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01058414v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Ang&#232;le Mambu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1382827" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950000v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Goure-Doubi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laure Lecomte-Nana" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait-Ali" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.07.026" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R38T9B7H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115535v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935716v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Raynaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Guezali" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Liagre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2013.09.014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J89X1L9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926063v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delpech" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.06.046" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDC19J4M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935708v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Fabien Moussavou Moudouma" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1419-6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XZS81HTG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935717v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ghezali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211971v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-011-0905-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935715v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ropartz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935710v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1156-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPGB5WB5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926585v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935714v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950039v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Dupont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guilloton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Morvan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/ESE-120004523" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950009v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926588v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2011144" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641637v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brudieux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Closs" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np100092c" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696962v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.03.054" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6LTJ5NG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00632037v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dembel&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dembel&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pl&#233;a" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergstroem" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.08.029" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8JS8WL5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950016v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Closs" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barbat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697420v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.06.027" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPV478DB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00631522v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dalmay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sahay-Turner" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-4002-x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MKW430Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00698513v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00686412v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sainte-Catherine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kraemer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np800207g" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FJCRBTZD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00687066v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Bouhali" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Bennasser" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issad Nasri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Mouradi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642096v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules13051207" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267797v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Tro&#235;dec" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sedan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peyratout" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.12.001" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD2QPSBZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950046v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529709376585" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685459v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sainte Catherine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-990237" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684098v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np060354p" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NV1KRJPQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203555v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pagnoux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-1903-4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBXX1G56-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685491v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ruiz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouradi-Givernaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-006-9103-1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9KHKSTST-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685444v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barberousse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mascarell" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010601035803" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684454v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloton" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934520500349250" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950030v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950027v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Roy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Mouradi-Givernaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950034v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SS-120030777" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950033v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.09.023" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4NVW06P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950036v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gloaguen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/PFC-200026884" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950037v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2003.09.020" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950038v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0046-225X-32.3.680" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950040v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Picaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016381200725" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950044v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Plancke" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Wieruszeski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1999.00879.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950041v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garbacki" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffmann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tits" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002109900206" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950042v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Garbacki" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Damas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bodart" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tits" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-8741(99)00112-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950045v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nourani" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morvan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.1999.494.20" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950047v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Plancke" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Strecker" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vebret" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hoffmann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-8130(97)00044-5" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950049v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529609376501" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950050v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Strecker" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-8130(96)81851-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03031850v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121361v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03031856v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739603v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>