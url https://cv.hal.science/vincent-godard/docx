--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -195,6162 +195,6279 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of structurally-controlled ridge asymmetry on drainage network and divide dynamics</w:t>
+                <w:t xml:space="preserve">Morphological Evolution of Impact Craters and Associated Gravity Anomalies: New Perspectives From Numerical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lounis Ait Oufella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+                <w:t xml:space="preserve">Anthony Lagain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59236/geomorphica.v1i1.35⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025EA004634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996165v1</w:t>
+                <w:t xml:space="preserve">hal-05573874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fifteen years observations of detrital 10Be after the Wenchuan earthquake: Insights into landslide sediment transport following a large-magnitude seismic event</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influences of structurally-controlled ridge asymmetry on drainage network and divide dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam M Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenxin Wang</w:t>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Wang</w:t>
+                <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Liu-Zeng</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109771⟩</w:t>
+              <w:t xml:space="preserve">Geomorphica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59236/geomorphica.v1i1.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241194v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the global variations in denudation rates associated with the last post‐glacial transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fifteen years observations of detrital 10Be after the Wenchuan earthquake: Insights into landslide sediment transport following a large-magnitude seismic event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenxin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Liu-Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.70181⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 482, pp.109771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454984v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Pleistocene–Holocene denudation, uplift, and morphology evolution of the Armorican Massif (western Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oswald Malcles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 185, pp.106448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/esurf-13-629-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term evolution of an escarpment in a tableland landscape (Serra Geral de Goiás, Brazil): Insights from in situ-produced cosmogenic nuclides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Felipe Soares Cherem</w:t>
+                <w:t xml:space="preserve">Constraining the global variations in denudation rates associated with the last post‐glacial transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Siame</w:t>
+                <w:t xml:space="preserve">Simon Mudd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Márcio Henrique de Campos Zancopé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikael Attal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109721⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.70181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996432v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the use of topographic data derived from Pléiades imagery for high-resolution hillslope-scale morphometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long term evolution of an escarpment in a tableland landscape (Serra Geral de Goiás, Brazil): Insights from in situ-produced cosmogenic nuclides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Soares Cherem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Pellegrino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Godard</w:t>
+                <w:t xml:space="preserve">Márcio Henrique de Campos Zancopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Fleury</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guilherme Taitson Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 454, pp.109162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109162⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 478, pp.109721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597243v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosional response to Pleistocene climate changes in the Brazilian highlands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Investigation of the use of topographic data derived from Pléiades imagery for high-resolution hillslope-scale morphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Team Aster</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JF007671⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 454, pp.109162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830693v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milankovitch-paced erosion in the southern Central Andes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Burch Fisher</w:t>
+                <w:t xml:space="preserve">Erosional response to Pleistocene climate changes in the Brazilian highlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa V. Luna</w:t>
+                <w:t xml:space="preserve">Andre Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William H. Amidon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Team Aster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36022-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (11), pp.e2024JF007671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JF007671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04131497v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River incision, 10 Be production and transport in a source-to-sink sediment system (Var catchment, SW Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (2), pp.183-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/esurf-11-183-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of stochastic-threshold incision models across a climatic and morphological gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milankovitch-paced erosion in the southern Central Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burch Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa V. Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Desormeaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Godard</w:t>
+                <w:t xml:space="preserve">William H. Amidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Lague</w:t>
+                <w:t xml:space="preserve">Douglas W. Burbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jules Fleury</w:t>
+                <w:t xml:space="preserve">Bas de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (3), pp.473-492. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esurf-10-473-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36022-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690052v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04131497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacier response to Holocene warmth inferred from in situ &amp;lt;sup&amp;gt;10&amp;lt;/sup&amp;gt;Be and &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;C bedrock analyses in Steingletscher's forefield (central Swiss Alps)</w:t>
+                <w:t xml:space="preserve">Investigation of stochastic-threshold incision models across a climatic and morphological gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
+                <w:t xml:space="preserve">Clément Desormeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joerg M Schaefer</w:t>
+                <w:t xml:space="preserve">Dimitri Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Lamp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roseanne Schwartz</w:t>
+                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-18-23-2022⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.473-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-10-473-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533832v1</w:t>
+                <w:t xml:space="preserve">hal-03690052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip rate determined from cosmogenic nuclides on normal-fault facets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glacier response to Holocene warmth inferred from in situ &amp;lt;sup&amp;gt;10&amp;lt;/sup&amp;gt;Be and &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;C bedrock analyses in Steingletscher's forefield (central Swiss Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Tesson</w:t>
+                <w:t xml:space="preserve">Joerg M Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Jennifer Lamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Novaes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roseanne Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (1), pp.66-70. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.23 - 44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G47644.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-18-23-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453637v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic controls on surface erosion rates in the Longmen Shan, Eastern Tibet</w:t>
+                <w:t xml:space="preserve">Influence of Climate‐Forcing Frequency on Hillslope Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Wang​</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Godard</w:t>
+                <w:t xml:space="preserve">V. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Liu‐zeng</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020TC006445⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (18), pp.e2021GL094305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GL094305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172550v1</w:t>
+                <w:t xml:space="preserve">hal-03347189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the generation and degradation of emerged coral reef terrace sequences: First cosmogenic 36Cl analysis at Cape Laundi, Sumba Island (Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denovan Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denovan Chauveau</w:t>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Authemayou</w:t>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 269, pp.107144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Climate‐Forcing Frequency on Hillslope Response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tectonic controls on surface erosion rates in the Longmen Shan, Eastern Tibet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Godard</w:t>
+                <w:t xml:space="preserve">Jing Liu‐zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tucker</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhigang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48 (18), pp.e2021GL094305. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021GL094305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020TC006445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347189v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier L. Bourlès (1955–2021), the 5 MV cosmogenic rock star</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slip rate determined from cosmogenic nuclides on normal-fault facets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐henri Blard</w:t>
+                <w:t xml:space="preserve">Jim Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik T Brown</w:t>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Carcaillet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Novaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101186⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (1), pp.66-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G47644.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03211733v1</w:t>
+                <w:t xml:space="preserve">hal-03453637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of optical constants from Martian analog materials using a spectro-polarimetric technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alemanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Alemanno</w:t>
+                <w:t xml:space="preserve">E. Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Garcia-Caurel</w:t>
+                <w:t xml:space="preserve">J. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Carter</w:t>
+                <w:t xml:space="preserve">François Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 195, pp.105138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pss.2020.105138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eustatic knickpoint dynamics in an uplifting sequence of coral reef terraces, Sumba Island, Indonesia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+                <w:t xml:space="preserve">Didier L. Bourlès (1955–2021), the 5 MV cosmogenic rock star</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐henri Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik T Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne- Elisabeth Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107936⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.101186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350591v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03211733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient hillslope erosion in slow evolution landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salgado A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team Aster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (12), pp.2485-2500. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.5190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346897v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cretaceous and late Cenozoic uplift of the eastern French Massif Central: insights from low- temperature thermochronometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Eustatic knickpoint dynamics in an uplifting sequence of coral reef terraces, Sumba Island, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denovan Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/L1142.1⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 393, pp.107936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464552v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hillslope denudation and morphologic response to a rock uplift gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cretaceous and late Cenozoic uplift of the eastern French Massif Central: insights from low- temperature thermochronometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Olivetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Balestrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Cushing</w:t>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Espurt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jules Fleury</w:t>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (2), pp.221 - 243. </w:t>
+              <w:t xml:space="preserve">Lithosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 ((1)), pp.133-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esurf-8-221-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/L1142.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539133v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient landscape dynamics across the Southeastern Australian Escarpment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hillslope denudation and morphologic response to a rock uplift gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Dosseto</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Cushing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.11.017⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.221 - 243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-8-221-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02085967v1</w:t>
+                <w:t xml:space="preserve">hal-02539133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the disequilibrium in denudation rates due to divide migration at the scale of river basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Sassolas-Serrayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (4), pp.1041-1057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/esurf-7-1041-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Exhumation Across the Longriba Fault System: Implications for the Eastern Tibetan Plateau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Transient landscape dynamics across the Southeastern Australian Escarpment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dosseto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia de Sigoyer</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017TC004816⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 506, pp.397-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791792v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited influence of climatic gradients on the denudation of a Mediterranean carbonate landscape</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Differential Exhumation Across the Longriba Fault System: Implications for the Eastern Tibetan Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ansberque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Olivetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ollivier</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia de Sigoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.04.014⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), pp.663-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017TC004816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797410v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation of fluvial sediment fluxes following the 2008 Wenchuan earthquake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Limited influence of climatic gradients on the denudation of a Mediterranean carbonate landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chong Xu</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.4210⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 316, pp.44-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765613v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological controls on the dynamics of carbonate landscapes under a mediterranean climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmaeil Shabanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (3), pp.173-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ter.12260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining recent fault offsets with statistical and geometrical methods: Example from the Jasneuf Fault (Western Alps, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Perturbation of fluvial sediment fluxes following the 2008 Wenchuan earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Liu-Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Scherler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.09.031⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (15), pp.2611-2622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01460712v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering-limited hillslope evolution in carbonate landscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Constraining recent fault offsets with statistical and geometrical methods: Example from the Jasneuf Fault (Western Alps, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Billant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.04.017⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 693 (A), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785669v2</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Longriqu fault zone, eastern Tibetan Plateau: Segmentation and Holocene behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Weathering-limited hillslope evolution in carbonate landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mingming Wang</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmaeil Shabanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015TC004070⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 446, pp.10 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419856v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785669v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a wide and gently dipping Main Himalayan Thrust in western Bhutan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Longriqu fault zone, eastern Tibetan Plateau: Segmentation and Holocene behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ansberque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jampel Gyeltshen</w:t>
+                <w:t xml:space="preserve">Cécile L Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL063767⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35, pp.565 - 585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015TC004070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174088v2</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term denudation of carbonate landscapes, insights from the Luberon Mountains, Provence, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Denudation pattern across the Longriba fault system and implications for the geomorphological evolution of the eastern Tibetan margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ansberque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Ollivier</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia de Sigoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Liu-Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 246, pp.542 - 557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429976v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denudation pattern across the Longriba fault system and implications for the geomorphological evolution of the eastern Tibetan margin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evidence for a wide and gently dipping Main Himalayan Thrust in western Bhutan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Le Roux-Mallouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Liu-Zeng</w:t>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jampel Gyeltshen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.07.017⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (9), pp.3257-3265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL063767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564063v1</w:t>
+                <w:t xml:space="preserve">hal-01174088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance of tectonics over climate in Himalayan denudation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Long-term denudation of carbonate landscapes, insights from the Luberon Mountains, Provence, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Douglas W. Burbank</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bodo Bookhagen</w:t>
+                <w:t xml:space="preserve">O Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549051v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-dependent landscape response to climatic forcing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dominance of tectonics over climate in Himalayan denudation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory E. Tucker</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Spinabella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas W. Burbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodo Bookhagen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/grl.50253⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (3), pp.243-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G35342.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537091v1</w:t>
+                <w:t xml:space="preserve">hal-01549051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of glacial erosion on 10 Be concentrations in fluvial sediments of the Marsyandi catchment, central Nepal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Frequency-dependent landscape response to climatic forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bookhagen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gregory E. Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burch Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas W. Burbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodo Bookhagen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JF002230⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (5), pp.859 - 863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01537127v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splay fault slip in a subduction margin, a new model of evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of glacial erosion on 10 Be concentrations in fluvial sediments of the Marsyandi catchment, central Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. W. Burbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L. Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Conin</w:t>
+                <w:t xml:space="preserve">B. Bookhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Henry</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (F3), pp.F03013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JF002230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.06.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852295v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel widths, landslides, faults, and beyond: The new world order of high-spatial resolution Google Earth imagery in the study of earth surface processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Burch Fisher</w:t>
+                <w:t xml:space="preserve">Splay fault slip in a subduction margin, a new model of evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Conin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Amos</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourlange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Special Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/2012.2492(01)⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 341, pp.170-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564208v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion rates in an active orogen (NE-Taiwan): A confrontation of cosmogenic measurements with river suspended loads</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Channel widths, landslides, faults, and beyond: The new world order of high-spatial resolution Google Earth imagery in the study of earth surface processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burch Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Amos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodo Bookhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas W. Burbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geological Society of America Special Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Google Earth and Virtual Visualizations in Geoscience Education and Research, 492, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/2012.2492(01)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457857v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical analysis of controls on strain partitioning in the Himalayas of central Nepal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Erosion rates in an active orogen (NE-Taiwan): A confrontation of cosmogenic measurements with river suspended loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.-F. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Derrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 116 (B10), pp.B10402</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.246 - 260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789902v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating metamorphism in geodynamic models: the mass conservation problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mechanical analysis of controls on strain partitioning in the Himalayas of central Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">James A. D. Connolly</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas W. Burbank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (B10), pp.B10402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617480v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Lagrangian Remeshing: A new tool for studying long term evolution of continental lithosphere from 2D numerical modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Incorporating metamorphism in geodynamic models: the mass conservation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyoergy Hetenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Godard</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A. D. Connolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2010.05.023⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 186 (3), pp.6-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05052.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00639472v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of denudation in Eastern Tibet and regressive erosion of plateau margins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Surface Lagrangian Remeshing: A new tool for studying long term evolution of continental lithosphere from 2D numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.TECTO.2009.10.026⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (8), pp.1067-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2010.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00549737v1</w:t>
+                <w:t xml:space="preserve">hal-00639472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Cenozoic evolution of the central Longmen Shan, eastern Tibet: Insight from (U-Th)/He thermochronometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spatial distribution of denudation in Eastern Tibet and regressive erosion of plateau margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Pik</w:t>
+                <w:t xml:space="preserve">R. Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Lavé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B Tibari</w:t>
+                <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008TC002407⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 491, pp.253-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.TECTO.2009.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577059v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00549737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosional control on the dynamics of low-convergence rate continental plateau margins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Late Cenozoic evolution of the central Longmen Shan, eastern Tibet: Insight from (U-Th)/He thermochronometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Tibari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04324.x⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008TC002407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577060v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of erosion processes in the Himalayas of Nepal: effects of spatial variations of rock strength and precipitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Erosional control on the dynamics of low-convergence rate continental plateau margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/GSL.SP.2006.253.01.18⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 179, pp.763 - 777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04324.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01543331v1</w:t>
+                <w:t xml:space="preserve">hal-01577060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of mountain building: Interplay between erosion law and crustal rheology.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of erosion processes in the Himalayas of Nepal: effects of spatial variations of rock strength and precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Lavé</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 253 (1), pp.341-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/GSL.SP.2006.253.01.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004GL021006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00079361v1</w:t>
+                <w:t xml:space="preserve">hal-01543331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling mountain building, numerical trade off between erosion law and crustal rheology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of mountain building: Interplay between erosion law and crustal rheology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31, pp.L23607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GL021006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling mountain building, numerical trade off between erosion law and crustal rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2004, 31 (23), pp.L23607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2004GL021006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId227"/>
+      <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6418,51 +6535,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="446749EB"/>
+    <w:nsid w:val="BE89F8F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6649,51 +6766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-godard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0143-5893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113521766" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4041-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M Forte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59236/geomorphica.v1i1.35" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05241194v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454984v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mudd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Attal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Malcles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazzotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-629-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04996432v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Soares Cherem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Henrique de Campos Zancop&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Taitson Bueno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109721" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04597243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pellegrino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109162" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04830693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Salgado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Aster" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF007671" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burch Fisher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa V. Luna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Amidon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Burbank" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas de Boer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36022-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040730v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-183-2023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desormeaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-473-2022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg M Schaefer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lamp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseanne Schwartz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-23-2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Tesson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Novaes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47644.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03172550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu&#8208;zeng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006445" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denovan Chauveau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107144" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03347189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tucker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094305" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Brown" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101186" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alemanno" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Caurel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunetto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105138" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107936" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03346897v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salgado A." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Siame" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5190" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464552v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olivetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balestrieri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/L1142.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Cushing" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-221-2020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02085967v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dosseto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.11.017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Sassolas-Serrayet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-7-1041-2019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791792v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ansberque" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004816" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797410v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thomas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.04.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765613v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Scherler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Xu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4210" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784741v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Shabanian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12260" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460712v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.09.031" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G8LK0Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785669v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419856v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L Lasserre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC004070" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174088v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Roux-Mallouf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jampel Gyeltshen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063767" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollivier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564063v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01549051v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Spinabella" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Bookhagen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35342.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01537091v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory E. Tucker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50253" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01537127v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Burbank" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bookhagen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JF002230" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6F62A77A3D0F27EC23AF5E96B131D890303F63E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852295v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourlange" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4VJ4MSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564208v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Amos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2012.2492(01)" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457857v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-F. Chen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derrieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789902v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617480v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. D. Connolly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05052.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639472v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lave" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.05.023" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG8B14RF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549737v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2009.10.026" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C9N9H9Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577059v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pik" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lav&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cattin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tibari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002407" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72JC4048-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577060v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04324.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01543331v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lav&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2006.253.01.18" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-L3D2W0TZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079361v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788697v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-godard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0143-5893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113521766" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4041-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573874v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Ait Oufella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004634" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M Forte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59236/geomorphica.v1i1.35" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05241194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109771" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442370v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Malcles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazzotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-629-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mudd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Attal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70181" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04996432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Soares Cherem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Henrique de Campos Zancop&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Taitson Bueno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109721" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04597243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pellegrino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109162" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04830693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Salgado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Aster" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF007671" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-183-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burch Fisher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa V. Luna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Amidon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Burbank" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas de Boer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36022-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desormeaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-473-2022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533832v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg M Schaefer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lamp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseanne Schwartz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-23-2022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03347189v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tucker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094305" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denovan Chauveau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107144" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03172550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu&#8208;zeng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006445" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Tesson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Novaes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47644.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alemanno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Caurel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunetto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105138" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Brown" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101186" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03346897v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salgado A." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Siame" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5190" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107936" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olivetti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balestrieri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/L1142.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Cushing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-221-2020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Sassolas-Serrayet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-7-1041-2019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02085967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dosseto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.11.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791792v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ansberque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004816" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.04.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Shabanian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12260" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Scherler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Xu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4210" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460712v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.09.031" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G8LK0Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785669v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419856v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L Lasserre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC004070" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174088v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Roux-Mallouf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jampel Gyeltshen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063767" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429976v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollivier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01549051v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Spinabella" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Bookhagen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35342.1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01537091v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory E. Tucker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50253" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01537127v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Burbank" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bookhagen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JF002230" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6F62A77A3D0F27EC23AF5E96B131D890303F63E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852295v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourlange" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4VJ4MSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564208v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Amos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2012.2492(01)" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457857v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-F. Chen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derrieux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789902v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617480v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. D. Connolly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05052.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639472v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lave" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.05.023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG8B14RF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2009.10.026" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C9N9H9Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577059v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lav&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cattin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tibari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002407" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72JC4048-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577060v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04324.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01543331v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lav&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2006.253.01.18" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-L3D2W0TZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079361v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>