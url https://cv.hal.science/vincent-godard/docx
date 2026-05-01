--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -610,248 +610,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene–Holocene denudation, uplift, and morphology evolution of the Armorican Massif (western Europe)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraining the global variations in denudation rates associated with the last post‐glacial transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oswald Malcles</w:t>
+                <w:t xml:space="preserve">Simon Mudd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mazzotti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Godard</w:t>
+                <w:t xml:space="preserve">Mikael Attal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esurf-13-629-2025⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.70181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442370v1</w:t>
+                <w:t xml:space="preserve">hal-05454984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the global variations in denudation rates associated with the last post‐glacial transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Pleistocene–Holocene denudation, uplift, and morphology evolution of the Armorican Massif (western Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswald Malcles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikael Attal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50 (13), </w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 185, pp.106448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.70181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esurf-13-629-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454984v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term evolution of an escarpment in a tableland landscape (Serra Geral de Goiás, Brazil): Insights from in situ-produced cosmogenic nuclides</w:t>
               </w:r>
@@ -1186,291 +1186,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River incision, 10 Be production and transport in a source-to-sink sediment system (Var catchment, SW Alps)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milankovitch-paced erosion in the southern Central Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Salles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Godard</w:t>
+                <w:t xml:space="preserve">G. Burch Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Rolland</w:t>
+                <w:t xml:space="preserve">Lisa V. Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Audin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">William H. Amidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas W. Burbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esurf-11-183-2023⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36022-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040730v1</w:t>
+                <w:t xml:space="preserve">insu-04131497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milankovitch-paced erosion in the southern Central Andes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisa V. Luna</w:t>
+                <w:t xml:space="preserve">River incision, 10 Be production and transport in a source-to-sink sediment system (Var catchment, SW Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William H. Amidon</w:t>
+                <w:t xml:space="preserve">Tristan Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas W. Burbank</w:t>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bas de Boer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.424. </w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.183-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36022-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esurf-11-183-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04131497v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of stochastic-threshold incision models across a climatic and morphological gradient</w:t>
               </w:r>
@@ -1718,784 +1718,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Climate‐Forcing Frequency on Hillslope Response</w:t>
+                <w:t xml:space="preserve">On the generation and degradation of emerged coral reef terrace sequences: First cosmogenic 36Cl analysis at Cape Laundi, Sumba Island (Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Godard</w:t>
+                <w:t xml:space="preserve">Denovan Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tucker</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GL094305⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 269, pp.107144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347189v1</w:t>
+                <w:t xml:space="preserve">hal-03350633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the generation and degradation of emerged coral reef terrace sequences: First cosmogenic 36Cl analysis at Cape Laundi, Sumba Island (Indonesia)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tectonic controls on surface erosion rates in the Longmen Shan, Eastern Tibet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Molliex</w:t>
+                <w:t xml:space="preserve">Wei Wang​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Husson</w:t>
+                <w:t xml:space="preserve">Jing Liu‐zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhigang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107144⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020TC006445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350633v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic controls on surface erosion rates in the Longmen Shan, Eastern Tibet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Wang​</w:t>
+                <w:t xml:space="preserve">Slip rate determined from cosmogenic nuclides on normal-fault facets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Novaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020TC006445⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (1), pp.66-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G47644.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172550v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip rate determined from cosmogenic nuclides on normal-fault facets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Climate‐Forcing Frequency on Hillslope Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Godard</w:t>
+                <w:t xml:space="preserve">V. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Novaes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jules Fleury</w:t>
+                <w:t xml:space="preserve">G. Tucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (1), pp.66-70. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (18), pp.e2021GL094305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G47644.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021GL094305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453637v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of optical constants from Martian analog materials using a spectro-polarimetric technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Didier L. Bourlès (1955–2021), the 5 MV cosmogenic rock star</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Alemanno</w:t>
+                <w:t xml:space="preserve">Pierre‐henri Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Garcia-Caurel</w:t>
+                <w:t xml:space="preserve">Erik T Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Carter</w:t>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Poulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Brunetto</w:t>
+                <w:t xml:space="preserve">Anne- Elisabeth Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2020.105138⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.101186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422444v1</w:t>
+                <w:t xml:space="preserve">insu-03211733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier L. Bourlès (1955–2021), the 5 MV cosmogenic rock star</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Determination of optical constants from Martian analog materials using a spectro-polarimetric technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alemanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐henri Blard</w:t>
+                <w:t xml:space="preserve">E. Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik T Brown</w:t>
+                <w:t xml:space="preserve">J. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+                <w:t xml:space="preserve">François Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne- Elisabeth Lebatard</w:t>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 65, pp.101186. </w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 195, pp.105138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2020.105138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03211733v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient hillslope erosion in slow evolution landscapes</w:t>
               </w:r>
@@ -2611,103 +2611,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eustatic knickpoint dynamics in an uplifting sequence of coral reef terraces, Sumba Island, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denovan Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 393, pp.107936. </w:t>
@@ -3007,291 +3007,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the disequilibrium in denudation rates due to divide migration at the scale of river basins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient landscape dynamics across the Southeastern Australian Escarpment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Sassolas-Serrayet</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Dosseto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esurf-7-1041-2019⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 506, pp.397-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387452v1</w:t>
+                <w:t xml:space="preserve">hal-02085967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient landscape dynamics across the Southeastern Australian Escarpment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the disequilibrium in denudation rates due to divide migration at the scale of river basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Sassolas-Serrayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 506, pp.397-406. </w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.1041-1057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esurf-7-1041-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02085967v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Exhumation Across the Longriba Fault System: Implications for the Eastern Tibetan Plateau</w:t>
               </w:r>
@@ -3450,51 +3450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3539,295 +3539,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological controls on the dynamics of carbonate landscapes under a mediterranean climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Thomas</w:t>
+                <w:t xml:space="preserve">Perturbation of fluvial sediment fluxes following the 2008 Wenchuan earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bellier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Liu-Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esmaeil Shabanian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ollivier</w:t>
+                <w:t xml:space="preserve">Dirk Scherler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12260⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (15), pp.2611-2622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784741v1</w:t>
+                <w:t xml:space="preserve">hal-01765613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation of fluvial sediment fluxes following the 2008 Wenchuan earthquake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Wang</w:t>
+                <w:t xml:space="preserve">Morphological controls on the dynamics of carbonate landscapes under a mediterranean climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dirk Scherler</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chong Xu</w:t>
+                <w:t xml:space="preserve">Esmaeil Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (15), pp.2611-2622. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (3), pp.173-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.4210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ter.12260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765613v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining recent fault offsets with statistical and geometrical methods: Example from the Jasneuf Fault (Western Alps, France)</w:t>
               </w:r>
@@ -3994,51 +3994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmaeil Shabanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 446, pp.10 - 20. </w:t>
@@ -4204,420 +4204,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denudation pattern across the Longriba fault system and implications for the geomorphological evolution of the eastern Tibetan margin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Ansberque</w:t>
+                <w:t xml:space="preserve">Evidence for a wide and gently dipping Main Himalayan Thrust in western Bhutan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Le Roux-Mallouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jing Liu-Zeng</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jampel Gyeltshen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.07.017⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (9), pp.3257-3265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL063767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564063v1</w:t>
+                <w:t xml:space="preserve">hal-01174088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a wide and gently dipping Main Himalayan Thrust in western Bhutan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term denudation of carbonate landscapes, insights from the Luberon Mountains, Provence, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jampel Gyeltshen</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174088v2</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term denudation of carbonate landscapes, insights from the Luberon Mountains, Provence, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Denudation pattern across the Longriba fault system and implications for the geomorphological evolution of the eastern Tibetan margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ansberque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Ollivier</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia de Sigoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Liu-Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 246, pp.542 - 557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429976v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance of tectonics over climate in Himalayan denudation</w:t>
               </w:r>
@@ -4642,51 +4642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Spinabella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas W. Burbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodo Bookhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4763,64 +4763,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory E. Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Burch Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas W. Burbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodo Bookhagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5142,90 +5142,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel widths, landslides, faults, and beyond: The new world order of high-spatial resolution Google Earth imagery in the study of earth surface processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Burch Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Amos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodo Bookhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas W. Burbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5410,51 +5410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical analysis of controls on strain partitioning in the Himalayas of central Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas W. Burbank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116 (B10), pp.B10402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6535,51 +6535,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE89F8F1"/>
+    <w:nsid w:val="5573CA29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6766,51 +6766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-godard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0143-5893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113521766" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4041-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573874v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Ait Oufella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004634" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M Forte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59236/geomorphica.v1i1.35" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05241194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109771" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442370v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Malcles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazzotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-629-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mudd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Attal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70181" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04996432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Soares Cherem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Henrique de Campos Zancop&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Taitson Bueno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109721" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04597243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pellegrino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109162" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04830693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Salgado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Aster" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF007671" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-183-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burch Fisher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa V. Luna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Amidon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Burbank" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas de Boer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36022-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desormeaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-473-2022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533832v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg M Schaefer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lamp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseanne Schwartz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-23-2022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03347189v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tucker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094305" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denovan Chauveau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107144" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03172550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu&#8208;zeng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006445" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Tesson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Novaes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47644.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alemanno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Caurel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunetto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105138" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Brown" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101186" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03346897v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salgado A." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Siame" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5190" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107936" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olivetti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balestrieri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/L1142.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Cushing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-221-2020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Sassolas-Serrayet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-7-1041-2019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02085967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dosseto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.11.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791792v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ansberque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004816" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.04.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Shabanian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12260" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Scherler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Xu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4210" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460712v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.09.031" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G8LK0Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785669v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419856v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L Lasserre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC004070" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174088v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Roux-Mallouf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jampel Gyeltshen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063767" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429976v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollivier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01549051v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Spinabella" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Bookhagen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35342.1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01537091v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory E. Tucker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50253" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01537127v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Burbank" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bookhagen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JF002230" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6F62A77A3D0F27EC23AF5E96B131D890303F63E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852295v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourlange" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4VJ4MSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564208v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Amos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2012.2492(01)" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457857v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-F. Chen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derrieux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789902v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617480v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. D. Connolly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05052.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639472v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lave" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.05.023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG8B14RF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2009.10.026" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C9N9H9Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577059v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lav&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cattin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tibari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002407" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72JC4048-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577060v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04324.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01543331v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lav&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2006.253.01.18" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-L3D2W0TZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079361v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-godard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0143-5893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113521766" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4041-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573874v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Ait Oufella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004634" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M Forte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59236/geomorphica.v1i1.35" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05241194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109771" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454984v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mudd" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Attal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70181" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Malcles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazzotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-629-2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04996432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Soares Cherem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Henrique de Campos Zancop&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Taitson Bueno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109721" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04597243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pellegrino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109162" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04830693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Salgado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Aster" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF007671" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burch Fisher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa V. Luna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Amidon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Burbank" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas de Boer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36022-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040730v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-183-2023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desormeaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-473-2022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533832v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg M Schaefer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lamp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseanne Schwartz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-23-2022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350633v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denovan Chauveau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107144" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03172550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu&#8208;zeng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006445" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453637v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Tesson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Novaes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47644.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03347189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tucker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094305" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211733v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Brown" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101186" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422444v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alemanno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Caurel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunetto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105138" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03346897v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salgado A." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Siame" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5190" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107936" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olivetti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balestrieri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/L1142.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Cushing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-221-2020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02085967v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dosseto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.11.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387452v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Sassolas-Serrayet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-7-1041-2019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791792v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ansberque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004816" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.04.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765613v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Scherler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Xu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4210" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Shabanian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12260" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460712v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.09.031" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G8LK0Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785669v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419856v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L Lasserre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC004070" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174088v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Roux-Mallouf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jampel Gyeltshen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063767" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429976v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollivier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564063v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01549051v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Spinabella" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Bookhagen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35342.1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01537091v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory E. Tucker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50253" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01537127v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Burbank" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bookhagen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JF002230" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6F62A77A3D0F27EC23AF5E96B131D890303F63E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852295v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourlange" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4VJ4MSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564208v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Amos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2012.2492(01)" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457857v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-F. Chen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derrieux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789902v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617480v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. D. Connolly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05052.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639472v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lave" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.05.023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG8B14RF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2009.10.026" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C9N9H9Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577059v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lav&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cattin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tibari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002407" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72JC4048-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577060v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04324.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01543331v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lav&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2006.253.01.18" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-L3D2W0TZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079361v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>