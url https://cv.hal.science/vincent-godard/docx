--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,6480 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6428 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Godard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0143-5893</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113521766</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=4jYcr1IAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-4041-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Evolution of Impact Craters and Associated Gravity Anomalies: New Perspectives From Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Ait Oufella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lagain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025EA004634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene–Holocene denudation, uplift, and morphology evolution of the Armorican Massif (western Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswald Malcles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 185, pp.106448. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-13-629-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the global variations in denudation rates associated with the last post‐glacial transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mudd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Attal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (13), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.70181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term evolution of an escarpment in a tableland landscape (Serra Geral de Goiás, Brazil): Insights from in situ-produced cosmogenic nuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Soares Cherem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio Henrique de Campos Zancopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Taitson Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 478, pp.109721. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of structurally-controlled ridge asymmetry on drainage network and divide dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam M Forte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Cattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59236/geomorphica.v1i1.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifteen years observations of detrital 10Be after the Wenchuan earthquake: Insights into landslide sediment transport following a large-magnitude seismic event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 482, pp.109771. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the use of topographic data derived from Pléiades imagery for high-resolution hillslope-scale morphometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 454, pp.109162. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosional response to Pleistocene climate changes in the Brazilian highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Aster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (11), pp.e2024JF007671. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JF007671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River incision, 10 Be production and transport in a source-to-sink sediment system (Var catchment, SW Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.183-201. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-11-183-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milankovitch-paced erosion in the southern Central Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Burch Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa V. Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William H. Amidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas W. Burbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.424. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-36022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04131497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of stochastic-threshold incision models across a climatic and morphological gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Desormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.473-492. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-10-473-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier response to Holocene warmth inferred from in situ &amp;lt;sup&amp;gt;10&amp;lt;/sup&amp;gt;Be and &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;C bedrock analyses in Steingletscher's forefield (central Swiss Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg M Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseanne Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.23 - 44. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-18-23-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Climate‐Forcing Frequency on Hillslope Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (18), pp.e2021GL094305. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL094305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip rate determined from cosmogenic nuclides on normal-fault facets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Novaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (1), pp.66-70. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G47644.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the generation and degradation of emerged coral reef terrace sequences: First cosmogenic 36Cl analysis at Cape Laundi, Sumba Island (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denovan Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pedoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Molliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269, pp.107144. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic controls on surface erosion rates in the Longmen Shan, Eastern Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu‐zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (3), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020TC006445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L. Bourlès (1955–2021), the 5 MV cosmogenic rock star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐henri Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik T Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne- Elisabeth Lebatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65, pp.101186. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03211733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of optical constants from Martian analog materials using a spectro-polarimetric technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alemanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garcia-Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 195, pp.105138. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2020.105138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient hillslope erosion in slow evolution landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salgado A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Aster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (12), pp.2485-2500. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346897v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustatic knickpoint dynamics in an uplifting sequence of coral reef terraces, Sumba Island, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denovan Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Molliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 393, pp.107936. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillslope denudation and morphologic response to a rock uplift gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Cushing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Espurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.221 - 243. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-8-221-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cretaceous and late Cenozoic uplift of the eastern French Massif Central: insights from low- temperature thermochronometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Olivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 ((1)), pp.133-149. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/L1142.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the disequilibrium in denudation rates due to divide migration at the scale of river basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Sassolas-Serrayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.1041-1057. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-7-1041-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient landscape dynamics across the Southeastern Australian Escarpment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dosseto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 506, pp.397-406. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2018.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited influence of climatic gradients on the denudation of a Mediterranean carbonate landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 316, pp.44-58. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Exhumation Across the Longriba Fault System: Implications for the Eastern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ansberque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Olivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (2), pp.663-679. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017TC004816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological controls on the dynamics of carbonate landscapes under a mediterranean climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeil Shabanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (3), pp.173-182. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation of fluvial sediment fluxes following the 2008 Wenchuan earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Scherler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (15), pp.2611-2622. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining recent fault offsets with statistical and geometrical methods: Example from the Jasneuf Fault (Western Alps, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hippolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 693 (A), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weathering-limited hillslope evolution in carbonate landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeil Shabanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 446, pp.10 - 20. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785669v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Longriqu fault zone, eastern Tibetan Plateau: Segmentation and Holocene behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ansberque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35, pp.565 - 585. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015TC004070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denudation pattern across the Longriba fault system and implications for the geomorphological evolution of the eastern Tibetan margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ansberque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 246, pp.542 - 557. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a wide and gently dipping Main Himalayan Thrust in western Bhutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Roux-Mallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jampel Gyeltshen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (9), pp.3257-3265. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL063767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term denudation of carbonate landscapes, insights from the Luberon Mountains, Provence, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominance of tectonics over climate in Himalayan denudation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Spinabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas W. Burbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Bookhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (3), pp.243-246. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G35342.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-dependent landscape response to climatic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory E. Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Burch Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas W. Burbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Bookhagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (5), pp.859 - 863. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/grl.50253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splay fault slip in a subduction margin, a new model of evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourlange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 341, pp.170-175. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2012.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel widths, landslides, faults, and beyond: The new world order of high-spatial resolution Google Earth imagery in the study of earth surface processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Burch Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Amos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Bookhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas W. Burbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Special Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Google Earth and Virtual Visualizations in Geoscience Education and Research, 492, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/2012.2492(01)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of glacial erosion on 10 Be concentrations in fluvial sediments of the Marsyandi catchment, central Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. Burbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bookhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (F3), pp.F03013. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JF002230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical analysis of controls on strain partitioning in the Himalayas of central Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas W. Burbank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (B10), pp.B10402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating metamorphism in geodynamic models: the mass conservation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyoergy Hetenyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A. D. Connolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 186 (3), pp.6-10. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05052.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Lagrangian Remeshing: A new tool for studying long term evolution of continental lithosphere from 2D numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (8), pp.1067-1074. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2010.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion rates in an active orogen (NE-Taiwan): A confrontation of cosmogenic measurements with river suspended loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Derrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), pp.246 - 260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of denudation in Eastern Tibet and regressive erosion of plateau margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 491, pp.253-274. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TECTO.2009.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00549737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Cenozoic evolution of the central Longmen Shan, eastern Tibet: Insight from (U-Th)/He thermochronometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Tibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (5), </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008TC002407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosional control on the dynamics of low-convergence rate continental plateau margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lavé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 179, pp.763 - 777. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04324.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of erosion processes in the Himalayas of Nepal: effects of spatial variations of rock strength and precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Lavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Cattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 253 (1), pp.341-358. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/GSL.SP.2006.253.01.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of mountain building: Interplay between erosion law and crustal rheology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31, pp.L23607. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL021006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling mountain building, numerical trade off between erosion law and crustal rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (23), pp.L23607. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL021006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6535,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5573CA29"/>
+    <w:nsid w:val="BEE05648"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6766,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-godard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0143-5893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113521766" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4041-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573874v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Ait Oufella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004634" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M Forte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59236/geomorphica.v1i1.35" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05241194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109771" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454984v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mudd" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Attal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70181" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Malcles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazzotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-629-2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04996432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Soares Cherem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Henrique de Campos Zancop&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Taitson Bueno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109721" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04597243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pellegrino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109162" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04830693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Salgado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Aster" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF007671" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burch Fisher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa V. Luna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Amidon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Burbank" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas de Boer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36022-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040730v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-183-2023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desormeaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-473-2022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533832v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg M Schaefer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lamp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseanne Schwartz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-23-2022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350633v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denovan Chauveau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107144" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03172550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu&#8208;zeng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006445" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453637v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Tesson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Novaes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47644.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03347189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tucker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094305" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211733v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Brown" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101186" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422444v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alemanno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Caurel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunetto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105138" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03346897v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salgado A." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Siame" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5190" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107936" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olivetti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balestrieri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/L1142.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Cushing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-221-2020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02085967v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dosseto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.11.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387452v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Sassolas-Serrayet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-7-1041-2019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791792v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ansberque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004816" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.04.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765613v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Scherler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Xu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4210" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Shabanian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12260" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460712v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.09.031" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G8LK0Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785669v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419856v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L Lasserre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC004070" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174088v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Roux-Mallouf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jampel Gyeltshen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063767" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429976v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollivier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564063v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01549051v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Spinabella" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Bookhagen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35342.1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01537091v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory E. Tucker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50253" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01537127v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Burbank" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bookhagen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JF002230" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6F62A77A3D0F27EC23AF5E96B131D890303F63E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852295v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourlange" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4VJ4MSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564208v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Amos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2012.2492(01)" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457857v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-F. Chen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derrieux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789902v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617480v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. D. Connolly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05052.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639472v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lave" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.05.023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG8B14RF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2009.10.026" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C9N9H9Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577059v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lav&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cattin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tibari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002407" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72JC4048-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577060v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04324.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01543331v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lav&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2006.253.01.18" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-L3D2W0TZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079361v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-godard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0143-5893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113521766" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=4jYcr1IAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4041-2010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Ait Oufella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004634" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442370v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Malcles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazzotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-629-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454984v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mudd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Attal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70181" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04996432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Soares Cherem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Henrique de Campos Zancop&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Taitson Bueno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109721" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M Forte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59236/geomorphica.v1i1.35" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05241194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109771" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04597243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pellegrino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109162" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04830693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Salgado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Aster" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF007671" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-183-2023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burch Fisher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa V. Luna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Amidon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Burbank" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas de Boer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36022-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desormeaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-473-2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533832v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg M Schaefer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lamp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseanne Schwartz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-23-2022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03347189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tucker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094305" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Tesson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Novaes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47644.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denovan Chauveau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107144" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03172550v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu&#8208;zeng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006445" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211733v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Brown" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101186" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422444v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alemanno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Caurel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunetto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105138" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03346897v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salgado A." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Siame" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5190" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03350591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107936" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Cushing" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-221-2020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464552v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olivetti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balestrieri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/L1142.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387452v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Sassolas-Serrayet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-7-1041-2019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02085967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dosseto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.11.017" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thomas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.04.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791792v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ansberque" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004816" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784741v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Shabanian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12260" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765613v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Scherler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Xu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4210" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.09.031" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G8LK0Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785669v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419856v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L Lasserre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC004070" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564063v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174088v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Roux-Mallouf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jampel Gyeltshen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063767" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429976v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollivier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01549051v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Spinabella" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Bookhagen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35342.1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01537091v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory E. Tucker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50253" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852295v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourlange" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4VJ4MSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564208v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Amos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2012.2492(01)" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01537127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Burbank" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bookhagen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JF002230" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6F62A77A3D0F27EC23AF5E96B131D890303F63E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789902v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617480v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. D. Connolly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05052.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639472v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lave" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.05.023" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG8B14RF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457857v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-F. Chen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derrieux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549737v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2009.10.026" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C9N9H9Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577059v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lav&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cattin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tibari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002407" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72JC4048-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577060v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04324.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01543331v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lav&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2006.253.01.18" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-L3D2W0TZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079361v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788697v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>