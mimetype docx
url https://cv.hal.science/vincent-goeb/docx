--- v2 (2026-05-05)
+++ v3 (2026-05-28)
@@ -209,740 +209,740 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (118)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (117)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic skin cancer screening in patients treated with biologics for chronic inflammatory rheumatic diseases: an 11-year experience</w:t>
+                <w:t xml:space="preserve">Artificial Intelligence in Rheumatology: From Algorithms to Clinical Impact in Osteoporosis and Chronic Inflammatory Rheumatic Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Elbaz</w:t>
+                <w:t xml:space="preserve">Marie Doussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lombart</w:t>
+                <w:t xml:space="preserve">Ahlem Aboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Batteux</w:t>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dadban</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Goëb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2026.103488⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (2), pp.491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm15020491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05608342v1</w:t>
+                <w:t xml:space="preserve">hal-05457052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensation of the lower part of the iliac bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lagarde</w:t>
+                <w:t xml:space="preserve">Franck Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Grados</w:t>
+                <w:t xml:space="preserve">Bruno Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bonnaire</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Warin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goëb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.106050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbspin.2026.106050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence in Rheumatology: From Algorithms to Clinical Impact in Osteoporosis and Chronic Inflammatory Rheumatic Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic skin cancer screening in patients treated with biologics for chronic inflammatory rheumatic diseases: an 11-year experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Doussiere</w:t>
+                <w:t xml:space="preserve">B. Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Aboud</w:t>
+                <w:t xml:space="preserve">A. Dadban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dequen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-P. Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 15 (2), pp.491. </w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 153 (2), pp.103488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm15020491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2026.103488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457052v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a 1-month methotrexate delay on pneumococcal vaccine immunogenicity and disease control in patients with early rheumatoid arthritis (VACIMRA): an open-label randomised trial</w:t>
+                <w:t xml:space="preserve">E094 BASDAI and ASDAS disease states in relationship to ASAS40 response: post hoc analysis from the ixekizumab COAST-V study in radiographic axial spondyloarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Morel</w:t>
+                <w:t xml:space="preserve">Martin Rudwaleit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Dernis</w:t>
+                <w:t xml:space="preserve">Victoria Navarro Compán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Roux</w:t>
+                <w:t xml:space="preserve">Hagen Russ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Richez</w:t>
+                <w:t xml:space="preserve">Tommaso Panni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brocq</w:t>
+                <w:t xml:space="preserve">Erica Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (Supplement_3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2665-9913(25)00071-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaf142.329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197641v1</w:t>
+                <w:t xml:space="preserve">hal-05107335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BASDAI and ASDAS disease states in relationship to ASAS40 response: post hoc analysis of ixekizumab in radiographic axial spondyloarthritis</w:t>
+                <w:t xml:space="preserve">Effect of a 1-month methotrexate delay on pneumococcal vaccine immunogenicity and disease control in patients with early rheumatoid arthritis (VACIMRA): an open-label randomised trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Rudwaleit</w:t>
+                <w:t xml:space="preserve">Jacques Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Navarro-Compán</w:t>
+                <w:t xml:space="preserve">Emmanuelle Dernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hagen Russ</w:t>
+                <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Panni</w:t>
+                <w:t xml:space="preserve">Christophe Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Filippi</w:t>
+                <w:t xml:space="preserve">Olivier Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology Advances in Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (2), pp.rkaf012. </w:t>
+              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (10), pp.e675-e686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rap/rkaf012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2665-9913(25)00071-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029434v1</w:t>
+                <w:t xml:space="preserve">hal-05560735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immediate risk factors for fracture recurrence after initial fractures, based on fracture liaison service dataset, and comparison with fall risk factors reported in the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1160,1123 +1160,1114 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E094 BASDAI and ASDAS disease states in relationship to ASAS40 response: post hoc analysis from the ixekizumab COAST-V study in radiographic axial spondyloarthritis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">BASDAI and ASDAS disease states in relationship to ASAS40 response: post hoc analysis of ixekizumab in radiographic axial spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rudwaleit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Navarro Compán</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Victoria Navarro-Compán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagen Russ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Panni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (Supplement_3), </w:t>
+              <w:t xml:space="preserve">Rheumatology Advances in Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (2), pp.rkaf012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaf142.329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rap/rkaf012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107335v1</w:t>
+                <w:t xml:space="preserve">hal-05029434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a 1-month methotrexate delay on pneumococcal vaccine immunogenicity and disease control in patients with early rheumatoid arthritis (VACIMRA): an open-label randomised trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brocq</w:t>
+                <w:t xml:space="preserve">Evaluation of the efficacy and tolerance of pamidronate in complex regional pain syndrom type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sobhy Danial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2665-9913(25)00071-2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.25745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-11356-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560735v1</w:t>
+                <w:t xml:space="preserve">hal-05170204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the efficacy and tolerance of pamidronate in complex regional pain syndrom type 1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Sobhy Danial</w:t>
+                <w:t xml:space="preserve">Culture yield of 1st and 2nd biopsy in bacterial non-mycobacterial spondylodiscitis in university hospital of Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Cronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.105041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2025.105041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-11356-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05170204v1</w:t>
+                <w:t xml:space="preserve">hal-04959126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture yield of 1st and 2nd biopsy in bacterial non-mycobacterial spondylodiscitis in university hospital of Amiens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jp Lanoix</w:t>
+                <w:t xml:space="preserve">Causes of Mortality in Intensive Care Units for Patients with Chronic Inflammatory Diseases from the French National Health Data System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Sobhy Danial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (6), pp.2000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm14062000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2025.105041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04959126v1</w:t>
+                <w:t xml:space="preserve">hal-05019503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes of Mortality in Intensive Care Units for Patients with Chronic Inflammatory Diseases from the French National Health Data System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Solène Laville</w:t>
+                <w:t xml:space="preserve">A case report of wrist arthritis caused by Gemella haemolysans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-A. Bruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-025-12160-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm14062000⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05019503v1</w:t>
+                <w:t xml:space="preserve">hal-05391372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case report of wrist arthritis caused by Gemella haemolysans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Doussiere</w:t>
+                <w:t xml:space="preserve">Therapeutic Maintenance of Janus Kinase Inhibitors in Real Life for Rheumatoid Arthritis: Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Farnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (16), pp.4608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm13164608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-025-12160-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05391372v1</w:t>
+                <w:t xml:space="preserve">hal-04689331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest in daily clinical practice of screening for gouty disease in patients with psoriatic arthritis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Menis</w:t>
+                <w:t xml:space="preserve">Towards the Lowest Efficacious Dose: Results From a Multicenter Noninferiority Randomized Open‐Label Controlled Trial Assessing Tocilizumab or Abatacept Injection Spacing in Rheumatoid Arthritis in Remission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Le Monnier</w:t>
+                <w:t xml:space="preserve">Philippe Dieudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Salliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology Advances in Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rap/rkae069⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 76 (4), pp.541-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.42752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611221v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the lowest efficacious dose (ToLEDo): results of a multicenter non‐inferiority randomized open‐label controlled trial assessing Tocilizumab or Abatacept injection spacing in rheumatoid arthritis in remission</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arthrose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Salliot</w:t>
+                <w:t xml:space="preserve">Vincent Goeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Shulenina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aupée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Truffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (1), pp.101-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279434v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation 2024 des recommandations de la Société Française de Rhumatologie pour le diagnostic et la prise en charge des personnes souffrant de polyarthrite rhumatoïde</w:t>
+                <w:t xml:space="preserve">2024 update of the recommendations of the French Society of Rheumatology for the diagnosis and management of patients with rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kedra</w:t>
@@ -2311,737 +2302,746 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2024.09.016⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91 (6), pp.105790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732017v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AB1487 DESCRIPTIVE ANALYSIS OF MORTALITY AND ITS CAUSES IN INTENSIVE CARE UNITS OF PATIENTS WITH CHRONIC INFLAMMATORY DISEASES UNDER CONVENTIONAL TREATMENT OR BIOLOGIC THERAPY USING FRENCH NATIONAL DATABASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Goeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sobhy Danial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 83 (Suppl. 1), pp.2111-2112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2024-eular.1911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing exercise-to-rest ratios in U19 American football European championship: implications for team success and injury prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Prioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Guersent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fspor.2024.1466118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Maintenance of Janus Kinase Inhibitors in Real Life for Rheumatoid Arthritis: Retrospective Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannis Hamidou</w:t>
+                <w:t xml:space="preserve">Évaluation du risque cardiovasculaire en pratique dans les rhumatismes inflammatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goëb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Truffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm13164608⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91 (1), pp.115-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2023.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689331v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Lowest Efficacious Dose: Results From a Multicenter Noninferiority Randomized Open‐Label Controlled Trial Assessing Tocilizumab or Abatacept Injection Spacing in Rheumatoid Arthritis in Remission</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hubert Marotte</w:t>
+                <w:t xml:space="preserve">Retention rate of subcutaneous TNF inhibitors in axial spondyloarthritis in a multicentre study from the RIC-FRANCE network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Larid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Baudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Tiemdjo-Djimaffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Coquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Salliot</w:t>
+                <w:t xml:space="preserve">Vincent Goeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.42752⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-52016-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003204v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthrose</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Rogez</w:t>
+                <w:t xml:space="preserve">Interest in daily clinical practice of screening for gouty disease in patients with psoriatic arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Moukarzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Menis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rheumatology Advances in Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rap/rkae069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517763v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2024 update of the recommendations of the French Society of Rheumatology for the diagnosis and management of patients with rheumatoid arthritis</w:t>
+                <w:t xml:space="preserve">Actualisation 2024 des recommandations de la Société Française de Rhumatologie pour le diagnostic et la prise en charge des personnes souffrant de polyarthrite rhumatoïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kedra</w:t>
@@ -3076,12609 +3076,12475 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105790⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91 (6), pp.663-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2024.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732025v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du risque cardiovasculaire en pratique dans les rhumatismes inflammatoires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Rogez</w:t>
+                <w:t xml:space="preserve">Towards the lowest efficacious dose (ToLEDo): results of a multicenter non‐inferiority randomized open‐label controlled trial assessing Tocilizumab or Abatacept injection spacing in rheumatoid arthritis in remission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Salliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2023.09.012⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 76 (4), pp.541-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.42752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473954v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention rate of subcutaneous TNF inhibitors in axial spondyloarthritis in a multicentre study from the RIC-FRANCE network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Goeb</w:t>
+                <w:t xml:space="preserve">Clinical and biological parameters associated with fracture recurrence according to fracture liaison service dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Diep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Menis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00198-023-06868-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-52016-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04496484v1</w:t>
+                <w:t xml:space="preserve">hal-04179885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’une initiation différée du méthotrexate d’un mois sur l’activité clinique et la progression structurale de la polyarthrite rhumatoïde à 1 an</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Schaeverbeke</w:t>
+                <w:t xml:space="preserve">Bone health in children with severe cerebral palsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Brocq</w:t>
+                <w:t xml:space="preserve">Richard Gouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fautrel</w:t>
+                <w:t xml:space="preserve">Severine Fritot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2023.10.095⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1264111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2023.1264111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355425v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rentabilité pour le diagnostic bactériologique des 1res et 2es ponctions biopsies disco-vertébrales dans les spondylodiscites bactériennes non mycobactériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp. Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Part of Special Issue "Journées Nationales de l'Infectiologie et Journées Nationale de Formation des Paramédicaux" (May 2023), 2 (2), pp.S22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mmifmc.2023.03.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current characteristics of a population of psoriatic arthritis and gender disparities.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics of Patients Treated with JAK Inhibitors in Rheumatoid Arthritis before versus after VTE Risk Warnings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Sobhy-Danial</w:t>
+                <w:t xml:space="preserve">Cécile Philippoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Nottez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Cailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Houvenagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Translational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12010207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067867v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current characteristics of a population of psoriatic arthritis and gender disparities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Current characteristics of a population of psoriatic arthritis and gender disparities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Menis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sobhy-Danial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical and Translational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 9 (2), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.84-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521943v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Patients Treated with JAK Inhibitors in Rheumatoid Arthritis before versus after VTE Risk Warnings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurore Nottez</w:t>
+                <w:t xml:space="preserve">Current characteristics of a population of psoriatic arthritis and gender disparities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Menis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Cailliau</w:t>
+                <w:t xml:space="preserve">Estelle Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Houvenagel</w:t>
+                <w:t xml:space="preserve">Jean-Marc Sobhy-Danial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical and Translational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18053/jctres.09.202302.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12010207⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03959526v1</w:t>
+                <w:t xml:space="preserve">hal-04521943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and biological parameters associated with fracture recurrence according to fracture liaison service dataset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Diagnosis of Whipple’s disease with pseudorheumatoid nodules in a patient treated with biologics for rheumatoid polyarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Jesson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Menis</w:t>
+                <w:t xml:space="preserve">Jean-Marc Sobhy Danial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Fauvet</w:t>
+                <w:t xml:space="preserve">Clémence Barthomeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beauvillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00198-023-06868-7⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology Advances in Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rap/rkad002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179885v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone health in children with severe cerebral palsy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact d’une initiation différée du méthotrexate d’un mois sur l’activité clinique et la progression structurale de la polyarthrite rhumatoïde à 1 an</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
+                <w:t xml:space="preserve">T. Than</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dernis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schaeverbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Brocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fped.2023.1264111⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 90, pp.A62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2023.10.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391388v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of Whipple’s disease with pseudorheumatoid nodules in a patient treated with biologics for rheumatoid polyarthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quentin Beauvillain</w:t>
+                <w:t xml:space="preserve">EFFECT OF STANDING FRAMES USED IN REAL LIFE ON BONE REMODELING IN NON-WALKING CHILDREN WITH CEREBRAL PALSY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Goeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Romuald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Sobhy-Danial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology Advances in Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81 (1), pp.1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2022-eular.145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rap/rkad002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03981027v1</w:t>
+                <w:t xml:space="preserve">hal-03837957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumbar zygapophyseal joints injections under ultrasound guidance an alternative to fluoroscopy guidance in the management of low back pain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Comparison of Rheumatoid Arthritis Patients' 2-Year Infliximab, Abatacept, and Tocilizumab Persistence Rates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Diep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Deprez</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-07695-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11205978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684090v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of standing frames used in real life on bone remodeling in non-walking children with cerebral palsy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management and outcome of native joint septic arthritis: a nationwide survey in French rheumatology departments, 2016–2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Klein</w:t>
+                <w:t xml:space="preserve">Pauline Richebé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fritot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
+                <w:t xml:space="preserve">Guillaume Coiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guggenbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00198-022-06436-5⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81 (11), pp.1612-1621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard-2022-222143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680557v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Calcium Score Useful for Rheumatoid Arthritis Patients at Low or Intermediate Cardiovascular Risk?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bohbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Soudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sobhy Danial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (16), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm11164841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Rheumatoid Arthritis Patients' 2-Year Infliximab, Abatacept, and Tocilizumab Persistence Rates.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Jesson</w:t>
+                <w:t xml:space="preserve">Differential Retention of Adalimumab and Etanercept Biosimilars Compared to Originator Treatments: Results of a Retrospective French Multicenter Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Larid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Baudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Coquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11205978⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.989514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2022.989514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838381v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and outcome of native joint septic arthritis: a nationwide survey in French rheumatology departments, 2016–2017</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of Circulating Lymphocyte Subsets with Response to IL17i and TNFi in Axial Spondyloarthritis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Couderc</w:t>
+                <w:t xml:space="preserve">Thibault Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayam R. Dubash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farag Shuweihdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Marzo-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard-2022-222143⟩</w:t>
+              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55563/clinexprheumatol/5epyh7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774952v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF STANDING FRAMES USED IN REAL LIFE ON BONE REMODELING IN NON-WALKING CHILDREN WITH CEREBRAL PALSY</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biopsies vertébrales assistées par robot dans les spondylodiscites infectieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goëb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sobhy Danial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Ouendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Rhumatisme monographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89 (1), pp.14-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.monrhu.2021.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2022-eular.145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03837957v1</w:t>
+                <w:t xml:space="preserve">hal-04010371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Retention of Adalimumab and Etanercept Biosimilars Compared to Originator Treatments: Results of a Retrospective French Multicenter Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Goeb</w:t>
+                <w:t xml:space="preserve">Effect of standing frames used in real life on bone remodeling in non-walking children with cerebral palsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Goëb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2022.989514⟩</w:t>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00198-022-06436-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832995v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Circulating Lymphocyte Subsets with Response to IL17i and TNFi in Axial Spondyloarthritis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helena Marzo-Ortega</w:t>
+                <w:t xml:space="preserve">Lumbar zygapophyseal joints injections under ultrasound guidance an alternative to fluoroscopy guidance in the management of low back pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salomon-Goeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boistelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sobhy Danial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-07695-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55563/clinexprheumatol/5epyh7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03723441v1</w:t>
+                <w:t xml:space="preserve">hal-03684090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopsies vertébrales assistées par robot dans les spondylodiscites infectieuses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interleukin-7: a potential factor supporting B-cell maturation in the rheumatoid arthritis synovium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Churchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. El-Jawhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. N. Burska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme monographies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (2), pp.253-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.monrhu.2021.10.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04010371v1</w:t>
+                <w:t xml:space="preserve">hal-03606077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical versus surgical treatment in native hip and knee septic arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. El Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brunschweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infectious Diseases Now</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51 (2), pp.164-169. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The association between body mass index class and coronavirus disease 2019 outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deschasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Jaureguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45 (3), pp.700-705. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-020-00721-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of cutaneous involvement in Sjögren syndrome: Data from three French pSS populations (TEARS, ASSESS, diapSS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Villon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Orgeolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Roguedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Misery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Gottenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 88 (4), pp.105162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbspin.2021.105162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First case of Kingella kingae spondylodiscitis in anelderly man with a molecular characterization of the responsible straina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infectious Diseases Now</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51 (5), pp.497-499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idnow.2020.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-7: a potential factor supporting B-cell maturation in the rheumatoid arthritis synovium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Chambers</w:t>
+                <w:t xml:space="preserve">Des douleurs des genoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aboudiab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Fardellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (1), pp.63-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606077v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des douleurs des genoux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Fardellone</w:t>
+                <w:t xml:space="preserve">Characteristics and outcomes ofCOVID-19 in hospitalized patients with and without diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lanoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Andrejak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diabetes/Metabolism Research and Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dmrr.3388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.05.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03563653v1</w:t>
+                <w:t xml:space="preserve">hal-03547675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and outcomes ofCOVID-19 in hospitalized patients with and without diabetes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheumatoid Arthritis Associated Episcleritis and Scleritis: An Update on Treatment Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Promelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gueudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes/Metabolism Research and Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10102118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dmrr.3388⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03547675v1</w:t>
+                <w:t xml:space="preserve">hal-03601157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheumatoid Arthritis Associated Episcleritis and Scleritis: An Update on Treatment Perspectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Gueudry</w:t>
+                <w:t xml:space="preserve">Cerebral bleeding during a cryotherapy session: A case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fardellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Goëb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.843 - 845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm10102118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03601157v1</w:t>
+                <w:t xml:space="preserve">hal-03492661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Maintenance of Baricitinib and Tofacitinib in Real Life</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Henry-Desailly</w:t>
+                <w:t xml:space="preserve">Vertebral fracture assessment (VFA) in patients over 50 years of age with a non-severe peripheral fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aboudiab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Henry-Desailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Fardellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (8), pp.1477-1486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00198-020-05400-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm9103319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03551522v1</w:t>
+                <w:t xml:space="preserve">hal-03564005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infiltration épidurale par corticostéroïdes compliquée d’un hématome sous dural : un nouveau cas</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Therapeutic Maintenance of Baricitinib and Tofacitinib in Real Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Le Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sobhy-Danial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Henry-Desailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2020.03.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9103319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493387v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actual Persistence of Abatacept in Rheumatoid Arthritis: Results of the French-Ric Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Letarouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goëb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukshe Kanagaratnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Coquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (5), pp.1528. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm9051528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertebral fracture assessment (VFA) in patients over 50 years of age with a non-severe peripheral fracture</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Infiltration épidurale par corticostéroïdes compliquée d’un hématome sous dural : un nouveau cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fechtenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Fardellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goëb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00198-020-05400-5⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87, pp.400 - 402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2020.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564005v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral bleeding during a cryotherapy session: A case report</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MANAGEMENT AND OUTCOME OF SEPTIC ARTHRITIS OF NATIVE JOINT: A NATIONWIDE SURVEY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Richebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Godot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guggenbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (1), pp.817-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-eular.5817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.08.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03492661v1</w:t>
+                <w:t xml:space="preserve">hal-03606078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épidémiologie des atteintes dermatologiques dans le syndrome de Gougerot-Sjögren : données provenant de trois populations françaises de syndrome de Gougerot-Sjögren primitif (TEARS, ASSESS, DiapSS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Roguedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Misery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-É. Gottenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 147 (12), pp.A258-A259. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2020.09.362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MANAGEMENT AND OUTCOME OF SEPTIC ARTHRITIS OF NATIVE JOINT: A NATIONWIDE SURVEY</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bone Loss, Osteoporosis, and Fractures in Patients with Rheumatoid Arthritis: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Fardellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emad Salawati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Le Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goeb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9103361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-eular.5817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03606078v1</w:t>
+                <w:t xml:space="preserve">hal-03564004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone Loss, Osteoporosis, and Fractures in Patients with Rheumatoid Arthritis: A Review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EPIDEMIOLOGY OF CUTANEOUS INVOLVEMENT IN SJOGREN'S SYNDROME: DATA FROM THREE FRENCH POPULATIONS OF PSS (TEARS, ASSESS, DIAPSS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orgeolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Roguedas-Contios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Misery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Gottenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (1), pp.364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-eular.1847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm9103361⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03564004v1</w:t>
+                <w:t xml:space="preserve">hal-03606079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPIDEMIOLOGY OF CUTANEOUS INVOLVEMENT IN SJOGREN'S SYNDROME: DATA FROM THREE FRENCH POPULATIONS OF PSS (TEARS, ASSESS, DIAPSS)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. E. Gottenberg</w:t>
+                <w:t xml:space="preserve">Mobile Phone Text Messages and Effect on Treatment Adherence in Patients Taking Methotrexate for Rheumatoid Arthritis: A Randomized Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Desailly Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sejourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (10), pp.1344-1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acr.23750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-eular.1847⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03606079v1</w:t>
+                <w:t xml:space="preserve">hal-03563947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symptom-based stratification of patients with primary Sjögren's syndrome: multi-dimensional characterisation of international observational cohorts and reanalyses of randomised clinical trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Howard-Tripp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Lendrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Saraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (2), pp.e85-e94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S2665-9913(19)30042-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Phone Text Messages and Effect on Treatment Adherence in Patients Taking Methotrexate for Rheumatoid Arthritis: A Randomized Pilot Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice Sejourne</w:t>
+                <w:t xml:space="preserve">Premedication as primary prophylaxis does not influence the risk of acute infliximab infusion reactions in immune-mediated inflammatory diseases: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Yzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp.484 - 488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2018.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acr.23750⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03563947v1</w:t>
+                <w:t xml:space="preserve">hal-03486316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premedication as primary prophylaxis does not influence the risk of acute infliximab infusion reactions in immune-mediated inflammatory diseases: A systematic review and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Loreau</w:t>
+                <w:t xml:space="preserve">MICA and NKG2D variants as risk factors in spondyloarthritis: a case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fechtenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Delvallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genes and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (7), pp.599-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41435-018-0044-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2018.12.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03486316v1</w:t>
+                <w:t xml:space="preserve">hal-03591571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICA and NKG2D variants as risk factors in spondyloarthritis: a case-control study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stroke under treatment with ustekinumab for psoriatic arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aboudiab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andrejak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Husein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Goeb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175 (4), pp.271-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2018.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41435-018-0044-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03591571v1</w:t>
+                <w:t xml:space="preserve">hal-03563586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stroke under treatment with ustekinumab for psoriatic arthritis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tocilizumab Effectiveness After Switching from Intravenous to Subcutaneous Route in Patients with Rheumatoid Arthritis: The RoSwitch Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Darloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Segaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Eschard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rheumatology and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.61-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40744-018-0138-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2018.05.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03563586v1</w:t>
+                <w:t xml:space="preserve">hal-03606083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tocilizumab Effectiveness After Switching from Intravenous to Subcutaneous Route in Patients with Rheumatoid Arthritis: The RoSwitch Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">The term ``seropositive'' to qualify polyarthritis/rheumatoid arthritis should be banneda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goeb</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology and Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85 (1), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40744-018-0138-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03606083v1</w:t>
+                <w:t xml:space="preserve">hal-03606089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une complication rare de la maladie de Paget</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DESCRIPTION IN REAL-WORLD OF THE EFFICACY AFTER SWITCHING FROM INTRAVENOUS TO SUBCUTANEOUS ADMINISTRATION OF TOCILIZUMAB IN PATIENTS WITH RHEUMATOID ARTHRITIS. THE ROSWITCH STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Darloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Segaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -H. Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -H. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2016.12.012⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (2), pp.1384-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-eular.3411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564074v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone epithelioid hemangioendotheliom</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Détermination des caractéristiques des erreurs médicamenteuses détectées par la conciliation médicamenteuse en rhumatologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Desailly Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Terrier Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85 (3), pp.285-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2017.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2018.08.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03606084v1</w:t>
+                <w:t xml:space="preserve">hal-03859610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESCRIPTION IN REAL-WORLD OF THE EFFICACY AFTER SWITCHING FROM INTRAVENOUS TO SUBCUTANEOUS ADMINISTRATION OF TOCILIZUMAB IN PATIENTS WITH RHEUMATOID ARTHRITIS. THE ROSWITCH STUDY</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">BIOLOGIC DISEASE-MODIFYING ANTIRHEUMATIC DRUGS IN PSORIATIC ARTHRITIS: A REAL-WORLD COHORT OF 439 PATIENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-G Letarouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. -H. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 77 (2), pp.1384-1385. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-eular.3411⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 77 (2), pp.373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-eular.4980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606085v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The term ``seropositive'' to qualify polyarthritis/rheumatoid arthritis should be banneda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">THERAPEUTIC MAINTENANCE OF ABATACEPT IN RHEUMATOID ARTHRITIS: RESULTS OF THE RIC-ABA STUDY (517 PATIENTS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H. Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. G. Letarouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goeb</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (2), pp.1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-eular.4440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.12.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03606089v1</w:t>
+                <w:t xml:space="preserve">hal-03606087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des caractéristiques des erreurs médicamenteuses détectées par la conciliation médicamenteuse en rhumatologie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mary</w:t>
+                <w:t xml:space="preserve">Intraosseous venous drainage anomaly at the tibia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Fardellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Grados</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goeb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85 (2), pp.251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2017.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2017.02.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03859610v1</w:t>
+                <w:t xml:space="preserve">hal-03564077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THERAPEUTIC MAINTENANCE OF ABATACEPT IN RHEUMATOID ARTHRITIS: RESULTS OF THE RIC-ABA STUDY (517 PATIENTS)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bone epithelioid hemangioendotheliom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. G. Letarouilly</w:t>
+                <w:t xml:space="preserve">K. Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Coquerelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">S. Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Sevestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goeb</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 77 (2), pp.1385. </w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (11), pp.875-878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-eular.4440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606087v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOLOGIC DISEASE-MODIFYING ANTIRHEUMATIC DRUGS IN PSORIATIC ARTHRITIS: A REAL-WORLD COHORT OF 439 PATIENTS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une complication rare de la maladie de Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Fardellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Goeb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-eular.4980⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (10), pp.832-833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2016.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606086v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraosseous venous drainage anomaly at the tibia</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Handling of de novo arthritis in adults by general practitioners: a survey in a french cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Champsaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dillinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (2), pp.1442-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2017-eular.2521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2017.05.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03564077v1</w:t>
+                <w:t xml:space="preserve">hal-03606094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the calcium-sensing receptor in monocytes from synovial fluid is increased in osteoarthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Brazier</w:t>
+                <w:t xml:space="preserve">Th17 and cd24(hi)cd27(+) regulatory b lymphocytes are biomarkers of response to biologics in rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.03.012⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13075-017-1244-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564083v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are abatacept and tocilizumab intravenous users willing to switch for the subcutaneous route of administration? A questionnaire-based study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gait disorders in the elderly and dual task gait analysis: a new approach for identifying motor phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Auvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Montestruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goeb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10067-017-3587-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12984-017-0218-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606093v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe Health-Related Quality of Life Impairment in Active Primary Sjögren's Syndrome and Patient-Reported Outcomes: Data From a Large Therapeutic Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
+                <w:t xml:space="preserve">ACCESS AND SECONDARY USE OF DATA COLLECTED IN AN ELECTRONIC MEDICAL CHART: RESULTS OF THE REAL WORLD ROSWITCH STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Darloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Segaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eschard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (9), pp.A526-A527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2017.08.725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048118v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th17 and cd24(hi)cd27(+) regulatory b lymphocytes are biomarkers of response to biologics in rheumatoid arthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clement Brault</w:t>
+                <w:t xml:space="preserve">Severe Health-Related Quality of Life Impairment in Active Primary Sjögren's Syndrome and Patient-Reported Outcomes: Data From a Large Therapeutic Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divi Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (4), pp.528-535</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13075-017-1244-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02544267v1</w:t>
+                <w:t xml:space="preserve">hal-02048118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling of de novo arthritis in adults by general practitioners: a survey in a french cohort</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are abatacept and tocilizumab intravenous users willing to switch for the subcutaneous route of administration? A questionnaire-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dillinger</w:t>
+                <w:t xml:space="preserve">Marie Desplats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Pascart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Jelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Norberciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2017-eular.2521⟩</w:t>
+              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (6), pp.1395-1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10067-017-3587-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606094v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACCESS AND SECONDARY USE OF DATA COLLECTED IN AN ELECTRONIC MEDICAL CHART: RESULTS OF THE REAL WORLD ROSWITCH STUDY</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Similar Effectiveness of Both Formulations of Tocilizumab (TCZ) in Patients with Rheumatoid Arthritis (RA) Switching from Intravenous (IV) to Subcutaneous (SC) at 6 Months in Real Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Darloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene-Marc Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Segaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Eschard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (10)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606090v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gait disorders in the elderly and dual task gait analysis: a new approach for identifying motor phenotypes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Severe Health-Related Quality-of-life Impairment in Active Primary Sjögren's Syndrome Is Driven by Patient-Reported Outcomes: Data from a Large Therapeutic Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divi Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12984-017-0218-1⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (4), pp.528-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acr.22974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606095v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe Health-Related Quality-of-life Impairment in Active Primary Sjögren's Syndrome Is Driven by Patient-Reported Outcomes: Data from a Large Therapeutic Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
+                <w:t xml:space="preserve">Type I High-IFN Gene Signature in Associated with Higher Essdai at Enrollmment and Follow-up in the Prospective Multicenter Assess Cohort of 395 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Gottenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benno Schwikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Devauchelle-Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (10)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352119v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar Effectiveness of Both Formulations of Tocilizumab (TCZ) in Patients with Rheumatoid Arthritis (RA) Switching from Intravenous (IV) to Subcutaneous (SC) at 6 Months in Real Life</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Goeb</w:t>
+                <w:t xml:space="preserve">Expression of the calcium-sensing receptor in monocytes from synovial fluid is increased in osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sejourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Objois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Fardellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84 (2), pp.175-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606091v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I High-IFN Gene Signature in Associated with Higher Essdai at Enrollmment and Follow-up in the Prospective Multicenter Assess Cohort of 395 Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Devauchelle-Pensec</w:t>
+                <w:t xml:space="preserve">Early phase clinical and biological markers associated with subclinical atherosclerosis measured at 7 years of evolution in an early inflammatory arthritis cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vandhuick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Allanore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Fardellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 69 (10)</w:t>
+              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (1), pp.58-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606092v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLUTION OF REGULATORY B CELLS UNDER TREATMENT BY BIOLOGICS IN RHEUMATOID ARTHRITIS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Gubler</w:t>
+                <w:t xml:space="preserve">High-Grade Salivary-Gland Involvement, Assessed by Histology or Ultrasonography, Is Associated with a Poor Response to a Single Rituximab Course in Primary Sjögren’s Syndrome: Data from the TEARS Randomized Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divi Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marcorelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-eular.3118⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), pp.e0162787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0162787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564087v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease of Tocilizumab Dose in Patients with Rheumatoid Arthritis: A Pilot Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
+                <w:t xml:space="preserve">The Baseline Th17 Lymphocytes Level Is a Predictive Marker of Good Response to Biologics in Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Jelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Millot</w:t>
+                <w:t xml:space="preserve">Caroline Guignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Fardellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (10)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000445953⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03564091v1</w:t>
+                <w:t xml:space="preserve">hal-03564085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-cell and T-cell quantification in minor salivary glands in primary Sjögren’s syndrome: development and validation of a pixel-based digital procedure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of continuation rates with three TNF alpha antagonists (adalimumab, infliximab, etanercept) in rheumatoid arthritis, ankylosing spondylitis, and psoriatic arthritis: Retrospective 10-year study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Schutz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Divi Cornec</w:t>
+                <w:t xml:space="preserve">Benjamin Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Uguen</w:t>
+                <w:t xml:space="preserve">Agathe Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Quintin-Roué</w:t>
+                <w:t xml:space="preserve">Pauline Lasselin Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sejourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Fardellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (1), </w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83 (5), pp.607-609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13075-016-0924-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270706v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormalities in the Biological or Haematological Domain of the Essdai Predict an Increase in Systemic Disease Activity the Year after: 5-Year Data from the Prospective Multicenter Assess Cohort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Saraux</w:t>
+                <w:t xml:space="preserve">B-cell and T-cell quantification in minor salivary glands in primary Sjögren’s syndrome: development and validation of a pixel-based digital procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Devauchelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dernis</w:t>
+                <w:t xml:space="preserve">Sacha Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divi Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Quintin-Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13075-016-0924-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606097v1</w:t>
+                <w:t xml:space="preserve">hal-01270706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Disease Activity over a 5-Year Period in the 395 Patients with Primary SjoGren's Syndrome of the Assess Prospective Cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Abnormalities in the Biological or Haematological Domain of the Essdai Predict an Increase in Systemic Disease Activity the Year after: 5-Year Data from the Prospective Multicenter Assess Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Gottenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Seror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Saraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ennanuelle Dernis Labous</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 68 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606096v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Baseline Th17 Lymphocytes Level Is a Predictive Marker of Good Response to Biologics in Rheumatoid Arthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Fardellone</w:t>
+                <w:t xml:space="preserve">Evolution of Disease Activity over a 5-Year Period in the 395 Patients with Primary SjoGren's Syndrome of the Assess Prospective Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Gottenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ennanuelle Dernis Labous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 68 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564085v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of continuation rates with three TNF alpha antagonists (adalimumab, infliximab, etanercept) in rheumatoid arthritis, ankylosing spondylitis, and psoriatic arthritis: Retrospective 10-year study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Fardellone</w:t>
+                <w:t xml:space="preserve">Paradoxical articular manifestations in patients with inflammatory bowel diseases treated with infliximab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boyard-Lasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.01.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Gastroenterology &amp; Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (8), pp.876-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MEG.0000000000000643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564084v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early phase clinical and biological markers associated with subclinical atherosclerosis measured at 7 years of evolution in an early inflammatory arthritis cohort</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ALTERED QUALITY OF LIFE IS MAINLY ASSOCIATED WITH PATIENT REPORTED OUTCOMES IN PRIMARY SJOGREN'S SYNDROME PATIENTS: DATA FROM A LARGE THERAPEUTIC TRIAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -P. Louvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Fardellone</w:t>
+                <w:t xml:space="preserve">D. Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Devauchelle-Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jousse-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -M. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75 (2), pp.303-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-eular.3654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564092v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Grade Salivary-Gland Involvement, Assessed by Histology or Ultrasonography, Is Associated with a Poor Response to a Single Rituximab Course in Primary Sjögren’s Syndrome: Data from the TEARS Randomized Trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HISTOMORPHOMETRIC STUDY IN OSTEOPOROTIC PATIENTS WITH NEW FRACTURES AFTER LONG TERM ANTI-OSTEOPOROTIC TREATMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sejourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cohen-Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Goeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Fardellone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (1), pp.S392</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375774v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALTERED QUALITY OF LIFE IS MAINLY ASSOCIATED WITH PATIENT REPORTED OUTCOMES IN PRIMARY SJOGREN'S SYNDROME PATIENTS: DATA FROM A LARGE THERAPEUTIC TRIAL</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Jousse-Joulin</w:t>
+                <w:t xml:space="preserve">Comparaison des taux de survie de 3 anti-TNF (adalimumab, infliximab, étanercept) au cours de la polyarthrite rhumatoïde, de la spondylarthrite ankylosante et du rhumatisme psoriasique : étude rétrospective sur 10 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lasselin Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -M. Berthelot</w:t>
+                <w:t xml:space="preserve">Alice Sejourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Fardellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 75 (2), pp.303-304. </w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83 (2), pp.155-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-eular.3654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606098v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxical articular manifestations in patients with inflammatory bowel diseases treated with infliximab</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EVOLUTION OF REGULATORY B CELLS UNDER TREATMENT BY BIOLOGICS IN RHEUMATOID ARTHRITIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Thiebault</w:t>
+                <w:t xml:space="preserve">C. Guignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Boyard-Lasselin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guillaume</w:t>
+                <w:t xml:space="preserve">C. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Wacrenier</w:t>
+                <w:t xml:space="preserve">G. Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Gastroenterology &amp; Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MEG.0000000000000643⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75 (2), pp.905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-eular.3118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553390v1</w:t>
+                <w:t xml:space="preserve">hal-03564087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HISTOMORPHOMETRIC STUDY IN OSTEOPOROTIC PATIENTS WITH NEW FRACTURES AFTER LONG TERM ANTI-OSTEOPOROTIC TREATMENT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Sejourne</w:t>
+                <w:t xml:space="preserve">Decrease of Tocilizumab Dose in Patients with Rheumatoid Arthritis: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fechtenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cohen-Solal</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Lasselin-Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Jelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98 (1-2), pp.73-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000445953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564089v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des taux de survie de 3 anti-TNF (adalimumab, infliximab, étanercept) au cours de la polyarthrite rhumatoïde, de la spondylarthrite ankylosante et du rhumatisme psoriasique : étude rétrospective sur 10 ans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Fardellone</w:t>
+                <w:t xml:space="preserve">Reliability of histopathological salivary gland biopsy assessment in Sjogren's syndrome: a multicentre cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Quintin-Roue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (6), pp.1056-1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keu453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2015.10.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03690399v1</w:t>
+                <w:t xml:space="preserve">hal-01161881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of histopathological salivary gland biopsy assessment in Sjogren's syndrome: a multicentre cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
+                <w:t xml:space="preserve">Reply to the comment of Brinster et al. “Acquired hemophilia, rheumatoid arthritis, and TNFα antagonists”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Gazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Allanore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison H. Goodall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82 (5), pp.385-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2015.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keu453⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01161881v1</w:t>
+                <w:t xml:space="preserve">hal-02467755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARADOXICAL ARTICULAR MANIFESTATIONS IN INFLAMMATORY BOWEL DISEASES PATIENTS TREATED BY ANTI-TNF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Goeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathurin Fumery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 74 (2), pp.507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2015-eular.1192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to the comment of Brinster et al. “Acquired hemophilia, rheumatoid arthritis, and TNFα antagonists”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alison H. Goodall</w:t>
+                <w:t xml:space="preserve">Usefulness of monitoring of B cell depletion in rituximab-treated rheumatoid arthritis patients in order to predict clinical relapse: a prospective observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-P. Trouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grigioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Curis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dedreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2015.05.003⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 180 (1), pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cei.12481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02467755v1</w:t>
+                <w:t xml:space="preserve">hal-02372200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of monitoring of B cell depletion in rituximab-treated rheumatoid arthritis patients in order to predict clinical relapse: a prospective observational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Dedreux</w:t>
+                <w:t xml:space="preserve">Development of the Sjögren Syndrome Responder Index, a data-driven composite endpoint for assessing treatment efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divi Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (9), pp.1699--1708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/kev114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cei.12481⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02372200v1</w:t>
+                <w:t xml:space="preserve">hal-01997122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Sjögren Syndrome Responder Index, a data-driven composite endpoint for assessing treatment efficacy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+                <w:t xml:space="preserve">Blood and salivary-gland BAFF-driven B-cell hyperactivity is associated to rituximab inefficacy in primary Sjögren's syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divi Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marcorelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaut.2015.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/kev114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01997122v1</w:t>
+                <w:t xml:space="preserve">hal-01253008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood and salivary-gland BAFF-driven B-cell hyperactivity is associated to rituximab inefficacy in primary Sjögren's syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Marcorelles</w:t>
+                <w:t xml:space="preserve">Paradoxical articular manifestations in inflammatory bowel diseases patients treated by anti-TNF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boyard-Lasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.S366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01253008v1</w:t>
+                <w:t xml:space="preserve">hal-03553424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxical articular manifestations in inflammatory bowel diseases patients treated by anti-TNF</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Wacrenier</w:t>
+                <w:t xml:space="preserve">Which and How Many Patients Should Be Included in Randomised Controlled Trials to Demonstrate the Efficacy of Biologics in Primary Sjögren's Syndrome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Gottenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleth Perdriger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (9), pp.e0133907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553424v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone Remodelling Markers in Rheumatoid Arthritis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Defining disease activity states and clinically meaningful improvement in primary Sjögren's syndrome with EULAR primary Sjögren's syndrome disease activity (ESSDAI) and patient-reported indexes (ESSPRI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrika Bootsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J Bowman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Theander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/484280⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2014-206008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444970v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining disease activity states and clinically meaningful improvement in primary Sjögren's syndrome with EULAR primary Sjögren's syndrome disease activity (ESSDAI) and patient-reported indexes (ESSPRI)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bone Remodelling Markers in Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Fardellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goëb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2014-206008⟩</w:t>
+              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/484280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258579v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which and How Many Patients Should Be Included in Randomised Controlled Trials to Demonstrate the Efficacy of Biologics in Primary Sjögren's Syndrome?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+                <w:t xml:space="preserve">Treatment of primary Sjögren syndrome with rituximab: a randomized trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleth Perdriger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 160 (4), pp.233-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7326/M13-1085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133907⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01259832v1</w:t>
+                <w:t xml:space="preserve">hal-00987652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of primary Sjögren syndrome with rituximab: a randomized trial.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+                <w:t xml:space="preserve">European League Against Rheumatism Sjögren's Syndrome Disease Activity Index and European League Against Rheumatism Sjögren's Syndrome Patient-Reported Index: a complete picture of primary Sjögren's syndrome patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Gottenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aleth Perdriger</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (8), pp.1358-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acr.21991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7326/M13-1085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00987652v1</w:t>
+                <w:t xml:space="preserve">hal-00935838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European League Against Rheumatism Sjögren's Syndrome Disease Activity Index and European League Against Rheumatism Sjögren's Syndrome Patient-Reported Index: a complete picture of primary Sjögren's syndrome patients.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Le Guern</w:t>
+                <w:t xml:space="preserve">Recommendations for using TNFα antagonists and French Clinical Practice Guidelines endorsed by the French National Authority for Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goëb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ardizzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athan Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80 (6), pp.574-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2013.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acr.21991⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00935838v1</w:t>
+                <w:t xml:space="preserve">hal-03704392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for using TNFα antagonists and French Clinical Practice Guidelines endorsed by the French National Authority for Health</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Athan Baillet</w:t>
+                <w:t xml:space="preserve">Serum levels of beta2-microglobulin and free light chains of immunoglobulins are associated with systemic disease activity in primary Sjögren's syndrome. Data at enrollment in the prospective ASSESS cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Gottenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Miceli-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Benessiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Devauchelle-Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2013.09.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (5), pp.e59868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0059868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03704392v1</w:t>
+                <w:t xml:space="preserve">hal-00934708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum levels of beta2-microglobulin and free light chains of immunoglobulins are associated with systemic disease activity in primary Sjögren's syndrome. Data at enrollment in the prospective ASSESS cohort.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Devauchelle-Pensec</w:t>
+                <w:t xml:space="preserve">Development of inflammatory bowel disease during anti-TNF-α therapy for inflammatory rheumatic disease. A nationwide series.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Toussirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Houvenagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goëb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2011.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0059868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00934708v1</w:t>
+                <w:t xml:space="preserve">hal-00719600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of inflammatory bowel disease during anti-TNF-α therapy for inflammatory rheumatic disease. A nationwide series.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Martin</w:t>
+                <w:t xml:space="preserve">TNF ALPHA ANTAGONIST THERAPY and safety monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bachelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Blacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Bouhnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 78, pp.15-185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00719600v1</w:t>
+                <w:t xml:space="preserve">hal-00618537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TNF ALPHA ANTAGONIST THERAPY and safety monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoram Bouhnik</w:t>
+                <w:t xml:space="preserve">Paradoxical adverse events of anti-tumour necrosis factor therapy for spondyloarthropathies : a retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goëb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Massy-Guillemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Avenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bacquet-Deschryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 78, pp.15-185</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (7), pp.761-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618537v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition to anti-TNF drugs during pregnancy: Outcome of 15 cases and review of the literature</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposition to anti-TNF drugs during pregnancy : outcome of 15 cases and review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Liote</w:t>
+                <w:t xml:space="preserve">P. Goupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Bandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Solau-Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 76 (1), pp.28-34</w:t>
+              <w:t xml:space="preserve">, 2009, 76, pp.28-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618741v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition to anti-TNF drugs during pregnancy : outcome of 15 cases and review of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Berthelot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. de Bandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Solau Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lioté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 76, pp.28-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxical adverse events of anti-tumour necrosis factor therapy for spondyloarthropathies : a retrospective study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Avenel</w:t>
+                <w:t xml:space="preserve">Exposition to anti-TNF drugs during pregnancy: Outcome of 15 cases and review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bacquet-Deschryver</w:t>
+                <w:t xml:space="preserve">Michel de Bandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Solau-Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Liote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (7), pp.761-4</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76 (1), pp.28-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486222v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition to anti-TNF drugs during pregnancy : outcome of 15 cases and review of the literature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Liote</w:t>
+                <w:t xml:space="preserve">Contribution of PTPN22 1858T, TNFRII 196R and HLA-Shared Epitope Alleles with Rheumatoid Factor and Anti-Citrullinated Protein Antibodies to Very Early Rheumatoid Arthritis Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Goëb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dieudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thomas-L'Otellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (8), pp.1208--1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/ken192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375606v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of PTPN22 1858T, TNFRII 196R and HLA-Shared Epitope Alleles with Rheumatoid Factor and Anti-Citrullinated Protein Antibodies to Very Early Rheumatoid Arthritis Diagnosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Impact of three anti-TNFalpha biologics on existing and emergent autoimmunity in rheumatoid arthritis and spondylartropathy patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bacquet-Deschryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Quillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Goëb</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Jouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (5), pp.445-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/ken192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02084387v1</w:t>
+                <w:t xml:space="preserve">hal-00486232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of three anti-TNFalpha biologics on existing and emergent autoimmunity in rheumatoid arthritis and spondylartropathy patients</w:t>
-[...115 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Association between the TNFRII 196R allele and diagnosis of rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goëb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dieudé</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vittecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vittecoq</w:t>
+                <w:t xml:space="preserve">Othmane Mejjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7, pp.R1056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/ar1777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00090354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15688,797 +15554,797 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the lowest efficacious dose (toledo): results of a multicenter non-inferiority randomized open-label controlled trial assessing tocilizumab or abatacept injection spacing in rheumatoid arthritis patients in remission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dieude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert Marotte</w:t>
+                <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology (EULAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.715-716, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-eular.5060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type I high-IFN gene signature in associated with higher essdai at enrollment and follow-up in the prospective multicenter assess cohort of 395 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Eric Gottenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benno Schwikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Seror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American College of Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, San-Diego, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood and salivary gland BAFF-driven B-cell hyperactivity in rituximab non-responder patients with primary Sjögren’s syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divi Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marcorelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress on Autoimmunity </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OP0189 High Grade Salivary Gland Involvement, Assessed by Histology or Ultrasonography, Is Associated with a Poor Response to Rituximab in Primary Sjögren's Syndrome Patients: Figure 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jousse-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">T. Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marcorelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EULAR 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2015-eular.4156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerance and efficacy of rituximab in primary Sjögren syndrome (TEARS): results of the randomized controlled trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleth Perdriger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'EULAR,"The European League against Rheumatism Congress"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Berlin, Germany. pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition to anti-TNF drugs during pregnancy. Outcome of 15 new cases and extensive review of the literature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Berthelot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. de Bandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Solau-Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lioté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, PARIS, France. Suppl. II:604 (AB0276)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16488,1079 +16354,1079 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIMEFRAME FOR INITIATING METHOTREXATE AND VACCINATION PROTECTION AGAINST PNEUMOCOCCUS IN RHEUMATOID ARTHRITIS: THE VACIMRA STUDY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Optimisation de la réponse vaccinale contre le pneumocoque à l’initiation du méthotrexate dans la polyarthrite rhumatoïde (VACIMRA) : un essai randomisé ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 European Congress of Rheumatology (EULAR 2024)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2024-eular.1621⟩</w:t>
+              <w:t xml:space="preserve">37e Congrès Français de Rhumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France. Revue du Rhumatisme, 91, pp.A29-A30, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2024.10.312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862731v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la réponse vaccinale contre le pneumocoque à l’initiation du méthotrexate dans la polyarthrite rhumatoïde (VACIMRA) : un essai randomisé ouvert</w:t>
+                <w:t xml:space="preserve">BASDAI and ASDAS disease states in relationship to ASAS40 response : post hoc analysis from the ixekizumab COAST-V study in radiographic axial spondyloarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dernis</w:t>
+                <w:t xml:space="preserve">Martin Rudwaleit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Navarro-Compán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Roux</w:t>
+                <w:t xml:space="preserve">Hagen Russ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Richez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brocq</w:t>
+                <w:t xml:space="preserve">Tommaso Panni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Antonietta D'Agostino; Nigel Haroon; Dirk Elewaut; Filip Van den Bosch. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e Congrès Français de Rhumatologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourteenth International Congress on Spondyloarthritides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ghent, Belgium. , Clinical and experimental rheumatology, 42 (9), pp.P99, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811104v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BASDAI and ASDAS disease states in relationship to ASAS40 response : post hoc analysis from the ixekizumab COAST-V study in radiographic axial spondyloarthritis</w:t>
+                <w:t xml:space="preserve">TIMEFRAME FOR INITIATING METHOTREXATE AND VACCINATION PROTECTION AGAINST PNEUMOCOCCUS IN RHEUMATOID ARTHRITIS: THE VACIMRA STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Rudwaleit</w:t>
+                <w:t xml:space="preserve">Jacques Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Navarro-Compán</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elisa Filippi</w:t>
+                <w:t xml:space="preserve">Emmanuelle Dernis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteenth International Congress on Spondyloarthritides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 European Congress of Rheumatology (EULAR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BMJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 83 (Suppl. 1), pp.74-75 / OP0140, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2024-eular.1621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788928v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of delaying initiation of methotrexate by 1 month on the outcome of rheumatoid arthritis at 1 year</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérésa Than</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dernis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérésa Than</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dernis</w:t>
+                <w:t xml:space="preserve">V. Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Breuil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Schaeverbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 European Congress of Rheumatology (EULAR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Copenhague, Denmark. , Annals of the Rheumatic Diseases, 81 (Suppl 1), pp.629.2-630 / POS0700, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2022-eular.4333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the lowest efficacious dose (toledo): results of a multicenter non-inferiority randomized open-label controlled trial assessing tocilizumab or abatacept injection spacing in rheumatoid arthritis patients in remission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kedra Joanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dieudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EULAR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, MADRID, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épidémiologie et caractérisation des atteintes dermatologiques au cours du syndrome de Gougerot- Sjögren primitif à partir des données de trois cohortes (TEARS, ASSESS, diapSS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Roguedas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Misery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Gottenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, PARIS, France. 85 (suppl 1), pp.278, Revue du Rhumatisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICA and NKG2D disease-common variants in a French cohort of patients with spondyloarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fechtenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Immunogenetics and Histocompatibility Conference ; 25th Annual Meeting of the Italian Society for Immunogenetics and Transplantation Biology (AIBT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Venise, Italy. HLA, 91 (5, SI), pp.439-440, 2018, Special Issue:Abstracts for the 32nd European Immunogenetics and Histocompatibility Conference and the 25th Annual Meeting of the Italian Society for Immunogenetics and Transplantation Biology (AIBT) Venice Lido, Italy May 9–12, 2018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tan.13251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood and livery gland BAF-driven B-cell hyperactivity in rituximab non responder patients with primary Sjögren's syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divi Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marcorelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American College of Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId618"/>
+      <w:footerReference w:type="default" r:id="rId617"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17628,51 +17494,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77F0C09B"/>
+    <w:nsid w:val="F68876A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17859,51 +17725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-goeb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3807-545X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132633051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DVL-5672-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05608342v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elbaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Batteux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dadban" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Arnault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2026.103488" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05549981v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lagarde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Grados" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonnaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Warin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Go&#235;b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2026.106050" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05457052v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doussiere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Aboud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm15020491" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dernis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brocq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(25)00071-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05029434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rudwaleit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Navarro-Comp&#225;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Russ" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Panni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Filippi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rap/rkaf012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05054518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Hamidou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Moukarzel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bruy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Deprez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-025-01219-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05008758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fautrel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kedra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Juge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rempenault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Drouet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2025.02.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107335v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Navarro Comp&#225;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaf142.329" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560735v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05170204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Besnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jesson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sobhy Danial" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11356-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04959126v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cronier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grados" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Meynier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Michel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lanoix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2025.105041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05019503v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Sobhy Danial" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Balcaen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14062000" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Elbaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hamidou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A. Bruy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doussiere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-025-12160-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04611221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doussi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Menis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Monnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rap/rkae069" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieud&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giboin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Salliot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42752" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04732017v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2024.09.016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goeb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sobhy Danial" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2024-eular.1911" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Prioul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Guersent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goeb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1466118" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04689331v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Farnos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13164608" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05003204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517763v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Shulenina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aup&#233;e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truffaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04732025v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105790" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473954v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mailhan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouvier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2023.09.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496484v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tiemdjo-Djimaffo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coquerelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52016-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04355425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Than" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dernis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schaeverbeke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brocq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fautrel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2023.10.095" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04105149v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cronier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grados" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meynier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lanoix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2023.03.054" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04067867v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Touboul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sobhy-Danial" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04521943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18053/jctres.09.202302.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03959526v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippoteaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Nottez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cailliau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Houvenagel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12010207" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04179885v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Diep" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fauvet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-023-06868-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391388v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gouron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Fritot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mentaverri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2023.1264111" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03981027v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Barthomeuf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Tesson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beauvillain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rap/rkad002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03684090v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salomon-Goeb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boistelle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deprez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07695-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680557v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Go&#235;b" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-022-06436-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03767978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bohbot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Soudet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Renard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11164841" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03838381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11205978" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03774952v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Richeb&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coiffier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guggenbuhl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mulleman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Couderc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2022-222143" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03837957v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romuald" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Sobhy-Danial" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2022-eular.145" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03832995v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dandurand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.989514" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03723441v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rabin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele de Marco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayam R. Dubash" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farag Shuweihdi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Marzo-Ortega" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/5epyh7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010371v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ouendo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peltier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lefranc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.monrhu.2021.10.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03592718v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mabille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Samad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joseph" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunschweiler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.04.019" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03547673v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deschasse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dupont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Jaureguy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-00721-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169298v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Villon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Orgeolet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roguedas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Gottenberg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2021.105162" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564246v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Choquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peltier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lanoix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2020.10.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606077v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ponchel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Churchman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. El-Jawhari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Burska" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambers" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03563653v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aboudiab" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fardellone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.05.011" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03547675v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Al-Salameh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bennis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andrejak" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brochot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dmrr.3388" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601157v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Promelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gueudry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10102118" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03551522v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Henry-Desailly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9103319" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493387v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lim" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fechtenbaum" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2020.03.007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04574142v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Salmon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Letarouilly" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukshe Kanagaratnam" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9051528" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564005v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Henry-Desailly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-020-05400-5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492661v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fardellone" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.08.003" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107604v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgeolet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Roguedas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Misery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-&#201;. Gottenberg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2020.09.362" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606078v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richebe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coiffier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guggenbuhl" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mulleman" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-eular.5817" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564004v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Salawati" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9103361" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606079v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Roguedas-Contios" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Gottenberg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-eular.1847" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617774v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tarn" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Howard-Tripp" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Lendrem" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(19)30042-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03563947v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mary" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Boursier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desailly Henry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sejourne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.23750" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486316v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tilmant" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Yzet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brazier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loreau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2018.12.002" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591571v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Desoutter" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delvallez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillaume" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41435-018-0044-x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03563586v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andrejak" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Husein" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2018.05.007" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606083v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Darloy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Segaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Eschard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40744-018-0138-y" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564074v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jelin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.12.012" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606084v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grondin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salomon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sevestre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.08.004" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPHQ7SHP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606085v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darloy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Segaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -H. Salmon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -H. Guyot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-eular.3411" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606089v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.12.006" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03859610v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Boursier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mary" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Terrier Lenglet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2017.02.004" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606087v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Salmon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. G. Letarouilly" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquerelle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Guyot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-eular.4440" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606086v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-G Letarouilly" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-eular.4980" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564077v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2017.05.008" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564083v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boudot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Objois" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brazier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.03.012" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606093v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desplats" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Pascart" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Jelin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Norberciak" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Philippe" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-017-3587-8" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02048118v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divi Cornec" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jousse-Joulin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Berthelot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02544267v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Salomon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guignant" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Flahaut" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Brault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-017-1244-x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606094v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecauchois" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentile" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Champsaur" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Mattei" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dillinger" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-eular.2521" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606090v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudens" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eschard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.08.725" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606095v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Auvinet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Touzard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montestruc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafond" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-017-0218-1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352119v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.22974" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606091v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene-Marc Flipo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606092v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bost" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Schwikowski" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Seror" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564087v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guignant" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brault" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flahaut" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gubler" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-eular.3118" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564091v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasselin-Boyard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Millot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445953" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270706v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Costa" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Schutz" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Uguen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quintin-Rou&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-016-0924-2" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606097v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Devauchelle" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606096v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennanuelle Dernis Labous" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564085v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gubler" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564084v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Batteux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Devauchelle" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasselin Boyard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.01.005" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564092v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vandhuick" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Allanore" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borderie" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Louvel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375774v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marhadour" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marcorelles" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162787" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606098v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornec" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mariette" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jousse-Joulin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Berthelot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-eular.3654" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553390v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Thiebault" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boyard-Lasselin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wacrenier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEG.0000000000000643" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564089v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sejourne" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen-Solal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03690399v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sejourn&#233;" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2015.10.004" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161881v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quintin-Roue" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lesourd" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keu453" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553416v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasselin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thiebault" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dupas" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-eular.1192" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467755v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gazal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sacr&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teruel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison H. Goodall" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2015.05.003" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05S8XDW4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372200v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Trouvin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grigioni" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Curis" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dedreux" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cei.12481" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997122v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kev114" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253008v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2015.11.002" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLH4X1SH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553424v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyard-Lasselin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillaume" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wacrenier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444970v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paccou" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/484280" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01258579v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Seror" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrika Bootsma" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Bowman" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Theander" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2014-206008" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01259832v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Perdriger" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133907" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00987652v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M13-1085" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935838v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seror" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Dubost" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Guern" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.21991" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704392v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ardizzone" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Avouac" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athan Baillet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2013.09.001" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-580M0NV7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00934708v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Miceli-Richard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Benessiano" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059868" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719600v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Toussirot" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouache" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2011.10.001" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MKMWNWG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618537v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bachelez" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blacher" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Bouhnik" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618741v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Bandt" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Solau-Gervais" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Liote" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422639v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Berthelot" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Bandt" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goupille" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Solau Gervais" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Liot&#233;" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486222v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Massy-Guillemant" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avenel" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bacquet-Deschryver" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375606v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Berthelot" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Solau-Gervais" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liote" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084387v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieud&#233;" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daveau" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas-L'Otellier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouen" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/ken192" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486232v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bacquet-Deschryver" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quillard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. M&#233;nard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090354v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vittecoq" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Mejjad" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1777" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606082v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieude" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lafourcade" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ducourau" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-eular.5060" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665206v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Eric Gottenberg" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01296624v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Costa" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269953v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marhadour" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcorelles" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-eular.4156" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783135v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320054v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862731v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richez" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://congress2024.eular.org/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2024-eular.1621" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04811104v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2024.10.312" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788928v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Filippi" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133914v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#233;sa Than" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breuil" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schaeverbeke" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2022-eular.4333" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02158682v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedra Joanna" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996589v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Roguedas" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Gottenberg" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606088v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.13251" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270110v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-goeb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3807-545X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132633051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DVL-5672-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05457052v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doussiere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Aboud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Go&#235;b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm15020491" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05549981v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lagarde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Grados" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonnaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Warin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2026.106050" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05608342v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elbaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Batteux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dadban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Arnault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2026.103488" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rudwaleit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Navarro Comp&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Russ" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Panni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Filippi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaf142.329" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dernis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brocq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(25)00071-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05054518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Hamidou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Moukarzel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bruy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Deprez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-025-01219-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05008758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fautrel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kedra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Juge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rempenault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Drouet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2025.02.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05029434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Navarro-Comp&#225;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rap/rkaf012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05170204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Besnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jesson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sobhy Danial" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11356-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04959126v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cronier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grados" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Meynier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lanoix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2025.105041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05019503v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Sobhy Danial" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Balcaen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14062000" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Elbaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hamidou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A. Bruy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doussiere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-025-12160-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04689331v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Farnos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13164608" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05003204v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieud&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giboin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Salliot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42752" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517763v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goeb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Shulenina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aup&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truffaut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04732025v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105790" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862703v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goeb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sobhy Danial" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2024-eular.1911" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862404v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Prioul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Guersent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Monnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1466118" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mailhan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouvier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2023.09.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tiemdjo-Djimaffo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coquerelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52016-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04611221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doussi&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Menis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rap/rkae069" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04732017v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2024.09.016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04179885v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Diep" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fauvet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-023-06868-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gouron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Fritot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mentaverri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2023.1264111" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04105149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cronier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grados" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meynier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lanoix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2023.03.054" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03959526v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippoteaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Nottez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cailliau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Houvenagel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12010207" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04067867v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Touboul" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sobhy-Danial" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04521943v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18053/jctres.09.202302.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03981027v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Barthomeuf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Tesson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beauvillain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rap/rkad002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04355425v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Than" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dernis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schaeverbeke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brocq" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fautrel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2023.10.095" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03837957v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romuald" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Sobhy-Danial" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2022-eular.145" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03838381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11205978" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03774952v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Richeb&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coiffier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guggenbuhl" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mulleman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Couderc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2022-222143" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03767978v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bohbot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Soudet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Renard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11164841" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03832995v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dandurand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.989514" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03723441v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rabin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele de Marco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayam R. Dubash" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farag Shuweihdi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Marzo-Ortega" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/5epyh7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010371v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ouendo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peltier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lefranc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.monrhu.2021.10.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680557v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Go&#235;b" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klein" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-022-06436-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03684090v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salomon-Goeb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boistelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deprez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07695-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606077v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ponchel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Churchman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. El-Jawhari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Burska" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambers" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03592718v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mabille" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Samad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joseph" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunschweiler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.04.019" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03547673v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deschasse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dupont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Jaureguy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lion" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-00721-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169298v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Villon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Orgeolet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roguedas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Gottenberg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2021.105162" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564246v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Choquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peltier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lanoix" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2020.10.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03563653v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aboudiab" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnaire" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fardellone" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.05.011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03547675v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Al-Salameh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bennis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andrejak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brochot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dmrr.3388" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601157v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Promelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gueudry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10102118" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492661v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fardellone" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.08.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564005v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Henry-Desailly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-020-05400-5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03551522v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Henry-Desailly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9103319" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04574142v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Salmon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Letarouilly" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukshe Kanagaratnam" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9051528" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493387v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lim" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fechtenbaum" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2020.03.007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606078v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richebe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coiffier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guggenbuhl" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mulleman" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-eular.5817" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107604v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgeolet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Roguedas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Misery" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-&#201;. Gottenberg" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2020.09.362" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564004v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Salawati" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9103361" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606079v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Roguedas-Contios" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Gottenberg" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-eular.1847" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03563947v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mary" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Boursier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desailly Henry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sejourne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.23750" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617774v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tarn" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Howard-Tripp" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Lendrem" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(19)30042-6" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486316v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tilmant" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Yzet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brazier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loreau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2018.12.002" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591571v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Desoutter" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delvallez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillaume" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41435-018-0044-x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03563586v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andrejak" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Husein" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2018.05.007" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606083v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Darloy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Segaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Eschard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40744-018-0138-y" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606089v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.12.006" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606085v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darloy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Segaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -H. Salmon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -H. Guyot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-eular.3411" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03859610v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Boursier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mary" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Terrier Lenglet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2017.02.004" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606086v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-G Letarouilly" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquerelle" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-eular.4980" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606087v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Salmon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. G. Letarouilly" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Guyot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-eular.4440" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564077v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2017.05.008" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606084v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grondin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salomon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sevestre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.08.004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPHQ7SHP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564074v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jelin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.12.012" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606094v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecauchois" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentile" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Champsaur" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Mattei" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dillinger" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-eular.2521" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02544267v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Salomon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guignant" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Flahaut" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Brault" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-017-1244-x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606095v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Auvinet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Touzard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montestruc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafond" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-017-0218-1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606090v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudens" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eschard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.08.725" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-02048118v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divi Cornec" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jousse-Joulin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Berthelot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606093v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desplats" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Pascart" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Jelin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Norberciak" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Philippe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-017-3587-8" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606091v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene-Marc Flipo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352119v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.22974" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606092v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bost" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Schwikowski" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Seror" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564083v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boudot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Objois" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brazier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.03.012" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564092v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vandhuick" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Allanore" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borderie" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Louvel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375774v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Costa" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marhadour" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marcorelles" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162787" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564085v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gubler" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564084v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Batteux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Devauchelle" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasselin Boyard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.01.005" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270706v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Schutz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Uguen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quintin-Rou&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-016-0924-2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606097v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Devauchelle" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606096v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennanuelle Dernis Labous" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553390v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Thiebault" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boyard-Lasselin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wacrenier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEG.0000000000000643" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606098v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornec" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mariette" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jousse-Joulin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Berthelot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-eular.3654" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564089v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sejourne" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen-Solal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03690399v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sejourn&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2015.10.004" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564087v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guignant" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brault" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flahaut" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gubler" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-eular.3118" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564091v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasselin-Boyard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Millot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445953" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161881v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quintin-Roue" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lesourd" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keu453" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467755v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gazal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sacr&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teruel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison H. Goodall" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2015.05.003" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05S8XDW4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553416v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasselin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thiebault" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dupas" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-eular.1192" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372200v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Trouvin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquot" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grigioni" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Curis" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dedreux" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cei.12481" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997122v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kev114" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253008v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2015.11.002" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLH4X1SH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553424v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyard-Lasselin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillaume" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wacrenier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-01259832v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Perdriger" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133907" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-01258579v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Seror" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrika Bootsma" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Bowman" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Theander" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2014-206008" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444970v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paccou" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/484280" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-00987652v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M13-1085" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-00935838v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seror" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Dubost" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Guern" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.21991" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704392v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ardizzone" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Avouac" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athan Baillet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2013.09.001" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-580M0NV7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-00934708v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Miceli-Richard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Benessiano" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059868" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719600v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Toussirot" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouache" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2011.10.001" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MKMWNWG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618537v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bachelez" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blacher" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Bouhnik" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486222v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Massy-Guillemant" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avenel" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bacquet-Deschryver" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375606v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goupille" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Berthelot" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Bandt" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Solau-Gervais" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liote" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422639v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Berthelot" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Solau Gervais" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Liot&#233;" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618741v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Bandt" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Solau-Gervais" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Liote" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084387v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieud&#233;" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daveau" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas-L'Otellier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouen" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/ken192" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486232v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bacquet-Deschryver" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quillard" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. M&#233;nard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090354v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vittecoq" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Mejjad" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1777" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606082v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieude" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lafourcade" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ducourau" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-eular.5060" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665206v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Eric Gottenberg" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01296624v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Costa" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269953v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marhadour" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcorelles" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-eular.4156" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-00783135v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320054v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04811104v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2024.10.312" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788928v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Filippi" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862731v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richez" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://congress2024.eular.org/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2024-eular.1621" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133914v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#233;sa Than" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breuil" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schaeverbeke" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2022-eular.4333" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-02158682v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedra Joanna" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996589v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Roguedas" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Gottenberg" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606088v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.13251" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270110v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>