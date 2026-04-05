--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="900D83FC"/>
+    <w:nsid w:val="30AA3DD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>