--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.635416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Granata </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Musique et musicologie - Nantes Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-3120-0128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">242752942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2024 : Maître de conférences en Musique et musicologie ; Responsable du parcours &amp;quot;Humanités et musique&amp;quot; - UFR Lettres et Langages, Nantes Université2023-2024 : Chercheur postodoctoral - ITI CREAA / ACCRA, Université de Strasbourg2021-2023 : Responsable de l'école de musique et professeur (piano jazz, improvisation, musiques latines) - MJC Philippe Desforges, Nancy2016-2020 : Doctorant contractuel - Archives Henri Poincaré, Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 : Docteur en philosophie (sujet : &amp;quot;L'expressivité du blues : une exploration philosophique&amp;quot; ; dir. R. Pouivet & A. Arbo) - Université de Lorraine, Nancy2016 : Master &amp;quot;Musique&amp;quot; - EHESS, Paris2015 : Master &amp;quot;Philosophie contemporaine&amp;quot; - ENS Ulm2010-2014 : Élève normalien - ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux avatars du live sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue musicale OICRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chastagner, Des barrios aux bayous. Musique populaire et identités aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.17360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production du live dans la salsa dura : le cas de la chaîne Youtube Congahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1-2), pp.143-157. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12vkg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage(s) de la musique : sur la nature du symbolisme musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177 (2), pp.39-53. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/caph1.177.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expressivité du blues : une construction de signification ? À propos d’un concert de Jimmy « Duck » Holmes à Natchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.9-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Palmer, Deep Blues : du Delta du Mississippi à Chicago, des Etats-Unis au reste du monde. Une histoire culturelle et musicale du blues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Socialisations musicales, 11, pp.8653. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transposition.8653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerrold Levinson, L’expérience musicale. Appréciation, expression, émotion. J. Levinson, Éd. et trad. Cl. Canonne et P. Saint-Germier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108, pp.507-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une branche francophone de l’esthétique analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schuppert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (2), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.030.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Muller, La puissance de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 114 (114), pp.298-299. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.222.0281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réticences sur les théories de la ressemblance en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24-2, pp.125 - 145. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Arbo et Pierre-Emmanuel Lephay (dir.), Quand l'enregistrement change la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissonanz = Dissonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques des Archives Henri Poincaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Gouzouazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques des Archives Henri-Poincaré 2017, 6 et 7 juin 2017, Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets, oeuvres et mondes virtuels: problèmes esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Anne-Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Declos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03623410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esthétique analytique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schuppert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 30 (2), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse musicale entre forme et contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le blues au-delà des émotions : philosophie de l'expression musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261, 2025, 979-1-0370-3930-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie de l'esthétique : Perspectives et débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pouivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. , 2020, ‎2738497446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pouivet, un philosophe dans son fauteuil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouriau; Anthony Feneuil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du bon, du vrai, du Pouivet. Mélanges pour Roger Pouivet.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l'Université de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-232, 2025, Mélanges, 978-2-38451-183-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le blues sans mélancolie ? Contre les histoires révisionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologie de l'esthétique : perspectives et débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-238, 2020, 2738497446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives et incertitudes sur la notion de compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologie de l'esthétique : perspectives et débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-247, 2020, 2738497446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virtuel et le réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Declos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression des émotions dans la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.030.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expressivité du blues : une exploration philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université de Lorraine, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021LORR0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03245221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.635416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Granata </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Musique et musicologie - Nantes Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-3120-0128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">242752942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2024 : Maître de conférences en Musique et musicologie ; Responsable du parcours &amp;quot;Humanités et musique&amp;quot; - UFR Lettres et Langages, Nantes Université2023-2024 : Chercheur postodoctoral - ITI CREAA / ACCRA, Université de Strasbourg2021-2023 : Responsable de l'école de musique et professeur (piano jazz, improvisation, musiques latines) - MJC Philippe Desforges, Nancy2016-2020 : Doctorant contractuel - Archives Henri Poincaré, Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 : Docteur en philosophie (sujet : &amp;quot;L'expressivité du blues : une exploration philosophique&amp;quot; ; dir. R. Pouivet & A. Arbo) - Université de Lorraine, Nancy2016 : Master &amp;quot;Musique&amp;quot; - EHESS, Paris2015 : Master &amp;quot;Philosophie contemporaine&amp;quot; - ENS Ulm2010-2014 : Élève normalien - ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage(s) de la musique : sur la nature du symbolisme musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177 (2), pp.39-53. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/caph1.177.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chastagner, Des barrios aux bayous. Musique populaire et identités aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.17360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production du live dans la salsa dura : le cas de la chaîne Youtube Congahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1-2), pp.143-157. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12vkg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux avatars du live sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue musicale OICRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expressivité du blues : une construction de signification ? À propos d’un concert de Jimmy « Duck » Holmes à Natchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.9-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Palmer, Deep Blues : du Delta du Mississippi à Chicago, des Etats-Unis au reste du monde. Une histoire culturelle et musicale du blues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Socialisations musicales, 11, pp.8653. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transposition.8653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerrold Levinson, L’expérience musicale. Appréciation, expression, émotion. J. Levinson, Éd. et trad. Cl. Canonne et P. Saint-Germier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108, pp.507-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une branche francophone de l’esthétique analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schuppert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (2), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.030.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Muller, La puissance de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 114 (114), pp.298-299. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.222.0281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réticences sur les théories de la ressemblance en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24-2, pp.125 - 145. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Arbo et Pierre-Emmanuel Lephay (dir.), Quand l'enregistrement change la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissonanz = Dissonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques des Archives Henri Poincaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Gouzouazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques des Archives Henri-Poincaré 2017, 6 et 7 juin 2017, Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets, oeuvres et mondes virtuels: problèmes esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Anne-Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Declos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03623410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esthétique analytique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schuppert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 30 (2), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse musicale entre forme et contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVIII, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le blues au-delà des émotions : philosophie de l'expression musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261, 2025, 979-1-0370-3930-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie de l'esthétique : Perspectives et débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pouivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. , 2020, ‎2738497446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pouivet, un philosophe dans son fauteuil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouriau; Anthony Feneuil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du bon, du vrai, du Pouivet. Mélanges pour Roger Pouivet.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l'Université de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-232, 2025, Mélanges, 978-2-38451-183-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le blues sans mélancolie ? Contre les histoires révisionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologie de l'esthétique : perspectives et débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-238, 2020, 2738497446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives et incertitudes sur la notion de compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologie de l'esthétique : perspectives et débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-247, 2020, 2738497446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virtuel et le réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Declos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression des émotions dans la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.030.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expressivité du blues : une exploration philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Granata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université de Lorraine, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021LORR0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03245221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30AA3DD2"/>
+    <w:nsid w:val="B9B842E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-granata" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3120-0128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242752942" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Granata" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.17360" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696972v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vkg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.177.0040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.8653" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697080v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schuppert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.030.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.222.0281" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2322" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gouzouazi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Anne-Braun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Declos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697011v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697104v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/le-blues-au-dela-des-emotions-vincent-granata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pouivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384511822" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697024v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chalmers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Davies" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.030.0071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03245221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0047" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-granata" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3120-0128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242752942" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696957v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Granata" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.177.0040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.17360" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vkg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.8653" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697080v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schuppert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.030.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.222.0281" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2322" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gouzouazi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Anne-Braun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Declos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697011v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697104v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/le-blues-au-dela-des-emotions-vincent-granata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pouivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384511822" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697024v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chalmers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Davies" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.030.0071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03245221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0047" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>