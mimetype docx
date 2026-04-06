--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -228,299 +228,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oops, I Sampled it Again: Reinterpreting Confidence Intervals in Few-Shot Learning</w:t>
+                <w:t xml:space="preserve">Local Mixup: Interpolation of closest input signals to prevent manifold intrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Lafargue</w:t>
+                <w:t xml:space="preserve">Raphael Baena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Anthony Smith</w:t>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Vermet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 219, pp.109395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702128v1</w:t>
+                <w:t xml:space="preserve">hal-04591752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Mixup: Interpolation of closest input signals to prevent manifold intrusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oops, I Sampled it Again: Reinterpreting Confidence Intervals in Few-Shot Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Baena</w:t>
+                <w:t xml:space="preserve">Luke Anthony Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+                <w:t xml:space="preserve">Franck Vermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathias Löwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://openreview.net/forum?id=JxxkKt9yrx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591752v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Strong and Simple Deep Learning Baseline for BCI Motor Imagery Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -591,1378 +591,1378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking Weight Decay for Efficient Neural Network Pruning</w:t>
+                <w:t xml:space="preserve">Squeezing Backbone Feature Distributions to the Max for Efficient Few-Shot Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Tessier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Yuqing Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging8030064⟩</w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (5), pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a15050147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675138v1</w:t>
+                <w:t xml:space="preserve">hal-03675145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy—Ensemble Augmented-Shot-Y-Shaped Learning: State-of-The-Art Few-Shot Classification with Simple Components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rethinking Weight Decay for Efficient Neural Network Pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassir Bendou</w:t>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuqing Hu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+                <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8 (7), pp.179. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging8070179⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 8 (3), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging8030064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714237v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squeezing Backbone Feature Distributions to the Max for Efficient Few-Shot Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Easy—Ensemble Augmented-Shot-Y-Shaped Learning: State-of-The-Art Few-Shot Classification with Simple Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Bendou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqing Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pateux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (5), pp.147. </w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (7), pp.179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a15050147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jimaging8070179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675145v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laplacian networks: bounding indicator function smoothness for neural networks robustness</w:t>
+                <w:t xml:space="preserve">ThriftyNets: Convolutional Neural Networks with Tiny Parameter Budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Lassance</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Guillaume Coiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSIPA Transactions on Signal and Information Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.e2. </w:t>
+              <w:t xml:space="preserve">IoT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.222-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/ATSIP.2021.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/iot2020012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134179v1</w:t>
+                <w:t xml:space="preserve">hal-03238788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Visual Localization via Graph Smoothing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantization and Deployment of Deep Neural Networks on Microcontrollers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasir Latif</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi Garg</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ian Reid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging7020020⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (9), p1-p2 / 2984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21092984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487479v1</w:t>
+                <w:t xml:space="preserve">hal-03208457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantization and Deployment of Deep Neural Networks on Microcontrollers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting the Generalization Ability of a Few-Shot Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
+                <w:t xml:space="preserve">Myriam Bontonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Louis Béthune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21092984⟩</w:t>
+              <w:t xml:space="preserve">Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/info12010029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208457v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Generalization Ability of a Few-Shot Classifier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Some Remarks on Replicated Simulated Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Löwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/info12010029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-021-02727-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241656v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Remarks on Replicated Simulated Annealing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Laplacian networks: bounding indicator function smoothness for neural networks robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lassance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Vermet</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-021-02727-z⟩</w:t>
+              <w:t xml:space="preserve">APSIPA Transactions on Signal and Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ATSIP.2021.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238781v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradients of connectivity as graph Fourier bases of brain activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Improved Visual Localization via Graph Smoothing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lassance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Garg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Reid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/netn_a_00183⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging7020020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238786v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing Deep Neural Networks Latent Space Geometries with Graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Gradients of connectivity as graph Fourier bases of brain activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Ortega</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbasset Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/a14020039⟩</w:t>
+              <w:t xml:space="preserve">Network Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (2), pp.322-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/netn_a_00183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238776v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ThriftyNets: Convolutional Neural Networks with Tiny Parameter Budget</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Representing Deep Neural Networks Latent Space Geometries with Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lassance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IoT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (2), pp.222-235. </w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/iot2020012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/a14020039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238788v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budget Restricted Incremental Learning with Pre-Trained Convolutional Neural Networks and Binary Associative Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2003,525 +2003,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimiNet: a Novel Method for Quantifying Brain Network Similarity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Transfer Incremental Learning Using Data Augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2017.2750160⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (12), pp.2512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app8122512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591250v1</w:t>
+                <w:t xml:space="preserve">hal-01950211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Inference of Graph Diffusion Processes From Observations of Stationary Signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Associative Memories to Accelerate Approximate Nearest Neighbor Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael Rabbat</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Löwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSIPN.2017.2742940⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app8091676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875916v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer Incremental Learning Using Data Augmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">SimiNet: a Novel Method for Quantifying Brain Network Similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mheich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dufor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app8122512⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (9), pp.2238-2249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2017.2750160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950211v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associative Memories to Accelerate Approximate Nearest Neighbor Search</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Characterization and Inference of Graph Diffusion Processes From Observations of Stationary Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Vermet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (9), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3), pp.481 - 496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app8091676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSIPN.2017.2742940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875907v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory vectors for similarity search in high-dimensional spaces</w:t>
               </w:r>
@@ -2533,64 +2533,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Iscen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2650,90 +2650,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Inference of Graph Diffusion Processes from Observations of Stationnary Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, PP (99), </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2761,737 +2761,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storing sequences in binary tournament-based neural networks</w:t>
+                <w:t xml:space="preserve">A Biologically Inspired Framework for Visual Information Processing and an Application on Modeling Bottom-Up Visual Attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ala Aboudib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Berrou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Rabbat</w:t>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (5), pp.913 - 925. </w:t>
+              <w:t xml:space="preserve">Cognitive Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (6), pp.1007 - 1026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNNLS.2015.2431319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12559-016-9430-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308341v1</w:t>
+                <w:t xml:space="preserve">hal-01511159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Sparse Associative Memories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Storing sequences in binary tournament-based neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Vermet</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-016-1530-z⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (5), pp.913 - 925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNNLS.2015.2431319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374657v1</w:t>
+                <w:t xml:space="preserve">hal-01308341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant Associative Memories Based on c-Partite Graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A Comparative Study of Sparse Associative Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warren J. Gross</w:t>
+                <w:t xml:space="preserve">Judith Heusel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Löwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64 (4), pp.829 - 841. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 164 (1), pp.105 - 129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2489600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10955-016-1530-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314706v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twin Neurons for Efficient Real-World Data Distribution in Networks of Neural Cliques. Applications in Power Management in Electronic Circuits</w:t>
+                <w:t xml:space="preserve">Fault-Tolerant Associative Memories Based on c-Partite Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartosz Boguslawski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Seguin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Heitzmann</w:t>
+                <w:t xml:space="preserve">Warren J. Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNNLS.2015.2480545⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (4), pp.829 - 841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2489600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271611v1</w:t>
+                <w:t xml:space="preserve">hal-01314706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the Connectivity of Sparse Neural Associative Memories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twin Neurons for Efficient Real-World Data Distribution in Networks of Neural Cliques. Applications in Power Management in Electronic Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartosz Boguslawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Tigréat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+                <w:t xml:space="preserve">Fabrice Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Horrein</w:t>
+                <w:t xml:space="preserve">Frédéric Heitzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (2), pp.375 - 387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNNLS.2015.2480545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499953v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Biologically Inspired Framework for Visual Information Processing and an Application on Modeling Bottom-Up Visual Attention</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Constraining the Connectivity of Sparse Neural Associative Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tigréat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Horrein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal On Advances in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.203-213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511159v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithm and Architecture for a Low-Power Content-Addressable Memory Based on Sparse-Clustered Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hooman Jarollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoya Onizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3564,77 +3564,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storing sparse messages in networks of neural cliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrooz Kamary Aliabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoran Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (5), pp.980 - 989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3694,51 +3694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hooman Jarollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoya Onizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3802,51 +3802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hooman Jarollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoya Onizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noboru Sakimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3910,64 +3910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse neural networks with large learning diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (7), pp.1087 - 1096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4072,64 +4072,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leduc-Primeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2026 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4148,442 +4148,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478355v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la Résolution comme Technique de Compression pour les Systèmes d'Apprentissage Profond en Vision</w:t>
+                <w:t xml:space="preserve">Bit-Width-Aware Design Environment for Few-Shot Learning on Edge AI Hardware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Morlier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">R. Kanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Blevec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Onizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Londres, United Kingdom. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS56072.2025.11044227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497988v1</w:t>
+                <w:t xml:space="preserve">hal-05237691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input Resolution Downsizing as a Compression Technique for Vision Deep Learning Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Réduction de la Résolution comme Technique de Compression pour les Systèmes d'Apprentissage Profond en Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097338v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bit-Width-Aware Design Environment for Few-Shot Learning on Edge AI Hardware</w:t>
+                <w:t xml:space="preserve">Input Resolution Downsizing as a Compression Technique for Vision Deep Learning Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kanda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Le Blevec</w:t>
+                <w:t xml:space="preserve">Jérémy Morlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Onizawa</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mathieu Léonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Londres, United Kingdom. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2025 International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS56072.2025.11044227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11229265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237691v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Adaptive Deep Learning Method For BCI Motor Imagery Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4617,90 +4617,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Environment of Quantization-Aware Edge AI Hardware for Few-Shot Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Onizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hanyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4747,77 +4747,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Transfer in Classification: How Well do Subsets of Classes Generalize?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Baena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1836-1840, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4864,2410 +4864,2410 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GRETSI'23: XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644669v1</w:t>
+                <w:t xml:space="preserve">hal-04507161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Operability of Compression Techniques for Efficient Deployment of CNNs on Microcontrollers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYSINT 2022: International Conference on System-Integrated Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850858v1</w:t>
+                <w:t xml:space="preserve">hal-04644669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy Based Feature Regularization to Improve Transferability of Deep Learning Models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Inter-Operability of Compression Techniques for Efficient Deployment of CNNs on Microcontrollers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamoud Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Blevec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Léonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095195⟩</w:t>
+              <w:t xml:space="preserve">SYSINT 2022: International Conference on System-Integrated Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Genova, Italy. pp.543-552, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16281-7_51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173117v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Consumption Analysis of pruned Semantic Segmentation Networks on an Embedded GPU</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Un modèle statistique pour prédire la généralisation dans des tâches de classification avec peu d'exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Bendou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYSINT 2022: International Conference on System-Integrated Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767636v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Graph Signal Interpolation with an Application for Merging BCI Datasets with Various Dimensionalities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+                <w:t xml:space="preserve">Energy Consumption Analysis of pruned Semantic Segmentation Networks on an Embedded GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Léonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10097201⟩</w:t>
+              <w:t xml:space="preserve">SYSINT 2022: International Conference on System-Integrated Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, Sep 2022, Genova, Italy. pp.553-563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16281-7_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173113v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Dimension Reduction and Variational Inference for Transductive Few-Shot Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqing Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISTATS 2023: 26th International Conference on Artificial Intelligence and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Valence, Spain. pp.5899-5917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle statistique pour prédire la généralisation dans des tâches de classification avec peu d'exemples</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Entropy Based Feature Regularization to Improve Transferability of Deep Learning Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Baena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644714v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Model for Predicting Generalization in Few-Shot Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+                <w:t xml:space="preserve">Spatial Graph Signal Interpolation with an Application for Merging BCI Datasets with Various Dimensionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lukas Mauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2023: 31st European Signal Processing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289951⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2023: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10097201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002766v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Learning for Efficient Few-Shot Classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A Statistical Model for Predicting Generalization in Few-Shot Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Bendou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Mauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095220⟩</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2023: 31st European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. pp.1260-1264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173107v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation entropique des vecteurs de caractéristiques d'un réseau de neurones pour une meilleur transférabilité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Active Learning for Efficient Few-Shot Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymane Abdali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartosz Boguslawski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058379v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Régularisation entropique des vecteurs de caractéristiques d'un réseau de neurones pour une meilleur transférabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Baena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'23: XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche et d'Etudes de Traitement du Signal et des Images GRETSI, Aug 2023, Grenoble (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507161v1</w:t>
+                <w:t xml:space="preserve">hal-04058379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Not-So-Obvious Effects of Structured Pruning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Classes adversaires dans l'apprentissage avec peu d'exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2022 - Hardware-aware efficient training (HAET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706472v1</w:t>
+                <w:t xml:space="preserve">hal-03690074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Local Mixup to Prevent Manifold Intrusion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Investigating the Not-So-Obvious Effects of Structured Pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Léonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2022: 30th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICML 2022 - Hardware-aware efficient training (HAET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909890⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03683702v1</w:t>
+                <w:t xml:space="preserve">hal-03706472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Structured Pruning of Convolutional Neural Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A Local Mixup to Prevent Manifold Intrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Baena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiPS 2022: IEEE Workshop on Signal Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">EUSIPCO 2022: 30th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SiPS55645.2022.9919253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767634v1</w:t>
+                <w:t xml:space="preserve">hal-03683702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Mixup Local pour empêcher les intrusions de variétés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Leveraging Structured Pruning of Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SiPS 2022: IEEE Workshop on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS55645.2022.9919253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693098v1</w:t>
+                <w:t xml:space="preserve">hal-03767634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élagage de réseaux profond de neurones par dégradation sélective des pondérations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Un Mixup Local pour empêcher les intrusions de variétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Baena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695958v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le manchot, la banane et la bibliothèque. . . (de la désambiguïsation d'une tâche de classification avec un exemple)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élagage de réseaux profond de neurones par dégradation sélective des pondérations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Léonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassir Bendou</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hannagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694660v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pruning Graph Convolutional Networks to Select Meaningful Graph Frequencies for FMRI Decoding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Le manchot, la banane et la bibliothèque. . . (de la désambiguïsation d'une tâche de classification avec un exemple)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Bendou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2022: 30th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909966⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04173125v1</w:t>
+                <w:t xml:space="preserve">hal-03694660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élagage de réseaux de neurones convolutifs sur graphes pour la sélection de fréquences significatives pour le décodage d'IRMf</w:t>
+                <w:t xml:space="preserve">Pruning Graph Convolutional Networks to Select Meaningful Graph Frequencies for FMRI Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2022: 30th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.937-941, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696640v1</w:t>
+                <w:t xml:space="preserve">hal-04173125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classes adversaires dans l'apprentissage avec peu d'exemples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+                <w:t xml:space="preserve">Élagage de réseaux de neurones convolutifs sur graphes pour la sélection de fréquences significatives pour le décodage d'IRMf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690074v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Deep Neural Networks to Predict and Improve the Performance of Polar Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2021: 11th IEEE International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7301,64 +7301,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Topology Inference Benchmarks for Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lassance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Mateos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7399,304 +7399,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based Interpolation of Feature Vectors for Accurate Few-Shot Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Leveraging the Feature Distribution in Transfer-Based Few-Shot Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqing Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Pateux</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pateux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2020: 25th International Conference on Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412076⟩</w:t>
+              <w:t xml:space="preserve">ICANN 2021: 30th International Conference on Artificial Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.487-499, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86340-1_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238774v1</w:t>
+                <w:t xml:space="preserve">hal-03675135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging the Feature Distribution in Transfer-Based Few-Shot Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Graph-based Interpolation of Feature Vectors for Accurate Few-Shot Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqing Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pateux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANN 2021: 30th International Conference on Artificial Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.487-499, </w:t>
+              <w:t xml:space="preserve">ICPR 2020: 25th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.8164-8171, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86340-1_39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675135v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Intrinsic Definition of Robustness for a Classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. pp.4015-4019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7730,77 +7730,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention Based Pruning for Shift Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lassance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Courbariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7860,77 +7860,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring Graph Signal Translations as Invariant Transformations for Classification Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Baena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2021: 29th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8003,51 +8003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lassance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8098,90 +8098,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few-Shot Decoding of Brain Activation Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bontonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2021: 29th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland. pp.1326-1330, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8209,321 +8209,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Hardware Implementation of Incremental Learning and Inference on Chip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Geometric Knowledge Distillation with Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lassance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Myriam Bontonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2019 : 17th IEEE International New Circuits and Systems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961310⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2020: IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.8484-8488, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487476v1</w:t>
+                <w:t xml:space="preserve">hal-02871309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustesse structurelle des architectures d'apprentissage profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lassance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPU-based Self-Organizing-Maps for Post-Labeled Few-Shot Unsupervised Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Neural Information Processing (ICONIP) 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Bangkok, Thailand. pp.404-416, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8551,481 +8555,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantized Guided Pruning for Efficient Hardware Implementations of Deep Neural Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Efficient Hardware Implementation of Incremental Learning and Inference on Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yoshua Bengio</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2020 : 18th IEEE International New Circuits and Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Montréal, Canada. pp.206-209, </w:t>
+              <w:t xml:space="preserve">NEWCAS 2019 : 17th IEEE International New Circuits and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934543v1</w:t>
+                <w:t xml:space="preserve">hal-02487476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle unifié pour la classification de signaux sur graphe avec de l'apprentissage profond</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Quantized Guided Pruning for Efficient Hardware Implementations of Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshua Bengio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS 2020 : 18th IEEE International New Circuits and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Montréal, Canada. pp.206-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871259v1</w:t>
+                <w:t xml:space="preserve">hal-02934543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Geometric Knowledge Distillation with Graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Un modèle unifié pour la classification de signaux sur graphe avec de l'apprentissage profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bontonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lassance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020: IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871309v1</w:t>
+                <w:t xml:space="preserve">hal-02871259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Graph Smoothness Loss for Training Deep Learning Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bontonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lassance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Data Science Workshop (DSW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Minneapolis, United States. pp.160-164, </w:t>
@@ -9063,90 +9063,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Robustness for Deep Learning Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lassance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Data Science Workshop (DSW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Minneapolis, United States. pp.125-129, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9180,77 +9180,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing linear structure-based and data-driven latent spatial representations for sequence prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bontonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lassance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9297,90 +9297,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustesse des réseaux de neurones profonds aux défaillances mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leduc-Primeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Ben Soussia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9418,90 +9418,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training Modern Deep Neural Networks for Memory-Fault Robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leduc-Primeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Ben Soussia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9548,64 +9548,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Inside Look at Deep Neural Networks using Graph Signal Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9652,90 +9652,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Accuracy of Nonparametric Transfer Learning Via Vector Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2018 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Calgary, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9769,77 +9769,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching Convolutional Neural Networks without Priors about Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo Rosar Kos Lassance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Vialatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSW 2018 : IEEE Data Science Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lausanne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9912,51 +9912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo Rosar Kós Lassance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalSIP 2018 : IEEE International Conference on Signal and Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Anaheim, États-Unis. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9990,90 +9990,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budget Restricted Incremental Learning with Pre-Trained Convolutional Neural Networks and Binary Associative Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10146,51 +10146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Stérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COGNITIVE 2017 : Ninth International Conference on Advanced Cognitive Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Athènes, Greece. pp.76 - 81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10215,90 +10215,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Learning on Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10371,64 +10371,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10492,51 +10492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalSIP 2017 : 5th IEEE Global Conference on Signal and Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montreal, Canada. pp.618 - 622, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10570,77 +10570,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning local receptive fields and their weight sharing scheme on graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montreal, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10674,51 +10674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical graph signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 51st Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Pacific Grove, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10765,77 +10765,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of Neural Clique Networks Subject to Synaptic Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Coyac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COGNITIVE 2017 : The Ninth International Conference on Advanced Cognitive Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Athènes, Greece. pp.4 - 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10873,51 +10873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NoC-MRAM Architecture for Memory-Based Computing: database-search case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoya Onizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10994,90 +10994,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding All Matches in a Database using Binary Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11115,77 +11115,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Willshaw Networks with Local Inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tigréat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Horrein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Eighth International Conference on Advanced Cognitive Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11204,650 +11204,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed coding and synaptic pruning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Neighborhood-Preserving Translations on Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2016 : 9th International symposium on Turbo Codes and Iterative Information Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Brest, France. pp.206 - 210</w:t>
+              <w:t xml:space="preserve">GlobalSIP 2016 : IEEE Global Conference on Signal and Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Arlington, United States. pp.410 - 414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374130v1</w:t>
+                <w:t xml:space="preserve">hal-01511073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood-Preserving Translations on Graphs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A Neural Network Model for Solving the Feature Correspondence Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Aboudib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GlobalSIP 2016 : IEEE Global Conference on Signal and Information Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICANN 2016 : 25th International Conference on Artificial Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.439 - 446, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44781-0_52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511073v1</w:t>
+                <w:t xml:space="preserve">hal-01371020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neural Network Model for Solving the Feature Correspondence Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Distributed coding and synaptic pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Coyac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANN 2016 : 25th International Conference on Artificial Neural Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISTC 2016 : 9th International symposium on Turbo Codes and Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brest, France. pp.206 - 210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-44781-0_52⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01371020v1</w:t>
+                <w:t xml:space="preserve">hal-01374130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Turbo-Inspired Iterative Approach for Correspondence Problems of Image Features</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Assembly output codes for learning neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tigréat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Rosar Kos Lassance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2016 : 9th International symposium on Turbo Codes and Iterative Information Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593110⟩</w:t>
+              <w:t xml:space="preserve">ISTC 2016 - 9th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brest, France. pp.285-289, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374636v1</w:t>
+                <w:t xml:space="preserve">hal-01502488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly output codes for learning neural networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Turbo-Inspired Iterative Approach for Correspondence Problems of Image Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ala Aboudib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Berrou</w:t>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2016 - 9th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Brest, France. pp.285-289, </w:t>
+              <w:t xml:space="preserve">ISTC 2016 : 9th International symposium on Turbo Codes and Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brest, France. pp.226 - 230, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502488v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a characterization of the Uncertainty cuve for graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2016 : 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4558 - 4562, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11894,64 +11894,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nearest Neighbour Search Using Binary Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demetrio Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoran Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCNN 2016 : International Joint Conference on Neural Networks </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.5106 - 5112, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11985,77 +11985,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massively parallel implementation of sparse message retrieval algorithms in Clustered Clique Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tigréat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Horrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2016 International Conference on High Performance Computing &amp; Simulation (HPCS2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Innsbrück, Austria. pp.935 - 939, </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12102,90 +12102,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing graphs from diffused worshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSP 2016 : Graph Signal Processing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12223,51 +12223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression of Deep Neural Networks on the Fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12331,51 +12331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Danilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hooman Jarollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12439,77 +12439,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel algorithm for measuring graph similarity: application to brain networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mheich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12564,90 +12564,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Tags to Improve Diversity of Sparse Associative Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COGNITIVE 2015: The Seventh International Conference on Advanced Cognitive Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Nice, France. pp.1 - 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12672,103 +12672,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SimNet: A new algorithm for measuring brain networks similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mheich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICABME 2015 : 3rd International Conference on Advances in Biomedical Engineering Advances in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Beyrouth, Lebanon. pp.119 - 122, </w:t>
@@ -12806,77 +12806,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic face recognition using SIFT and networks of tagged neural cliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Cognitive Technologies and Applications 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Nice, France. pp.57 - 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12914,77 +12914,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une caractérisation de la courbe d'incertitude pour des graphes portant des signaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13022,90 +13022,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph reconstruction from the observation of diffused signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allerton 2015 : 63th Annual Allerton conference on communication, control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Allerton, United States. pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13130,64 +13130,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing Relational-Algebraic Operators for Improving Cognitive Abilities in Networks of Neural Cliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Aboudib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Tessiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13264,51 +13264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Conde-Canencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13381,64 +13381,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réda Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2015 : 23rd European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.1496 - 1500, </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13472,77 +13472,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of bottom-up visual attention using cortical magnification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Aboudib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2015 : the 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.1493 - 1497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13593,51 +13593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Danilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hooman Jarollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13714,64 +13714,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Associative Memories as Accelerators for Binary Vector Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chendi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoran Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13803,923 +13803,923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Spectral Characterization of Signals Supported on Small-World Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Information, Noise, Coding, Modulation: What about the Brain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dufor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2014 : IEEE International Conferences on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.4793-4797, </w:t>
+              <w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Brême, Germany. pp.167 - 172, </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057352v1</w:t>
+                <w:t xml:space="preserve">hal-01170344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm and Architecture for a Multiple-Field Context-Driven Search Engine Using Fully-Parallel Clustered Associative Memories</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A study of retrieval algorithms of sparse messages in networks of neural cliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Aboudib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Warren Gross</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiPS 2014 : IEEE International Workshop on Signal Processing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COGNITIVE 2014: 6th International Conference on Advanced Cognitive Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Venise, Italy. pp.140-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170527v1</w:t>
+                <w:t xml:space="preserve">hal-01058303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Binary Matrices as Efficient Associative Memories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Huffman Coding for Storing Non-uniformly Distributed Messages in Networks of Neural Cliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartosz Boguslawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Rabbat</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Heitzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allerton 2014 : 52nd Annual Conference on Communication, Control, and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAAI 2014 : the 28th Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.262-268</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170524v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GPU-based Associative Memory using Sparse Neural Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Cluster-based Associative Memories Built From Unreliable Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCS 2014 : the international conference on High Performance Computing and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HPCSim.2014.6903755⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2014 : IEEE International Conferences on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.8370-8374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6855234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174294v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of retrieval algorithms of sparse messages in networks of neural cliques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Towards a Spectral Characterization of Signals Supported on Small-World Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COGNITIVE 2014: 6th International Conference on Advanced Cognitive Technologies and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2014 : IEEE International Conferences on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.4793-4797, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058303v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huffman Coding for Storing Non-uniformly Distributed Messages in Networks of Neural Cliques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Algorithm and Architecture for a Multiple-Field Context-Driven Search Engine Using Fully-Parallel Clustered Associative Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hooman Jarollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoya Onizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Heitzmann</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Hanyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2014 : the 28th Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SiPS 2014 : IEEE International Workshop on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Belfast, United Kingdom. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2014.6986075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058337v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information, Noise, Coding, Modulation: What about the Brain?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sparse Binary Matrices as Efficient Associative Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Skachek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955107⟩</w:t>
+              <w:t xml:space="preserve">Allerton 2014 : 52nd Annual Conference on Communication, Control, and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Monticello, United States. pp.499 - 504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ALLERTON.2014.7028496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170344v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster-based Associative Memories Built From Unreliable Storage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A GPU-based Associative Memory using Sparse Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Warren Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2014 : IEEE International Conferences on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.8370-8374, </w:t>
+              <w:t xml:space="preserve">HPCS 2014 : the international conference on High Performance Computing and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Bologna, Italy. pp.688 - 692, </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6855234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HPCSim.2014.6903755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057357v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum Likelihood Associative Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITW 2013 : IEEE Information Theory Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Seville, Spain. pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14744,77 +14744,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mental information theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoran Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrooz Kamary Aliabadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14852,77 +14852,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Structured Associative Memories As Efficient Set-Membership Data Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaly Skachek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allerton 2013 : 51st annual Allerton Conference on Communication, Control, and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Allerton, United States. pp.500 - 505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14947,64 +14947,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires associatives pour observations floues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoran Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15042,77 +15042,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Low-Power Content-Adressable-Memory Based on Clustered-Sparse-Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hooman Jarollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoya Onizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren J. Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAP 2013 : 24th IEEE International Conference on Application-specific Systems, Architectures and Processors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15137,64 +15137,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing a Graph from Path Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIT 2013 : proceedings of the IEEE International Symposium on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15219,90 +15219,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codes sur graphes et mémoire cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoran Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrooz Kamary Aliabadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15366,64 +15366,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hooman Jarollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoya Onizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren J. Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2013 : the 38th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15448,77 +15448,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning long sequences in binary neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoran Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive 2012 : 4th International Conference on Advanced Cognitive Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nice, France. pp.165 - 170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15543,90 +15543,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random clique codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaly Skachek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren J. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2012 : 7th International Symposium on Turbo Codes and Iterative Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Gothenburg, Suède. pp.121-125, </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15660,90 +15660,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressing multisets using tries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaly Skachek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren J. Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITW 2012 : IEEE Information Theory Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lausanne, Switzerland. pp.642-646, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15803,64 +15803,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hooman Jarollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoya Onizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren J. Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCAS 2012 : IEEE International Symposium on Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Seoul, South Korea. pp.2901-2904, </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15894,64 +15894,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nearly-optimal associative memories based on distributed constant weight codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITA 2012 : Information Theory and Applications Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lausanne, Switzerland. pp.269 - 273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15985,64 +15985,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and efficient way to store many messages using neural cliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCMB 2011: IEEE Symposium on Computational Intelligence, Cognitive Algorithms, Mind, and Brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16067,64 +16067,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coded hopfield networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Turbo codes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Brest, France. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16158,51 +16158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Concurrent Stochastic Games with Imperfect Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16266,351 +16266,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de clusters de neurones restreints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impact du bruit synaptique sur les performances des réseaux de cliques neurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Coyac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Conde Canencia</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325893v1</w:t>
+                <w:t xml:space="preserve">hal-01311977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm and Implementation of an Associative Memory for Oriented Edge Detection Using Improved Clustered Neural Networks</w:t>
+                <w:t xml:space="preserve">Réseaux de clusters de neurones restreints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Danilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hooman Jarollahi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Conde Canencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Neuromorphic and Brain-Based Computing Systems (Neucomp)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511239v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du bruit synaptique sur les performances des réseaux de cliques neurales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Algorithm and Implementation of an Associative Memory for Oriented Edge Detection Using Improved Clustered Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Danilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hooman Jarollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Conde Canencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1 - 5</w:t>
+              <w:t xml:space="preserve">International Workshop on Neuromorphic and Brain-Based Computing Systems (Neucomp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311977v1</w:t>
+                <w:t xml:space="preserve">hal-02511239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16628,64 +16628,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petite mathématique du cerveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odile Jacob, pp.160, 2012, Sciences, 978-2-7381-2838-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16735,103 +16735,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphs as Tools to Improve Deep Learning Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lassance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bontonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Artificial Intelligence: Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
@@ -16867,248 +16867,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer Learning with Sparse Associative Memories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Uncertainty principle on graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Masafumi Hagiwara</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réda Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Neural Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30487-4_39⟩</w:t>
+              <w:t xml:space="preserve">Vertex-Frequency Analysis of Graph Signals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.317-340, 2019, Signals and Communication Technology book series (SCT), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03574-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487451v1</w:t>
+                <w:t xml:space="preserve">hal-01944835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty principle on graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Transfer Learning with Sparse Associative Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jodelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Rabbat</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masafumi Hagiwara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertex-Frequency Analysis of Graph Signals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.317-340, 2019, Signals and Communication Technology book series (SCT), </w:t>
+              <w:t xml:space="preserve">Theoretical Neural Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.497-512, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-03574-7_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30487-4_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944835v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17126,328 +17126,328 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression par régularisation sélective de réseaux de neurones pour la conduite autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3114420. 2022</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3113272. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132452v1</w:t>
+                <w:t xml:space="preserve">hal-04132455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression par régularisation sélective de réseaux de neurones pour la conduite autonome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Compression automatisée de réseaux de neurones pour la conduite autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3113272. 2022</w:t>
+              <w:t xml:space="preserve">France, Patent n° : FR3113273. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132455v1</w:t>
+                <w:t xml:space="preserve">hal-04132458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression automatisée de réseaux de neurones pour la conduite autonome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Compression par régularisation sélective de réseaux de neurones pour la conduite autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : FR3113273. 2022</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3114420. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132458v1</w:t>
+                <w:t xml:space="preserve">hal-04132452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d'apprentissage et de décodage de messages, mettant en œuvre un réseau de neurones, procédés d'apprentissage et de décodage et programmes d'ordinateur correspondants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2012025583. DI-TBN-10-003. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17497,51 +17497,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Games with imperfect information.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17591,77 +17591,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MONET: Modeling and Optimization of neural NEtwork Training from Edge to Data Centers IEEE Publication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17679,103 +17679,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few and Fewer: Learning better from few examples using fewer base classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassir Bendou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -17797,90 +17797,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unified Deep Learning Formalism For Processing Graph Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bontonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lassance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17911,51 +17911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BitPruning: Learning Bitlengths for Aggressive and Accurate Quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloš Nikolić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciaran Bannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18016,77 +18016,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention Based Pruning for Shift Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lassance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Courbariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18130,77 +18130,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantized Guided Pruning for Efficient Hardware Implementations of Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18244,51 +18244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical Graph Signal Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18338,51 +18338,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networks of Neural Cliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neural and Evolutionary Computing [cs.NE]. Télécom Bretagne, 2011. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18441,51 +18441,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Representations for Graph and Neural Network Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Machine Learning [cs.LG]. ENS Lyon, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18593,51 +18593,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9BE72D6"/>
+    <w:nsid w:val="6E9871B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18824,51 +18824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-gripon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4353-4542" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16122203X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702128v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lafargue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Anthony Smith" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vermet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L&#246;we" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Reid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591752v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Baena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109395" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Ouahidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Bouallegue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2024.3451010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675138v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tessier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hannagan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8030064" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Bendou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Hu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8070179" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pateux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15050147" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lassance" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortega" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ATSIP.2021.2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Latif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Garg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7020020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Novac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouthi Boukli Hacene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pegatoquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21092984" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bontonou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;thune" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info12010029" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias L&#246;we" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02727-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238786v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Brahim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00183" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14020039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coiffier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iot2020012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-019-01450-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mheich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2017.2750160" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabbat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2742940" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950211v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122512" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8091676" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01481220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Iscen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2017.2677964" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPB.2017.2742940" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Jiang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2015.2431319" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Heusel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-016-1530-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314706v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc-Primeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren J. Gross" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2489600" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271611v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Boguslawski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Heitzmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2015.2480545" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tigr&#233;at" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Horrein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511159v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Aboudib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-016-9430-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170233v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooman Jarollahi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Onizawa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Gross" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2014.2316733" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994216v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Kamary Aliabadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2013.2285253" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057361v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noboru Sakimura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiko Sugibayashi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JETCAS.2014.2361061" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609246v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNN.2011.2146789" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478355v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marmoret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bensaid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lys" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05497988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morlier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05097338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;onardon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11229265" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237691v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Onizawa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS56072.2025.11044227" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645175v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984380v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hanyu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS60917.2024.10658789" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002785v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715243" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644669v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoud Younes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16281-7_51" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095195" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767636v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16281-7_52" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173113v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097201" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173120v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002766v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mauch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289951" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173107v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Abdali" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095220" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04058379v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507161v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706472v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683702v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909890" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767634v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS55645.2022.9919253" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03693098v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695958v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694660v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173125v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909966" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696640v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690074v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291030v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594059" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238747v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Mateos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231794" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238774v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pateux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412076" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675135v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86340-1_39" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238789v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Giraudon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lowe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414573" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238771v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courbariaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412859" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03235669v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675142v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidouche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lassance" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506042" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675137v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616158" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487476v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961310" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871252v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Tang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934233v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khacef" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63833-7_34" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02934543v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159769" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871259v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vialatte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871309v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053986" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487427v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSW.2019.8755559" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487448v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSW.2019.8755564" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189734v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2528450" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871265v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Soussia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gagnon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487434v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2019.8702382" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959770v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2018.8503214" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919815v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouthi Hacene" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462273" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875919v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Rosar Kos Lassance" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSW.2018.8439900" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280720v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grelier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Rosar K&#243;s Lassance" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2018.8646674" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656152v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8109978" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522887v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan St&#233;rin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754847v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309068" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617209v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761345v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Menoret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309033" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773846v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309034" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875913v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2017.8335134" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522729v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Coyac" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528137v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Rizk" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Johanna Sepulveda Florez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010167" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522646v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500297v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374130v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511073v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371020v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44781-0_52" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374636v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593110" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502488v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rosar Kos Lassance" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593122" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574034v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472540" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611664v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Ferro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727873" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503968v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2016.7568434" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598379v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371021v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Robert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116052v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Danilo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coussy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7169193" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380111v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berrou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115988v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Larroque" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375613v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323266" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116078v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270749v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310966v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216082v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Tessiau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511104v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2742060.2743767" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270655v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Alami" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362633" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216084v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511117v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311588v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chendi Yu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057352v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854512" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170527v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Hanyu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2014.6986075" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170524v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Skachek" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ALLERTON.2014.7028496" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174294v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Yao" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2014.6903755" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058303v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058337v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170344v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955107" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057357v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855234" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057348v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960537v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057346v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057344v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856950v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857104v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960535v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857216v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056538v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056543v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2012.6325211" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056521v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2012.6404756" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056534v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6271922" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056531v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2012.6181790" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056522v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565939v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613860" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360857v3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325893v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde Canencia" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511239v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311977v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796055v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377563v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hamidouche" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensorsportal.com/HTML/IFSA_Publishing.htm" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487451v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jodelet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Hagiwara" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30487-4_39" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944835v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03574-7_9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132452v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132455v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132458v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03770010v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347838v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536855v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737094v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487422v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487489v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Nikoli&#263;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Bannon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Delmas Lascorz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051580v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965304v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527695v2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00743809v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03097485v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-gripon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4353-4542" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16122203X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Baena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109395" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702128v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lafargue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Anthony Smith" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vermet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L&#246;we" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Reid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Ouahidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Bouallegue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2024.3451010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Hu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pateux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15050147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tessier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hannagan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8030064" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Bendou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8070179" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coiffier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouthi Boukli Hacene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iot2020012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Novac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pegatoquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21092984" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bontonou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;thune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info12010029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias L&#246;we" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02727-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lassance" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ATSIP.2021.2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Latif" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Garg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7020020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Brahim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00183" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14020039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-019-01450-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122512" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875907v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8091676" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591250v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mheich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2017.2750160" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabbat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2742940" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01481220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Iscen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2017.2677964" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPB.2017.2742940" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Aboudib" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-016-9430-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308341v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Jiang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2015.2431319" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Heusel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-016-1530-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314706v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc-Primeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren J. Gross" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2489600" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271611v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Boguslawski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Heitzmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2015.2480545" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tigr&#233;at" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Horrein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170233v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooman Jarollahi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Onizawa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Gross" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2014.2316733" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994216v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Kamary Aliabadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2013.2285253" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057361v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noboru Sakimura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiko Sugibayashi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JETCAS.2014.2361061" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609246v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNN.2011.2146789" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478355v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marmoret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bensaid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lys" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237691v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Onizawa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS56072.2025.11044227" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05497988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morlier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05097338v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;onardon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11229265" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645175v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984380v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hanyu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS60917.2024.10658789" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002785v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715243" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507161v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644669v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoud Younes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16281-7_51" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644714v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767636v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16281-7_52" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173120v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173117v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095195" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173113v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097201" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002766v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mauch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289951" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Abdali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095220" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04058379v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690074v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706472v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683702v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909890" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767634v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS55645.2022.9919253" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03693098v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695958v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694660v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173125v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909966" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696640v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291030v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594059" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238747v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Mateos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231794" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675135v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86340-1_39" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238774v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pateux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412076" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238789v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Giraudon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lowe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414573" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238771v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courbariaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412859" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03235669v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675142v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidouche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lassance" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506042" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675137v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616158" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871309v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Tang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053986" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871252v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934233v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khacef" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63833-7_34" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487476v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961310" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02934543v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159769" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871259v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vialatte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487427v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSW.2019.8755559" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487448v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSW.2019.8755564" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189734v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2528450" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871265v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Soussia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gagnon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487434v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2019.8702382" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959770v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2018.8503214" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919815v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouthi Hacene" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462273" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875919v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Rosar Kos Lassance" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSW.2018.8439900" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280720v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grelier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Rosar K&#243;s Lassance" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2018.8646674" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656152v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8109978" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522887v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan St&#233;rin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754847v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309068" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617209v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761345v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Menoret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309033" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773846v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309034" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875913v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2017.8335134" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522729v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Coyac" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528137v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Rizk" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Johanna Sepulveda Florez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010167" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522646v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500297v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511073v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371020v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44781-0_52" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374130v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502488v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rosar Kos Lassance" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593122" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374636v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593110" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574034v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472540" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611664v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Ferro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727873" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503968v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2016.7568434" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598379v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371021v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Robert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116052v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Danilo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coussy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7169193" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380111v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berrou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115988v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Larroque" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375613v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323266" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116078v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270749v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310966v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216082v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Tessiau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511104v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2742060.2743767" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270655v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Alami" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362633" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216084v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511117v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311588v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chendi Yu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170344v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955107" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058303v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058337v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057357v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855234" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057352v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854512" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170527v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Hanyu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2014.6986075" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170524v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Skachek" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ALLERTON.2014.7028496" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174294v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Yao" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2014.6903755" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057348v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960537v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057346v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057344v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856950v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857104v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960535v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857216v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056538v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056543v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2012.6325211" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056521v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2012.6404756" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056534v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6271922" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056531v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2012.6181790" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056522v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565939v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613860" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360857v3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311977v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325893v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde Canencia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511239v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796055v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377563v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hamidouche" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensorsportal.com/HTML/IFSA_Publishing.htm" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944835v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03574-7_9" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487451v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jodelet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Hagiwara" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30487-4_39" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132455v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132458v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132452v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03770010v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347838v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536855v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737094v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487422v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487489v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Nikoli&#263;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Bannon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Delmas Lascorz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051580v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965304v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527695v2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00743809v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03097485v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>