--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -228,1741 +228,1741 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Mixup: Interpolation of closest input signals to prevent manifold intrusion</w:t>
+                <w:t xml:space="preserve">A Strong and Simple Deep Learning Baseline for BCI Motor Imagery Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Baena</w:t>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaith Bouallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109395⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.3338-3347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2024.3451010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591752v1</w:t>
+                <w:t xml:space="preserve">hal-05002793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oops, I Sampled it Again: Reinterpreting Confidence Intervals in Few-Shot Learning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Mixup: Interpolation of closest input signals to prevent manifold intrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Vermet</w:t>
+                <w:t xml:space="preserve">Raphael Baena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Löwe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 219, pp.109395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702128v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Strong and Simple Deep Learning Baseline for BCI Motor Imagery Decoding</w:t>
+                <w:t xml:space="preserve">Oops, I Sampled it Again: Reinterpreting Confidence Intervals in Few-Shot Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+                <w:t xml:space="preserve">Raphael Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+                <w:t xml:space="preserve">Luke Anthony Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghaith Bouallegue</w:t>
+                <w:t xml:space="preserve">Franck Vermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+                <w:t xml:space="preserve">Mathias Löwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://openreview.net/forum?id=JxxkKt9yrx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002793v1</w:t>
+                <w:t xml:space="preserve">hal-04702128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squeezing Backbone Feature Distributions to the Max for Efficient Few-Shot Learning</w:t>
+                <w:t xml:space="preserve">Rethinking Weight Decay for Efficient Neural Network Pruning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuqing Hu</w:t>
+                <w:t xml:space="preserve">Hugo Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pateux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Leonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hannagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/a15050147⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging8030064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675145v1</w:t>
+                <w:t xml:space="preserve">hal-03675138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking Weight Decay for Efficient Neural Network Pruning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Tessier</w:t>
+                <w:t xml:space="preserve">Easy—Ensemble Augmented-Shot-Y-Shaped Learning: State-of-The-Art Few-Shot Classification with Simple Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Bendou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqing Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hannagan</w:t>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8 (3), pp.64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging8030064⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 8 (7), pp.179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging8070179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675138v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy—Ensemble Augmented-Shot-Y-Shaped Learning: State-of-The-Art Few-Shot Classification with Simple Components</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Squeezing Backbone Feature Distributions to the Max for Efficient Few-Shot Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqing Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Lioi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (7), pp.179. </w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (5), pp.147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jimaging8070179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/a15050147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714237v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ThriftyNets: Convolutional Neural Networks with Tiny Parameter Budget</w:t>
+                <w:t xml:space="preserve">Laplacian networks: bounding indicator function smoothness for neural networks robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Coiffier</w:t>
+                <w:t xml:space="preserve">Carlos Lassance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+                <w:t xml:space="preserve">Antonio Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IoT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (2), pp.222-235. </w:t>
+              <w:t xml:space="preserve">APSIPA Transactions on Signal and Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/iot2020012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/ATSIP.2021.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238788v1</w:t>
+                <w:t xml:space="preserve">hal-03134179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantization and Deployment of Deep Neural Networks on Microcontrollers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Visual Localization via Graph Smoothing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lassance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Novac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
+                <w:t xml:space="preserve">Yasir Latif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ravi Garg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Reid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21092984⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging7020020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208457v1</w:t>
+                <w:t xml:space="preserve">hal-02487479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Generalization Ability of a Few-Shot Classifier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantization and Deployment of Deep Neural Networks on Microcontrollers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Bontonou</w:t>
+                <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Béthune</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/info12010029⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (9), p1-p2 / 2984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21092984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241656v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Remarks on Replicated Simulated Annealing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Predicting the Generalization Ability of a Few-Shot Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bontonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Béthune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Vermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-021-02727-z⟩</w:t>
+              <w:t xml:space="preserve">Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/info12010029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238781v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laplacian networks: bounding indicator function smoothness for neural networks robustness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Some Remarks on Replicated Simulated Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Ortega</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Löwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSIPA Transactions on Signal and Information Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/ATSIP.2021.2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-021-02727-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134179v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Visual Localization via Graph Smoothing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasir Latif</w:t>
+                <w:t xml:space="preserve">Gradients of connectivity as graph Fourier bases of brain activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi Garg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ian Reid</w:t>
+                <w:t xml:space="preserve">Abdelbasset Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging7020020⟩</w:t>
+              <w:t xml:space="preserve">Network Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (2), pp.322-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/netn_a_00183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487479v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradients of connectivity as graph Fourier bases of brain activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Representing Deep Neural Networks Latent Space Geometries with Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lassance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/netn_a_00183⟩</w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a14020039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238786v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing Deep Neural Networks Latent Space Geometries with Graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">ThriftyNets: Convolutional Neural Networks with Tiny Parameter Budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (2), pp.39. </w:t>
+              <w:t xml:space="preserve">IoT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.222-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a14020039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/iot2020012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238776v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budget Restricted Incremental Learning with Pre-Trained Convolutional Neural Networks and Binary Associative Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2003,525 +2003,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer Incremental Learning Using Data Augmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">SimiNet: a Novel Method for Quantifying Brain Network Similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mheich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dufor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app8122512⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (9), pp.2238-2249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2017.2750160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950211v1</w:t>
+                <w:t xml:space="preserve">hal-01591250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associative Memories to Accelerate Approximate Nearest Neighbor Search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and Inference of Graph Diffusion Processes From Observations of Stationary Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Vermet</w:t>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app8091676⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3), pp.481 - 496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSIPN.2017.2742940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875907v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimiNet: a Novel Method for Quantifying Brain Network Similarity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Transfer Incremental Learning Using Data Augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2017.2750160⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (12), pp.2512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app8122512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591250v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Inference of Graph Diffusion Processes From Observations of Stationary Signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Associative Memories to Accelerate Approximate Nearest Neighbor Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael Rabbat</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Löwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (3), pp.481 - 496. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSIPN.2017.2742940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app8091676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875916v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory vectors for similarity search in high-dimensional spaces</w:t>
               </w:r>
@@ -2533,64 +2533,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Iscen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2637,103 +2637,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Inference of Graph Diffusion Processes from Observations of Stationnary Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, PP (99), </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2761,737 +2761,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Biologically Inspired Framework for Visual Information Processing and an Application on Modeling Bottom-Up Visual Attention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Study of Sparse Associative Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ala Aboudib</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+                <w:t xml:space="preserve">Judith Heusel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Löwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12559-016-9430-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 164 (1), pp.105 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-016-1530-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511159v1</w:t>
+                <w:t xml:space="preserve">hal-01374657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storing sequences in binary tournament-based neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault-Tolerant Associative Memories Based on c-Partite Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael Rabbat</w:t>
+                <w:t xml:space="preserve">Warren J. Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNNLS.2015.2431319⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (4), pp.829 - 841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2489600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308341v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Sparse Associative Memories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Storing sequences in binary tournament-based neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Heusel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Vermet</w:t>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 164 (1), pp.105 - 129. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (5), pp.913 - 925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10955-016-1530-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNNLS.2015.2431319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374657v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant Associative Memories Based on c-Partite Graphs</w:t>
+                <w:t xml:space="preserve">Constraining the Connectivity of Sparse Neural Associative Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Philippe Tigréat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warren J. Gross</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Horrein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal On Advances in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.203-213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314706v1</w:t>
+                <w:t xml:space="preserve">hal-01499953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twin Neurons for Efficient Real-World Data Distribution in Networks of Neural Cliques. Applications in Power Management in Electronic Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartosz Boguslawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartosz Boguslawski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+                <w:t xml:space="preserve">Fabrice Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Heitzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (2), pp.375 - 387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNNLS.2015.2480545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the Connectivity of Sparse Neural Associative Memories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Biologically Inspired Framework for Visual Information Processing and an Application on Modeling Bottom-Up Visual Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Aboudib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Tigréat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Horrein</w:t>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (6), pp.1007 - 1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12559-016-9430-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499953v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithm and Architecture for a Low-Power Content-Addressable Memory Based on Sparse-Clustered Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hooman Jarollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoya Onizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3545,252 +3545,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storing sparse messages in networks of neural cliques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Algorithm and Architecture of Fully-Parallel Associative Memories Based on Sparse Clustered Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hooman Jarollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoya Onizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (3), pp.235-247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994216v1</w:t>
+                <w:t xml:space="preserve">hal-01057361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm and Architecture of Fully-Parallel Associative Memories Based on Sparse Clustered Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Storing sparse messages in networks of neural cliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrooz Kamary Aliabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Warren Gross</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (5), pp.980 - 989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNNLS.2013.2285253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057361v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-Volatile Associative Memory-Based Context-Driven Search Engine Using 90 nm CMOS/MTJ-Hybrid Logic-in-Memory Architecture</w:t>
               </w:r>
@@ -3802,51 +3802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hooman Jarollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoya Onizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noboru Sakimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3910,64 +3910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse neural networks with large learning diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (7), pp.1087 - 1096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4072,64 +4072,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leduc-Primeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2026 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4148,6694 +4148,6685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478355v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bit-Width-Aware Design Environment for Few-Shot Learning on Edge AI Hardware</w:t>
+                <w:t xml:space="preserve">Réduction de la Résolution comme Technique de Compression pour les Systèmes d'Apprentissage Profond en Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kanda</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Jérémy Morlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237691v1</w:t>
+                <w:t xml:space="preserve">hal-05497988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la Résolution comme Technique de Compression pour les Systèmes d'Apprentissage Profond en Vision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Input Resolution Downsizing as a Compression Technique for Vision Deep Learning Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Léonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11229265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497988v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input Resolution Downsizing as a Compression Technique for Vision Deep Learning Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ProKeR: A Kernel Perspective on Few-Shot Adaptation of Large Vision-Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Bendou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Morlier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Amine Ouasfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukhayma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CVPR 2025 - The IEEE / CVF Computer Vision and Pattern Recognition Conference (CVPR) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nashville, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097338v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Adaptive Deep Learning Method For BCI Motor Imagery Decoding</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bit-Width-Aware Design Environment for Few-Shot Learning on Edge AI Hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Blevec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Onizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715003⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Londres, United Kingdom. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS56072.2025.11044227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645175v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Environment of Quantization-Aware Edge AI Hardware for Few-Shot Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Leonardon</w:t>
+                <w:t xml:space="preserve">Unsupervised Adaptive Deep Learning Method For BCI Motor Imagery Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Hanyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 67th International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Springfield, France. pp.928-931, </w:t>
+              <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSCAS60917.2024.10658789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984380v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Transfer in Classification: How Well do Subsets of Classes Generalize?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Baena</w:t>
+                <w:t xml:space="preserve">Design Environment of Quantization-Aware Edge AI Hardware for Few-Shot Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Onizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Drumetz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hanyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715243⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE 67th International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Springfield, France. pp.928-931, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSCAS60917.2024.10658789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002785v1</w:t>
+                <w:t xml:space="preserve">hal-04984380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+                <w:t xml:space="preserve">On Transfer in Classification: How Well do Subsets of Classes Generalize?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Baena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Drumetz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'23: XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1836-1840, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04507161v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+                <w:t xml:space="preserve">Energy Consumption Analysis of pruned Semantic Segmentation Networks on an Embedded GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Drumetz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Léonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYSINT 2022: International Conference on System-Integrated Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, Sep 2022, Genova, Italy. pp.553-563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16281-7_52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644669v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Operability of Compression Techniques for Efficient Deployment of CNNs on Microcontrollers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adaptive Dimension Reduction and Variational Inference for Transductive Few-Shot Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqing Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYSINT 2022: International Conference on System-Integrated Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AISTATS 2023: 26th International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Valence, Spain. pp.5899-5917</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850858v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle statistique pour prédire la généralisation dans des tâches de classification avec peu d'exemples</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Entropy Based Feature Regularization to Improve Transferability of Deep Learning Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Baena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644714v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Consumption Analysis of pruned Semantic Segmentation Networks on an Embedded GPU</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Tessier</w:t>
+                <w:t xml:space="preserve">Spatial Graph Signal Interpolation with an Application for Merging BCI Datasets with Various Dimensionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Bertrand</w:t>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYSINT 2022: International Conference on System-Integrated Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-16281-7_52⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2023: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10097201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767636v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Dimension Reduction and Variational Inference for Transductive Few-Shot Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+                <w:t xml:space="preserve">Un modèle statistique pour prédire la généralisation dans des tâches de classification avec peu d'exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Bendou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2023: 26th International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Valence, Spain. pp.5899-5917</w:t>
+              <w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173120v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy Based Feature Regularization to Improve Transferability of Deep Learning Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Baena</w:t>
+                <w:t xml:space="preserve">A Statistical Model for Predicting Generalization in Few-Shot Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Bendou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Mauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095195⟩</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2023: 31st European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. pp.1260-1264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173117v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Graph Signal Interpolation with an Application for Merging BCI Datasets with Various Dimensionalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+                <w:t xml:space="preserve">Inter-Operability of Compression Techniques for Efficient Deployment of CNNs on Microcontrollers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamoud Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Blevec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Léonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Drumetz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10097201⟩</w:t>
+              <w:t xml:space="preserve">SYSINT 2022: International Conference on System-Integrated Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Genova, Italy. pp.543-552, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16281-7_51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173113v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Model for Predicting Generalization in Few-Shot Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassir Bendou</w:t>
+                <w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lukas Mauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2023: 31st European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002766v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Learning for Efficient Few-Shot Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymane Abdali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartosz Boguslawski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2023: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régularisation entropique des vecteurs de caractéristiques d'un réseau de neurones pour une meilleur transférabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Baena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de Recherche et d'Etudes de Traitement du Signal et des Images GRETSI, Aug 2023, Grenoble (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classes adversaires dans l'apprentissage avec peu d'exemples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+                <w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">GRETSI'23: XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690074v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Not-So-Obvious Effects of Structured Pruning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Tessier</w:t>
+                <w:t xml:space="preserve">Le manchot, la banane et la bibliothèque. . . (de la désambiguïsation d'une tâche de classification avec un exemple)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Bendou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2022 - Hardware-aware efficient training (HAET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706472v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Local Mixup to Prevent Manifold Intrusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Baena</w:t>
+                <w:t xml:space="preserve">Leveraging Structured Pruning of Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Drumetz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2022: 30th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SiPS 2022: IEEE Workshop on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS55645.2022.9919253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909890⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03683702v1</w:t>
+                <w:t xml:space="preserve">hal-03767634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Structured Pruning of Convolutional Neural Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Un Mixup Local pour empêcher les intrusions de variétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Baena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiPS 2022: IEEE Workshop on Signal Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SiPS55645.2022.9919253⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03767634v1</w:t>
+                <w:t xml:space="preserve">hal-03693098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Mixup Local pour empêcher les intrusions de variétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Baena</w:t>
+                <w:t xml:space="preserve">Élagage de réseaux profond de neurones par dégradation sélective des pondérations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Drumetz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Léonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hannagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693098v1</w:t>
+                <w:t xml:space="preserve">hal-03695958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élagage de réseaux profond de neurones par dégradation sélective des pondérations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Pruning Graph Convolutional Networks to Select Meaningful Graph Frequencies for FMRI Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hannagan</w:t>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2022: 30th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.937-941, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695958v1</w:t>
+                <w:t xml:space="preserve">hal-04173125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le manchot, la banane et la bibliothèque. . . (de la désambiguïsation d'une tâche de classification avec un exemple)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+                <w:t xml:space="preserve">Élagage de réseaux de neurones convolutifs sur graphes pour la sélection de fréquences significatives pour le décodage d'IRMf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694660v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pruning Graph Convolutional Networks to Select Meaningful Graph Frequencies for FMRI Decoding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Local Mixup to Prevent Manifold Intrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Baena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2022: 30th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.937-941, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909966⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04173125v1</w:t>
+                <w:t xml:space="preserve">hal-03683702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élagage de réseaux de neurones convolutifs sur graphes pour la sélection de fréquences significatives pour le décodage d'IRMf</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Investigating the Not-So-Obvious Effects of Structured Pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Léonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">ICML 2022 - Hardware-aware efficient training (HAET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696640v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Deep Neural Networks to Predict and Improve the Performance of Polar Codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Leonardon</w:t>
+                <w:t xml:space="preserve">Classes adversaires dans l'apprentissage avec peu d'exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2021: 11th IEEE International Symposium on Topics in Coding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03291030v1</w:t>
+                <w:t xml:space="preserve">hal-03690074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Topology Inference Benchmarks for Machine Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Graph-based Interpolation of Feature Vectors for Accurate Few-Shot Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqing Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Mateos</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pateux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLSP 2020 : IEEE 30th International Workshop on Machine Learning for Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MLSP49062.2020.9231794⟩</w:t>
+              <w:t xml:space="preserve">ICPR 2020: 25th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.8164-8171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238747v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging the Feature Distribution in Transfer-Based Few-Shot Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqing Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pateux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICANN 2021: 30th International Conference on Artificial Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.487-499, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86340-1_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based Interpolation of Feature Vectors for Accurate Few-Shot Classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards an Intrinsic Definition of Robustness for a Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Giraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Pateux</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2020: 25th International Conference on Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412076⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. pp.4015-4019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238774v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Intrinsic Definition of Robustness for a Classifier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Attention Based Pruning for Shift Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lassance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Vermet</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Courbariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshua Bengio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414573⟩</w:t>
+              <w:t xml:space="preserve">ICPR 2020: 25th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan (virtual), Italy. pp.4054-4061, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238789v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention Based Pruning for Shift Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Using Deep Neural Networks to Predict and Improve the Performance of Polar Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoshua Bengio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2020: 25th International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Milan (virtual), Italy. pp.4054-4061, </w:t>
+              <w:t xml:space="preserve">ISTC 2021: 11th IEEE International Symposium on Topics in Coding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238771v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring Graph Signal Translations as Invariant Transformations for Classification Tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Baena</w:t>
+                <w:t xml:space="preserve">Graph Topology Inference Benchmarks for Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lassance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Drumetz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Mateos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2021: 29th European Signal Processing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616010⟩</w:t>
+              <w:t xml:space="preserve">MLSP 2020 : IEEE 30th International Workshop on Machine Learning for Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Espoo, Brazil. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MLSP49062.2020.9231794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235669v1</w:t>
+                <w:t xml:space="preserve">hal-03238747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Classification Accuracy With Graph Filtering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Hu</w:t>
+                <w:t xml:space="preserve">Inferring Graph Signal Translations as Invariant Transformations for Classification Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Baena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Drumetz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2021: IEEE International Conference on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506042⟩</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2021: 29th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675142v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-Shot Decoding of Brain Activation Maps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+                <w:t xml:space="preserve">Improving Classification Accuracy With Graph Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lassance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2021: 29th European Signal Processing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616158⟩</w:t>
+              <w:t xml:space="preserve">ICIP 2021: IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Anchorage, United States. pp.334-338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675137v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Geometric Knowledge Distillation with Graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Few-Shot Decoding of Brain Activation Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bontonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020: IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.8484-8488, </w:t>
+              <w:t xml:space="preserve">EUSIPCO 2021: 29th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland. pp.1326-1330, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871309v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse structurelle des architectures d'apprentissage profond</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Efficient Hardware Implementation of Incremental Learning and Inference on Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Ortega</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS 2019 : 17th IEEE International New Circuits and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871252v1</w:t>
+                <w:t xml:space="preserve">hal-02487476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU-based Self-Organizing-Maps for Post-Labeled Few-Shot Unsupervised Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Robustesse structurelle des architectures d'apprentissage profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lassance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Miramond</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Neural Information Processing (ICONIP) 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934233v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Hardware Implementation of Incremental Learning and Inference on Chip</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">GPU-based Self-Organizing-Maps for Post-Labeled Few-Shot Unsupervised Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Jezequel</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2019 : 17th IEEE International New Circuits and Systems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961310⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Neural Information Processing (ICONIP) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Bangkok, Thailand. pp.404-416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63833-7_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487476v1</w:t>
+                <w:t xml:space="preserve">hal-02934233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantized Guided Pruning for Efficient Hardware Implementations of Deep Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshua Bengio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEWCAS 2020 : 18th IEEE International New Circuits and Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montréal, Canada. pp.206-209, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle unifié pour la classification de signaux sur graphe avec de l'apprentissage profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bontonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lassance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Graph Smoothness Loss for Training Deep Learning Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Geometric Knowledge Distillation with Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lassance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bontonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Bontonou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Data Science Workshop (DSW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2020: IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.8484-8488, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DSW.2019.8755559⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02487427v1</w:t>
+                <w:t xml:space="preserve">hal-02871309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Robustness for Deep Learning Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lassance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Data Science Workshop (DSW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Minneapolis, United States. pp.125-129, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSW.2019.8755564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing linear structure-based and data-driven latent spatial representations for sequence prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bontonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lassance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, San Diego, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2528450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse des réseaux de neurones profonds aux défaillances mémoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Introducing Graph Smoothness Loss for Training Deep Learning Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bontonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lassance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Data Science Workshop (DSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Minneapolis, United States. pp.160-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSW.2019.8755559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871265v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training Modern Deep Neural Networks for Memory-Fault Robustness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Robustesse des réseaux de neurones profonds aux défaillances mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leduc-Primeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Ben Soussia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487434v1</w:t>
+                <w:t xml:space="preserve">hal-02871265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Inside Look at Deep Neural Networks using Graph Signal Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Training Modern Deep Neural Networks for Memory-Fault Robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Ben Soussia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Girault</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Information Theory and Applications Workshop (ITA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, San Diego, CA, United States. pp.1-9, </w:t>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Sapporo, Japan. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITA.2018.8503214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2019.8702382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959770v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Accuracy of Nonparametric Transfer Learning Via Vector Segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An Inside Look at Deep Neural Networks using Graph Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghouthi Hacene</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Vermet</w:t>
+                <w:t xml:space="preserve">Benjamin Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2018 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Calgary, France. </w:t>
+              <w:t xml:space="preserve">2018 Information Theory and Applications Workshop (ITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, San Diego, CA, United States. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITA.2018.8503214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919815v1</w:t>
+                <w:t xml:space="preserve">hal-01959770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching Convolutional Neural Networks without Priors about Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improving Accuracy of Nonparametric Transfer Learning Via Vector Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Eduardo Rosar Kos Lassance</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Vialatte</w:t>
+                <w:t xml:space="preserve">Ghouthi Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSW 2018 : IEEE Data Science Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lausanne, France. </w:t>
+              <w:t xml:space="preserve">ICASSP 2018 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DSW.2018.8439900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875919v1</w:t>
+                <w:t xml:space="preserve">hal-01919815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-Projected Signal Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matching Convolutional Neural Networks without Priors about Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Grelier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+                <w:t xml:space="preserve">Carlos Eduardo Rosar Kos Lassance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Vialatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GlobalSIP 2018 : IEEE International Conference on Signal and Information Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2018.8646674⟩</w:t>
+              <w:t xml:space="preserve">DSW 2018 : IEEE Data Science Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lausanne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSW.2018.8439900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280720v1</w:t>
+                <w:t xml:space="preserve">hal-01875919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budget Restricted Incremental Learning with Pre-Trained Convolutional Neural Networks and Binary Associative Memories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Graph-Projected Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eduardo Rosar Kós Lassance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIPS 2017 : IEEE International Workshop on Signal Processing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8109978⟩</w:t>
+              <w:t xml:space="preserve">GlobalSIP 2018 : IEEE International Conference on Signal and Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Anaheim, États-Unis. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2018.8646674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656152v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Intrinsic Difference Between Vanilla RNNs and GRU Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Stérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COGNITIVE 2017 : Ninth International Conference on Advanced Cognitive Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Athènes, Greece. pp.76 - 81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Learning on Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalSIP 2017 : 5th IEEE Global Conference on Signal and Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montréal, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8309068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01754847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation sur graphe avec préservation du voisinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Graph Signal Processing for Neuroimaging Through Classification and Dimensionality Reduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Budget Restricted Incremental Learning with Pre-Trained Convolutional Neural Networks and Binary Associative Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GlobalSIP 2017 : 5th IEEE Global Conference on Signal and Information Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Montreal, Canada. pp.618 - 622, </w:t>
+              <w:t xml:space="preserve">SIPS 2017 : IEEE International Workshop on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lorient, France. pp.1 - 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8309033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8109978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761345v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning local receptive fields and their weight sharing scheme on graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tropical graph signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Montreal, France. </w:t>
+              <w:t xml:space="preserve">2017 51st Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Pacific Grove, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8309034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2017.8335134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773846v1</w:t>
+                <w:t xml:space="preserve">hal-01875913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical graph signal processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Learning local receptive fields and their weight sharing scheme on graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 51st Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Pacific Grove, France. </w:t>
+              <w:t xml:space="preserve">2017 IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montreal, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACSSC.2017.8335134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8309034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875913v1</w:t>
+                <w:t xml:space="preserve">hal-01773846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of Neural Clique Networks Subject to Synaptic Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Coyac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COGNITIVE 2017 : The Ninth International Conference on Advanced Cognitive Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Athènes, Greece. pp.4 - 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10854,2695 +10845,2695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NoC-MRAM Architecture for Memory-Based Computing: database-search case study</w:t>
+                <w:t xml:space="preserve">Evaluating Graph Signal Processing for Neuroimaging Through Classification and Dimensionality Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Rizk</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Menoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2017 : 15th IEEE International New Circuits and Systems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010167⟩</w:t>
+              <w:t xml:space="preserve">GlobalSIP 2017 : 5th IEEE Global Conference on Signal and Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montreal, Canada. pp.618 - 622, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8309033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528137v1</w:t>
+                <w:t xml:space="preserve">hal-01761345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding All Matches in a Database using Binary Neural Networks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NoC-MRAM Architecture for Memory-Based Computing: database-search case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoya Onizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Johanna Sepulveda Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COGNITIVE 2017: The Ninth International Conference on Advanced Cognitive Technologies and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS 2017 : 15th IEEE International New Circuits and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522646v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Willshaw Networks with Local Inhibition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Finding All Matches in a Database using Binary Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Horrein</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Conference on Advanced Cognitive Technologies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">COGNITIVE 2017: The Ninth International Conference on Advanced Cognitive Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Athènes, Greece. pp.59-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500297v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood-Preserving Translations on Graphs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Turbo-Inspired Iterative Approach for Correspondence Problems of Image Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Aboudib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GlobalSIP 2016 : IEEE Global Conference on Signal and Information Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISTC 2016 : 9th International symposium on Turbo Codes and Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brest, France. pp.226 - 230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511073v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neural Network Model for Solving the Feature Correspondence Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Assembly output codes for learning neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tigréat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Rosar Kos Lassance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANN 2016 : 25th International Conference on Artificial Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-44781-0_52⟩</w:t>
+              <w:t xml:space="preserve">ISTC 2016 - 9th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brest, France. pp.285-289, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371020v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed coding and synaptic pruning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a characterization of the Uncertainty cuve for graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Berrou</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2016 : 9th International symposium on Turbo Codes and Iterative Information Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2016 : 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4558 - 4562, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374130v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly output codes for learning neural networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
+                <w:t xml:space="preserve">Neighborhood-Preserving Translations on Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2016 - 9th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GlobalSIP 2016 : IEEE Global Conference on Signal and Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Arlington, United States. pp.410 - 414</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502488v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Turbo-Inspired Iterative Approach for Correspondence Problems of Image Features</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Distributed coding and synaptic pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Coyac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2016 : 9th International symposium on Turbo Codes and Iterative Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Brest, France. pp.226 - 230, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2016, Brest, France. pp.206 - 210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374636v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a characterization of the Uncertainty cuve for graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improved Willshaw Networks with Local Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tigréat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pastor</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Horrein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2016 : 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Eighth International Conference on Advanced Cognitive Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574034v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearest Neighbour Search Using Binary Neural Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Neural Network Model for Solving the Feature Correspondence Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Aboudib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN 2016 : International Joint Conference on Neural Networks </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.5106 - 5112, </w:t>
+              <w:t xml:space="preserve">ICANN 2016 : 25th International Conference on Artificial Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.439 - 446, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN.2016.7727873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44781-0_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611664v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massively parallel implementation of sparse message retrieval algorithms in Clustered Clique Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nearest Neighbour Search Using Binary Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrio Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2016 International Conference on High Performance Computing &amp; Simulation (HPCS2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HPCSim.2016.7568434⟩</w:t>
+              <w:t xml:space="preserve">IJCNN 2016 : International Joint Conference on Neural Networks </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.5106 - 5112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2016.7727873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503968v1</w:t>
+                <w:t xml:space="preserve">hal-01611664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing graphs from diffused worshop</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Massively parallel implementation of sparse message retrieval algorithms in Clustered Clique Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tigréat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Horrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSP 2016 : Graph Signal Processing Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2016 International Conference on High Performance Computing &amp; Simulation (HPCS2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Innsbrück, Austria. pp.935 - 939, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCSim.2016.7568434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598379v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of Deep Neural Networks on the Fly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing graphs from diffused worshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maëlys Robert</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANN 2016 : 25th International Conference on Artificial Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.153 - 160</w:t>
+              <w:t xml:space="preserve">GSP 2016 : Graph Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371021v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm and Implementation of an Associative Memory for Oriented Edge Detection Using Improved Clustered Neural Networks</w:t>
+                <w:t xml:space="preserve">Compression of Deep Neural Networks on the Fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Danilo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Guillaume Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Coussy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maëlys Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Symposium on Circuits and Systems (ISCAS 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICANN 2016 : 25th International Conference on Artificial Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.153 - 160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116052v1</w:t>
+                <w:t xml:space="preserve">hal-01371021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel algorithm for measuring graph similarity: application to brain networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">SimNet: A new algorithm for measuring brain networks similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mheich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Berrou</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dufor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Annual International IEEE EMBS Conference on Neural Engineering (NER)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICABME 2015 : 3rd International Conference on Advances in Biomedical Engineering Advances in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Beyrouth, Lebanon. pp.119 - 122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380111v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Tags to Improve Diversity of Sparse Associative Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COGNITIVE 2015: The Seventh International Conference on Advanced Cognitive Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Nice, France. pp.1 - 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimNet: A new algorithm for measuring brain networks similarity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">A novel algorithm for measuring graph similarity: application to brain networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mheich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dufor</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICABME 2015 : 3rd International Conference on Advances in Biomedical Engineering Advances in Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Annual International IEEE EMBS Conference on Neural Engineering (NER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.1068--1071</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375613v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic face recognition using SIFT and networks of tagged neural cliques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Algorithm and Implementation of an Associative Memory for Oriented Edge Detection Using Improved Clustered Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Danilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hooman Jarollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Conde-Canencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Cognitive Technologies and Applications 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 International Symposium on Circuits and Systems (ISCAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lisbonne, Portugal. pp.2501 - 2504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2015.7169193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116078v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une caractérisation de la courbe d'incertitude pour des graphes portant des signaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Automatic face recognition using SIFT and networks of tagged neural cliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1 - 5</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Cognitive Technologies and Applications 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Nice, France. pp.57 - 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270749v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph reconstruction from the observation of diffused signals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Implementing Relational-Algebraic Operators for Improving Cognitive Abilities in Networks of Neural Cliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Aboudib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Mercier</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Tessiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allerton 2015 : 63th Annual Allerton conference on communication, control and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Allerton, United States. pp.1 - 5</w:t>
+              <w:t xml:space="preserve">COGNITIVE 2015 : the 7th International Conference on Advanced Cognitive Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Nice, France. pp.36 - 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310966v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Relational-Algebraic Operators for Improving Cognitive Abilities in Networks of Neural Cliques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une caractérisation de la courbe d'incertitude pour des graphes portant des signaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Tessiau</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COGNITIVE 2015 : the 7th International Conference on Advanced Cognitive Technologies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Nice, France. pp.36 - 41</w:t>
+              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216082v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted Clustered Neural Network for Storing Real Data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph reconstruction from the observation of diffused signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Warren Gross</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 25th edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Allerton 2015 : 63th Annual Allerton conference on communication, control and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Allerton, United States. pp.1 - 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2742060.2743767⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02511104v1</w:t>
+                <w:t xml:space="preserve">hal-01310966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward An Uncertainty Principle For Weighted Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+                <w:t xml:space="preserve">Restricted Clustered Neural Network for Storing Real Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Danilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réda Alami</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Conde-Canencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Rabbat</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2015 : 23rd European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.1496 - 1500, </w:t>
+              <w:t xml:space="preserve">the 25th edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Pittsburgh, France. pp.205-210, </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2742060.2743767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270655v1</w:t>
+                <w:t xml:space="preserve">hal-02511104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of bottom-up visual attention using cortical magnification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Aboudib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2015 : the 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.1493 - 1497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13561,2694 +13552,2677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm and implementation of an associative memory for oriented edge detection using improved clustered neural networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward An Uncertainty Principle For Weighted Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réda Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabbat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2015.7169193⟩</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2015 : 23rd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.1496 - 1500, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511117v1</w:t>
+                <w:t xml:space="preserve">hal-01270655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Associative Memories as Accelerators for Binary Vector Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chendi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoran Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COGNITIVE 2015 : 7th International Conference on Advanced Cognitive Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Nice, France. pp.85 - 89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information, Noise, Coding, Modulation: What about the Brain?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards a Spectral Characterization of Signals Supported on Small-World Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955107⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2014 : IEEE International Conferences on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.4793-4797, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170344v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of retrieval algorithms of sparse messages in networks of neural cliques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Algorithm and Architecture for a Multiple-Field Context-Driven Search Engine Using Fully-Parallel Clustered Associative Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hooman Jarollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoya Onizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Hanyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COGNITIVE 2014: 6th International Conference on Advanced Cognitive Technologies and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SiPS 2014 : IEEE International Workshop on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Belfast, United Kingdom. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2014.6986075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058303v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huffman Coding for Storing Non-uniformly Distributed Messages in Networks of Neural Cliques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sparse Binary Matrices as Efficient Associative Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Heitzmann</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Skachek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2014 : the 28th Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Allerton 2014 : 52nd Annual Conference on Communication, Control, and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Monticello, United States. pp.499 - 504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ALLERTON.2014.7028496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058337v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster-based Associative Memories Built From Unreliable Storage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A GPU-based Associative Memory using Sparse Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Warren Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2014 : IEEE International Conferences on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6855234⟩</w:t>
+              <w:t xml:space="preserve">HPCS 2014 : the international conference on High Performance Computing and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Bologna, Italy. pp.688 - 692, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCSim.2014.6903755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057357v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Spectral Characterization of Signals Supported on Small-World Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A study of retrieval algorithms of sparse messages in networks of neural cliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Aboudib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2014 : IEEE International Conferences on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COGNITIVE 2014: 6th International Conference on Advanced Cognitive Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Venise, Italy. pp.140-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057352v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm and Architecture for a Multiple-Field Context-Driven Search Engine Using Fully-Parallel Clustered Associative Memories</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Information, Noise, Coding, Modulation: What about the Brain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dufor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Warren Gross</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiPS 2014 : IEEE International Workshop on Signal Processing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SiPS.2014.6986075⟩</w:t>
+              <w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Brême, Germany. pp.167 - 172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170527v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Binary Matrices as Efficient Associative Memories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Huffman Coding for Storing Non-uniformly Distributed Messages in Networks of Neural Cliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartosz Boguslawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Rabbat</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Heitzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allerton 2014 : 52nd Annual Conference on Communication, Control, and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAAI 2014 : the 28th Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.262-268</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170524v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GPU-based Associative Memory using Sparse Neural Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cluster-based Associative Memories Built From Unreliable Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCS 2014 : the international conference on High Performance Computing and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HPCSim.2014.6903755⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2014 : IEEE International Conferences on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.8370-8374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6855234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174294v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Likelihood Associative Memories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Low-Power Content-Adressable-Memory Based on Clustered-Sparse-Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hooman Jarollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Rabbat</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoya Onizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren J. Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITW 2013 : IEEE Information Theory Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Seville, Spain. pp.1 - 5</w:t>
+              <w:t xml:space="preserve">ASAP 2013 : 24th IEEE International Conference on Application-specific Systems, Architectures and Processors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057348v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mental information theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reconstructing a Graph from Path Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Behrooz Kamary Aliabadi</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Israeli Inter-Academic Meeting on Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">ISIT 2013 : proceedings of the IEEE International Symposium on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960537v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Structured Associative Memories As Efficient Set-Membership Data Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A mental information theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Rabbat</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrooz Kamary Aliabadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allerton 2013 : 51st annual Allerton Conference on Communication, Control, and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Allerton, United States. pp.500 - 505</w:t>
+              <w:t xml:space="preserve">French-Israeli Inter-Academic Meeting on Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057346v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires associatives pour observations floues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoran Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Power Content-Adressable-Memory Based on Clustered-Sparse-Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sparse Structured Associative Memories As Efficient Set-Membership Data Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Warren J. Gross</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Skachek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAP 2013 : 24th IEEE International Conference on Application-specific Systems, Architectures and Processors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Washington, United States</w:t>
+              <w:t xml:space="preserve">Allerton 2013 : 51st annual Allerton Conference on Communication, Control, and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Allerton, United States. pp.500 - 505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856950v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing a Graph from Path Traces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Maximum Likelihood Associative Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT 2013 : proceedings of the IEEE International Symposium on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">ITW 2013 : IEEE Information Theory Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Seville, Spain. pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857104v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codes sur graphes et mémoire cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoran Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrooz Kamary Aliabadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-complexity binary-weight-coded associative memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hooman Jarollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoya Onizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren J. Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2013 : the 38th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning long sequences in binary neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoran Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive 2012 : 4th International Conference on Advanced Cognitive Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nice, France. pp.165 - 170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random clique codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Compressing multisets using tries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaly Skachek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren J. Gross</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2012 : 7th International Symposium on Turbo Codes and Iterative Information Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2012.6325211⟩</w:t>
+              <w:t xml:space="preserve">ITW 2012 : IEEE Information Theory Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lausanne, Switzerland. pp.642-646, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW.2012.6404756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056543v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressing multisets using tries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Random clique codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Skachek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren J. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rabbat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Warren J. Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITW 2012 : IEEE Information Theory Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITW.2012.6404756⟩</w:t>
+              <w:t xml:space="preserve">ISTC 2012 : 7th International Symposium on Turbo Codes and Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Gothenburg, Suède. pp.121-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2012.6325211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056521v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture and Implementation of an Associative Memory Using Sparse Clustered Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hooman Jarollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoya Onizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren J. Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCAS 2012 : IEEE International Symposium on Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Seoul, South Korea. pp.2901-2904, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCAS.2012.6271922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nearly-optimal associative memories based on distributed constant weight codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITA 2012 : Information Theory and Applications Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lausanne, Switzerland. pp.269 - 273, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITA.2012.6181790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and efficient way to store many messages using neural cliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCMB 2011: IEEE Symposium on Computational Intelligence, Cognitive Algorithms, Mind, and Brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coded hopfield networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Turbo codes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Brest, France. pp.1 - 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTC.2010.5613860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Concurrent Stochastic Games with Imperfect Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automata, Languages and Programming, 36th International Colloquium, ICALP 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Rhodes, Greece. pp.200-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360857v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16258,460 +16232,460 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du bruit synaptique sur les performances des réseaux de cliques neurales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Réseaux de clusters de neurones restreints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Danilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Conde Canencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311977v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de clusters de neurones restreints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Algorithm and Implementation of an Associative Memory for Oriented Edge Detection Using Improved Clustered Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Danilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hooman Jarollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Conde Canencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1 - 5</w:t>
+              <w:t xml:space="preserve">International Workshop on Neuromorphic and Brain-Based Computing Systems (Neucomp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325893v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm and Implementation of an Associative Memory for Oriented Edge Detection Using Improved Clustered Neural Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact du bruit synaptique sur les performances des réseaux de cliques neurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Coyac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Conde Canencia</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Neuromorphic and Brain-Based Computing Systems (Neucomp)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511239v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petite mathématique du cerveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odile Jacob, pp.160, 2012, Sciences, 978-2-7381-2838-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16721,759 +16695,759 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphs as Tools to Improve Deep Learning Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lassance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bontonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Artificial Intelligence: Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Frequency Sensor Association (IFSA) Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty principle on graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Transfer Learning with Sparse Associative Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jodelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Rabbat</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masafumi Hagiwara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertex-Frequency Analysis of Graph Signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-03574-7_9⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Neural Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.497-512, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30487-4_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944835v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer Learning with Sparse Associative Memories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainty principle on graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Masafumi Hagiwara</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réda Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Neural Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30487-4_39⟩</w:t>
+              <w:t xml:space="preserve">Vertex-Frequency Analysis of Graph Signals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.317-340, 2019, Signals and Communication Technology book series (SCT), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03574-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487451v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression par régularisation sélective de réseaux de neurones pour la conduite autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3113272. 2022</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3114420. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132455v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression automatisée de réseaux de neurones pour la conduite autonome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Compression par régularisation sélective de réseaux de neurones pour la conduite autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : FR3113273. 2022</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3113272. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132458v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression par régularisation sélective de réseaux de neurones pour la conduite autonome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Compression automatisée de réseaux de neurones pour la conduite autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3114420. 2022</w:t>
+              <w:t xml:space="preserve">France, Patent n° : FR3113273. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132452v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d'apprentissage et de décodage de messages, mettant en œuvre un réseau de neurones, procédés d'apprentissage et de décodage et programmes d'ordinateur correspondants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2012025583. DI-TBN-10-003. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17483,91 +17457,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Games with imperfect information.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17577,744 +17551,744 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MONET: Modeling and Optimization of neural NEtwork Training from Edge to Data Centers IEEE Publication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few and Fewer: Learning better from few examples using fewer base classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassir Bendou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unified Deep Learning Formalism For Processing Graph Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bontonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lassance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BitPruning: Learning Bitlengths for Aggressive and Accurate Quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloš Nikolić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciaran Bannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Delmas Lascorz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Courbariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention Based Pruning for Shift Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lassance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Courbariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshua Bengio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantized Guided Pruning for Efficient Hardware Implementations of Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshua Bengio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical Graph Signal Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527695v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18324,100 +18298,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networks of Neural Cliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neural and Evolutionary Computing [cs.NE]. Télécom Bretagne, 2011. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00743809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18427,105 +18401,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Representations for Graph and Neural Network Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Machine Learning [cs.LG]. ENS Lyon, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03097485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId400"/>
+      <w:footerReference w:type="default" r:id="rId402"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18593,51 +18567,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E9871B9"/>
+    <w:nsid w:val="1B5FC899"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18824,51 +18798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-gripon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4353-4542" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16122203X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Baena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109395" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702128v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lafargue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Anthony Smith" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vermet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L&#246;we" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Reid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Ouahidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Bouallegue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2024.3451010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Hu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pateux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15050147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tessier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hannagan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8030064" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Bendou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8070179" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coiffier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouthi Boukli Hacene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iot2020012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Novac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pegatoquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21092984" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bontonou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;thune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info12010029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias L&#246;we" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02727-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lassance" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ATSIP.2021.2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Latif" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Garg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7020020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Brahim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00183" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14020039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-019-01450-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122512" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875907v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8091676" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591250v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mheich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2017.2750160" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabbat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2742940" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01481220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Iscen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2017.2677964" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPB.2017.2742940" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Aboudib" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-016-9430-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308341v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Jiang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2015.2431319" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Heusel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-016-1530-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314706v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc-Primeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren J. Gross" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2489600" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271611v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Boguslawski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Heitzmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2015.2480545" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tigr&#233;at" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Horrein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170233v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooman Jarollahi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Onizawa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Gross" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2014.2316733" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994216v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Kamary Aliabadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2013.2285253" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057361v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noboru Sakimura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiko Sugibayashi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JETCAS.2014.2361061" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609246v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNN.2011.2146789" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478355v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marmoret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bensaid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lys" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237691v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Onizawa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS56072.2025.11044227" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05497988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morlier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05097338v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;onardon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11229265" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645175v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984380v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hanyu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS60917.2024.10658789" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002785v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715243" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507161v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644669v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoud Younes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16281-7_51" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644714v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767636v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16281-7_52" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173120v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173117v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095195" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173113v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097201" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002766v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mauch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289951" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Abdali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095220" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04058379v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690074v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706472v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683702v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909890" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767634v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS55645.2022.9919253" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03693098v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695958v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694660v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173125v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909966" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696640v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291030v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594059" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238747v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Mateos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231794" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675135v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86340-1_39" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238774v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pateux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412076" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238789v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Giraudon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lowe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414573" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238771v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courbariaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412859" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03235669v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675142v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidouche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lassance" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506042" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675137v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616158" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871309v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Tang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053986" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871252v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934233v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khacef" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63833-7_34" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487476v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961310" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02934543v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159769" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871259v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vialatte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487427v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSW.2019.8755559" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487448v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSW.2019.8755564" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189734v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2528450" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871265v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Soussia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gagnon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487434v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2019.8702382" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959770v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2018.8503214" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919815v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouthi Hacene" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462273" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875919v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Rosar Kos Lassance" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSW.2018.8439900" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280720v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grelier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Rosar K&#243;s Lassance" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2018.8646674" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656152v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8109978" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522887v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan St&#233;rin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754847v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309068" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617209v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761345v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Menoret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309033" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773846v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309034" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875913v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2017.8335134" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522729v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Coyac" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528137v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Rizk" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Johanna Sepulveda Florez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010167" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522646v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500297v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511073v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371020v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44781-0_52" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374130v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502488v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rosar Kos Lassance" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593122" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374636v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593110" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574034v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472540" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611664v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Ferro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727873" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503968v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2016.7568434" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598379v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371021v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Robert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116052v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Danilo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coussy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7169193" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380111v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berrou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115988v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Larroque" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375613v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323266" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116078v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270749v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310966v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216082v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Tessiau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511104v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2742060.2743767" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270655v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Alami" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362633" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216084v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511117v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311588v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chendi Yu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170344v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955107" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058303v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058337v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057357v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855234" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057352v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854512" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170527v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Hanyu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2014.6986075" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170524v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Skachek" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ALLERTON.2014.7028496" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174294v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Yao" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2014.6903755" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057348v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960537v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057346v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057344v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856950v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857104v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960535v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857216v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056538v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056543v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2012.6325211" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056521v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2012.6404756" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056534v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6271922" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056531v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2012.6181790" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056522v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565939v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613860" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360857v3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311977v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325893v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde Canencia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511239v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796055v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377563v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hamidouche" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensorsportal.com/HTML/IFSA_Publishing.htm" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944835v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03574-7_9" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487451v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jodelet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Hagiwara" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30487-4_39" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132455v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132458v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132452v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03770010v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347838v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536855v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737094v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487422v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487489v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Nikoli&#263;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Bannon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Delmas Lascorz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051580v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965304v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527695v2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00743809v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03097485v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-gripon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4353-4542" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16122203X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002793v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Ouahidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Bouallegue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2024.3451010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Baena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109395" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702128v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lafargue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Anthony Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vermet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L&#246;we" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Reid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675138v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tessier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hannagan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8030064" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Bendou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Hu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8070179" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pateux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15050147" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lassance" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortega" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ATSIP.2021.2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Latif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Garg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7020020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Novac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouthi Boukli Hacene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pegatoquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21092984" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bontonou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;thune" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info12010029" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias L&#246;we" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02727-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238786v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Brahim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00183" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14020039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coiffier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iot2020012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-019-01450-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mheich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2017.2750160" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabbat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2742940" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950211v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122512" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8091676" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01481220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Iscen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2017.2677964" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPB.2017.2742940" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374657v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Heusel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-016-1530-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314706v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc-Primeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren J. Gross" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2489600" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308341v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Jiang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2015.2431319" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499953v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tigr&#233;at" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Horrein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271611v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Boguslawski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Heitzmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2015.2480545" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511159v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Aboudib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-016-9430-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170233v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooman Jarollahi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Onizawa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Gross" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2014.2316733" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057361v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994216v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Kamary Aliabadi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2013.2285253" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noboru Sakimura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiko Sugibayashi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JETCAS.2014.2361061" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609246v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNN.2011.2146789" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478355v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marmoret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bensaid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lys" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05497988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morlier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05097338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;onardon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11229265" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591316v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ouasfi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukhayma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Onizawa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS56072.2025.11044227" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645175v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984380v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hanyu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS60917.2024.10658789" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002785v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715243" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16281-7_52" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173120v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173117v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095195" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173113v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097201" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644714v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002766v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mauch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289951" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850858v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoud Younes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16281-7_51" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644669v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173107v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Abdali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095220" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04058379v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507161v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694660v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767634v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS55645.2022.9919253" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03693098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695958v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173125v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909966" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696640v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683702v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909890" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706472v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690074v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238774v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pateux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412076" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675135v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86340-1_39" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238789v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Giraudon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lowe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414573" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238771v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courbariaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412859" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291030v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594059" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238747v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Mateos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231794" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03235669v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675142v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidouche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lassance" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506042" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675137v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616158" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487476v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961310" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871252v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Tang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934233v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khacef" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63833-7_34" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02934543v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159769" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871259v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vialatte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871309v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053986" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487448v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSW.2019.8755564" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189734v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2528450" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487427v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSW.2019.8755559" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871265v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Soussia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gagnon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487434v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2019.8702382" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959770v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2018.8503214" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919815v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouthi Hacene" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462273" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875919v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Rosar Kos Lassance" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSW.2018.8439900" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280720v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grelier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Rosar K&#243;s Lassance" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2018.8646674" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522887v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan St&#233;rin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754847v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309068" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617209v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656152v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8109978" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875913v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2017.8335134" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773846v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309034" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522729v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Coyac" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761345v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Menoret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309033" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528137v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Rizk" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Johanna Sepulveda Florez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010167" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522646v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374636v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593110" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502488v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rosar Kos Lassance" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593122" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574034v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472540" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511073v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374130v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500297v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371020v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44781-0_52" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611664v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Ferro" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727873" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503968v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2016.7568434" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598379v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371021v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Robert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375613v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323266" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115988v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Larroque" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380111v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berrou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116052v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Danilo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coussy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7169193" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116078v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216082v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Tessiau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270749v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310966v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511104v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2742060.2743767" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216084v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270655v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Alami" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362633" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311588v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chendi Yu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057352v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854512" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170527v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Hanyu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2014.6986075" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170524v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Skachek" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ALLERTON.2014.7028496" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174294v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Yao" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2014.6903755" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058303v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170344v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955107" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058337v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057357v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855234" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856950v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857104v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960537v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057344v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057346v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057348v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960535v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857216v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056538v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056521v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2012.6404756" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056543v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2012.6325211" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056534v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6271922" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056531v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2012.6181790" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056522v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565939v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613860" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360857v3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325893v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde Canencia" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511239v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311977v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796055v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377563v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hamidouche" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensorsportal.com/HTML/IFSA_Publishing.htm" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487451v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jodelet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Hagiwara" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30487-4_39" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944835v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03574-7_9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132452v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132455v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132458v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03770010v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347838v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536855v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737094v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487422v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487489v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Nikoli&#263;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Bannon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Delmas Lascorz" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051580v2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965304v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527695v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00743809v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03097485v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>